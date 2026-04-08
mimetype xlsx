--- v0 (2026-02-22)
+++ v1 (2026-04-08)
@@ -1,279 +1,4845 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb45ac3780744648" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e934d80b438f4de48c0a66ca66548fb7.psmdcp" Id="R6b66b4e8c92041a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R159fa8d1e86b44f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9b4e03b0eba4b5c97f75e1c088ca22a.psmdcp" Id="R505f408157ff4756" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Solutions" sheetId="1" r:id="rId2"/>
-[...5 lines deleted...]
-    <x:sheet name="Annet" sheetId="7" r:id="rId8"/>
+    <x:sheet name="Tjaenster" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Projekt" sheetId="2" r:id="rId3"/>
+    <x:sheet name="Karriaer" sheetId="3" r:id="rId4"/>
+    <x:sheet name="Aktuellt" sheetId="4" r:id="rId5"/>
+    <x:sheet name="Om-oss" sheetId="5" r:id="rId6"/>
+    <x:sheet name="Haallbarhet" sheetId="6" r:id="rId7"/>
+    <x:sheet name="Kontakta-oss" sheetId="7" r:id="rId8"/>
+    <x:sheet name="Vi-tar-oss-an-pfas-utmaningen" sheetId="8" r:id="rId9"/>
+    <x:sheet name="Sekretessinformation" sheetId="9" r:id="rId10"/>
+    <x:sheet name="Annet" sheetId="10" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Side</x:t>
   </x:si>
   <x:si>
     <x:t>Sist oppdatert</x:t>
   </x:si>
   <x:si>
     <x:t>Ansvarlig 1</x:t>
   </x:si>
   <x:si>
     <x:t>Ansvarlig 2</x:t>
   </x:si>
   <x:si>
     <x:t>E-post sendt</x:t>
   </x:si>
   <x:si>
     <x:t>Status</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsultdigital.com/solutions/</x:t>
-[...2 lines deleted...]
-    <x:t>22.01.2024 09:34</x:t>
+    <x:t>https://norconsult.se/tjaenster/arkitektur/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.12.2025 09:06</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
-    <x:t>https://norconsultdigital.com/solutions/transport-infrastructure/</x:t>
-[...179 lines deleted...]
-    <x:t>05.10.2023 11:15</x:t>
+    <x:t>https://norconsult.se/tjaenster/arkitektur/arkitektur-foer-idrott-och-kultur/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.09.2024 06:57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/arkitektur/arkitektur-foer-industri-och-kontor/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.12.2025 09:09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/arkitektur/badhus-och-simhallar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.12.2025 09:13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/arkitektur/bilanlaeggningar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.12.2025 09:17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/arkitektur/bostadsarkitektur/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.12.2025 09:21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/arkitektur/inredningsarkitektur/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.12.2025 09:27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/arkitektur/landskapsarkitektur/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.12.2025 09:34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/arkitektur/laerandemiljoeer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.12.2025 09:38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/arkitektur/tillgaenglighet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.12.2025 09:42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/arkitektur/vaardmiljoeer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.12.2025 09:46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/bygg-fastighet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.12.2025 09:50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/bygg-fastighet/akustik/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.10.2024 11:08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/bygg-fastighet/brand-och-risk/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.04.2024 11:45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/bygg-fastighet/byggkonstruktion/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.12.2025 09:04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/bygg-fastighet/energi-och-inomhusklimatberaekningar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.04.2024 15:01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/bygg-fastighet/haallbara-byggnader/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.01.2025 09:37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/bygg-fastighet/installationsteknik/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.01.2025 13:18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/bygg-fastighet/projekt-och-byggledning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.04.2024 12:07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/civil-beredskap/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31.03.2026 14:46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/digital-transformation/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.10.2024 12:58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/digital-transformation/ai-artificiell-intelligens/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.09.2024 05:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/digital-transformation/bim-och-vdc/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.03.2024 13:39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/digital-transformation/digitala-tjaenster/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.04.2024 11:52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/digital-transformation/georaptor/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.01.2025 14:07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/digital-transformation/gis-och-fjaerranalys/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.01.2024 11:23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/digital-transformation/isy-ettnoll/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.04.2024 11:54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/digital-transformation/reality-capture/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.04.2024 11:55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/digital-transformation/smart-teknologi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.04.2024 11:56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/digital-transformation/vr-och-ar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/energi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.01.2025 12:58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/energi/dammsaekerhet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.04.2024 12:06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/energi/elkraft-transmission-och-distribution/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.04.2025 13:50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/energi/energigaser/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.09.2024 13:33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/energi/energilagring/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.09.2024 12:35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/energi/fjaerrvaerme-och-fjaerrkyla/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03.07.2024 13:10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/energi/kraft-och-vaerme/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.07.2024 09:45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/energi/kraftledningar-och-kablar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.01.2025 10:12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/energi/solkraft/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.01.2025 13:45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/energi/vattenkraft/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.09.2024 11:52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/energi/vindkraft/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.11.2025 16:19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/haallbarhet-miljoe/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.05.2025 07:27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/haallbarhet-miljoe/foeroreningar-och-avfall/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.05.2025 07:58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/haallbarhet-miljoe/haallbarhetsworkshop/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.01.2026 14:37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/haallbarhet-miljoe/klimatberaekningar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.01.2026 15:49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/haallbarhet-miljoe/miljoekonsekvensbeskrivningar-och-tillstaand/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.10.2025 10:02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/haallbarhet-miljoe/naturmiljoe/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.05.2025 07:50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/haallbarhet-miljoe/vattenmiljoe/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.07.2024 13:18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/industri/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.09.2024 10:54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/industri/el-instrument-och-automation/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.05.2024 11:16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/industri/mekanik-roer-och-anlaeggning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.05.2024 11:17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/industri/projektledning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.07.2024 10:54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/industri/process/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.08.2024 06:49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/industri/risk-och-saekerhet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.07.2024 10:55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/infrastruktur-transport/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.10.2025 10:03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/infrastruktur-transport/belysning-och-ljusdesign/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.11.2024 13:17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/infrastruktur-transport/bergteknik/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.09.2024 11:06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/infrastruktur-transport/bro-och-anlaeggning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.08.2024 05:53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/infrastruktur-transport/geoteknik/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.09.2024 11:02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/infrastruktur-transport/ledningssamordning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.06.2024 08:19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/infrastruktur-transport/maetningsteknik/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.04.2024 12:58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/infrastruktur-transport/risk-vid-samhaellsplanering/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.10.2025 10:01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/infrastruktur-transport/samhaellsbuller/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.10.2025 10:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/infrastruktur-transport/spaar-och-jaernvaeg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.10.2024 13:01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/infrastruktur-transport/trafik/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.10.2025 08:08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/infrastruktur-transport/vaegar-och-gator/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2024 06:20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/stadsbyggnad/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/stadsbyggnad/detaljplaner-och-planprogram/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.08.2024 07:45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/stadsbyggnad/kulturmiljoe/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.05.2025 07:50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/stadsbyggnad/mark-och-exploatering/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07.10.2024 07:25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/stadsbyggnad/processledning-och-dialog/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.09.2024 06:14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/stadsbyggnad/social-haallbarhet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.09.2024 06:39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/stadsbyggnad/tidiga-skeden/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/stadsbyggnad/oeversiktsplanering/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.05.2025 12:13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/vatten-klimat/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.09.2024 14:14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/vatten-klimat/avloppsvatten/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.08.2024 11:38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/vatten-klimat/badvatten/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.01.2024 11:58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/vatten-klimat/va-beredskap/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.03.2026 15:15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/vatten-klimat/dagvatten-och-skyfall/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.09.2024 13:59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/vatten-klimat/dricksvatten/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03.05.2024 11:19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/vatten-klimat/hydrogeologi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.04.2024 13:03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/vatten-klimat/klimatanpassning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31.05.2024 13:17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/vatten-klimat/ledningsteknik/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/vatten-klimat/projektledning-va/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.12.2023 15:26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/vatten-klimat/strategisk-vattenplanering/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.04.2024 13:04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.09.2024 13:08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/fornlaemningsfoerklaring-av-saerna-skans-211/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.04.2024 07:58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/planeringsverktyg-foer-kulturmiljoe-paa-aaland/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.04.2024 07:59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/kulturmiljoeutredning-av-linkoepings-stadskaerna/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.03.2026 11:35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/noltorpsskolan-i-alingsaas/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 11:46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/handbok-foer-tillgaengliga-kulturmiljoeer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.08.2024 05:50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/kulturvaegar-i-bergslagen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.06.2025 09:25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/idebok-foer-aktiva-utemiljoeer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.04.2024 08:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/akustik-och-av-teknik-paa-campus-albano/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.10.2024 08:29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/bjoerlandavallen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 13:58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/norberg-kommunhus-ombyggnad-av-entre-och-vaaningsplan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 12:57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/klimatskalsrenovering-med-fokus-paa-aaterbruk/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.06.2023 13:25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/barnkonsekvensanalys-foer-detaljplan-i-salems-kommun/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/bevaeringsgatans-foerskola-i-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 13:55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/slottskogsvallen-i-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 11:59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/restaurering-av-lyktan-i-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 08:44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/ombyggnad-av-foersvarshaelsans-kavallerikasern-i-stockholm/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.06.2023 13:33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/ombyggnad-av-furunaesets-foeretagsby-i-piteaa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 13:35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/troeingeskolan-i-falkenberg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03.10.2025 14:16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/aengslyckans-foerskola-i-braaas/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.04.2024 08:01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/stallarholmens-aktivitetspark-i-katrineholm/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/lyckeskolan-i-kinna/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.04.2024 07:51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/identifiering-av-byggbar-marktillgaang-foer-foerskolor-i-soedertaelje-kommun/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.08.2024 06:05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/rengaards-kraftstation/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.01.2024 14:11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/vattentaekt-stora-klobo-i-faagelfors/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/norrbotniabanan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 13:51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/social-konsekvensanalys-och-barnkonsekvensanalys-foer-planprogram-i-visaettra/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03.10.2024 09:34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/cirkus-lorensberg-i-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2025 07:18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/nytt-lab-innovationscenter-foer-lkab-i-luleaa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 11:51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/viredaskolan-i-aneby/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 13:57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/fiskvaegar-vid-hednaes-kraftverk-i-vaesterbotten/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.06.2024 13:27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/aaterskapande-av-fria-vandringsvaegar-i-klamma-aelv/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 14:08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/biotoprestaurering-nittaelven/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.06.2024 08:54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/utredning-av-aatgaerder-foer-fiskvandring-i-nedre-dalaelven/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 14:01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/aatgaerder-foer-skydd-av-nedstroemsvandrande-aal/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.06.2024 08:35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/sara-kulturhus-i-skellefteaa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.04.2024 08:03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/provisoriskt-torg-i-aelvaengen-centrum/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.04.2024 07:52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/gaardstens-torg-i-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/vaegskyddsanlaeggning-alex/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.06.2023 13:40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/gaevle-storvik-hastighetshoejande-aatgaerder/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/stadsomvandling-landvetter-centrum/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2025 07:31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/va-utbyggnad-i-raagaangen-utanfoer-hoeganaes/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 12:12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/eldsundsviken-i-straengnaes-kommun/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/gestaltning-av-daedesjoe-skola-vaexjoe/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.04.2024 07:53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/social-haallbarhetsanalys-i-oejebyn-piteaa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.05.2024 11:39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/utvecklingsplan-i-vaarby/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.04.2024 07:54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/dagvattenpark-groena-dalen-i-upplands-bro/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 13:42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/slakthusomraadet-i-stockholm/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/barkarbystaden/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.08.2024 06:48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/skyfallskartering-i-koeping/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 14:05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/saevehuset-miljoebyggnad-guld/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.04.2024 14:02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/skyfallskartering-lindholmen-vallentuna/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 13:04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/oeversvaemningskartering-och-framtagning-av-hotkartor/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.06.2023 13:43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/oeversvaemningsrisker-i-fyrisaan-uppsala/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 13:52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/ledningsaatgaerder-staellverk-ft81-hall/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.11.2023 09:51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/framtida-va-foersoerjning-i-karlskrona/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 12:23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/hus-paa-stora-noetoegrundet-piteaa-skaergaard/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31.05.2024 12:53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/akkats-kraftstation/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.11.2025 13:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/dag-och-hoegvattenutredning-jonsered-fabriker/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.06.2023 07:28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/va-utredning-foer-omvandlingsomraaden/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.06.2023 11:59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/bacchus-gestaltning-och-projektering-av-allmaen-platsmark/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 12:10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/faeltgeotekniska-undersoekningar-skandiaporten-goeteborgs-hamn/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/miljoeprovtagning-fryksdalsbanan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 12:21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/projektering-foer-djurhyllor/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.06.2023 06:29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/foerdjupning-av-oeversiktsplanen-foer-vaargaarda/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.05.2025 09:53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/skyfallskartering-och-riskbedoemning-aarnaes/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 13:54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/utredning-av-spill-och-dagvattensystem-i-upplands-bro/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.06.2023 07:52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/spillvattenutredning-partille/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2025 13:58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/oeversiktlig-dagvattenutredning-till-groenstrukturplan-kungaelv/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.04.2024 11:21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/ny-moetesstation-i-ombenning-fagersta/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.04.2024 07:55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/hoegakustenbron/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.08.2024 06:20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/sunderby-sjukhus/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 11:52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/kontor-kv-gamen-i-luleaa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.06.2023 08:17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/inredningskoncept-foer-wibax-i-piteaa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 13:36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/detaljplan-oernen-utanfoer-vaexjoe/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.04.2024 07:57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/kavelbrogymnasiet-i-skoevde/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07.06.2023 08:03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/raetanklustret-kraftledning-i-jaemtland/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/vaestlaenken/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07.06.2023 08:24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/dammbrott-vid-laangsaan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.06.2024 08:44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/kaernekulla-skola-habo/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.04.2024 07:44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/maelarbanan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.07.2024 10:47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/aatgaerdvalsstudier-paa-kust-till-kustbanan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07.06.2023 08:43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/uppsala-vattenverk-innovationsprocess/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31.05.2024 10:30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/ursviksskolan-i-sundbyberg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.04.2024 07:45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/ny-utemiljoe-vid-jaerfaella-badhus/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/metodutveckling-foer-sociala-konsekvensanalyser-kungsbacka/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.06.2023 11:52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/stjaernparken-aktivitetspark/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.04.2024 07:46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/lokaliseringsutredning-foer-nytt-fjaerrvaermeverk-i-falkenberg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03.07.2024 13:11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/oeversiktsplan-foer-haabo-kommun/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.05.2025 07:06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/faunapassage-vaesteraas/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 13:58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/innovationsprocess-foer-rydskolan-i-skoevde/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.06.2024 08:53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/kvarteret-pumpan-i-alingsaas/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.04.2024 07:40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/studio-acusticum-i-piteaa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/gestaltning-av-utemiljoe-vid-toleredskyrkan-i-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.02.2025 08:24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/detaljplan-kv-vallonen-i-eskilstuna/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.04.2024 08:04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/lindbaecks-superfabriken-i-piteaa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/vaesterport-ny-stadsdel-i-varberg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2025 13:57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/trafikbullerutredning-i-gamlestaden-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.06.2023 13:01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/bullerkartlaeggning-av-bostaeder-i-sverige/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.06.2023 10:01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/kvarter-1-kiruna/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.05.2024 05:53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/experimentstudion-vid-luleaa-tekniska-universitet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 12:59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/kapacitetsutredning-och-trafikfoerslag-i-moelnlycke/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.06.2023 13:06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/foernyelse-av-radiotorget-i-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.06.2023 13:14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/gaang-och-cykelbro-i-noedinge/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2025 13:59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/utrivning-av-acksjoedammen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/gestaltning-av-utemiljoeer-vid-skogomeskolan-i-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2025 14:03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/aaterskapade-vandringsvaegar-i-billstaaan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/arena-aelvhoegsborg-i-trollhaettan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.01.2024 12:22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/skogslindens-foerskola-i-haninge/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 13:45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/vargbergets-foerskola-i-haninge/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 13:44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/kulturhustorget-i-skoevde/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.04.2024 07:42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/klaava-bmss-boende-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.06.2023 07:30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/melongatans-foerskola-i-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.06.2023 11:31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/aaby-aengar-vallentuna/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.06.2023 11:34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/rydets-ip-i-onsala/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.06.2023 11:36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/byggherreledd-detaljplan-kareby-kungaelv/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/vaestra-centrum-alingsaas/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 11:47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/lindholmens-tekniska-gymnasium-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.06.2023 11:46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/kvarteret-jaerta-i-alingsaas/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/utredning-av-industribuller-baalsta/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.06.2023 11:55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/brf-hyppeln-paa-oeckeroe/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2025 13:55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/backaskolan-i-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03.07.2023 12:33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/laangareds-foerskola-alingsaas/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 13:49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/kvarteret-enebacken-i-moelnlycke/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.06.2023 10:29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/traedgaardsstadens-skola-i-skoevde/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 07:05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/stadsskogens-foerskola-i-alingsaas/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/badvattenrening-lisebergs-jubileumsprojekt/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/moerbylaanga-vattenverk/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.05.2024 07:19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/sparraas-skola-i-kungaelv/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 12:24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/sjoelunda-aeng-foerskola-i-lidkoeping/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/lisa-sass-foerskola-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 12:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/korsklevegatans-foerskola-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.06.2023 07:59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/ekskogens-foerskola-alingsaas/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/brf-hasseln-alingsaas/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/bjoerkaengens-foerskola-kungaelv/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 12:25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/stationshuset-smaalandsstenar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 12:16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/taeby-simhall/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.10.2024 13:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/mkb-till-detaljplan-kvarteret-mode-i-skoevde/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.04.2024 07:43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/inre-sannegaardshamnen-i-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2025 14:05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/grundfoerstaerkning-av-sockerbruket-i-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.06.2023 09:51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/rosendalsskolan-i-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/slaenggungan-liseberg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2025 14:31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/botkyrka-kommunhus-taevlingsbidrag/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.06.2023 09:32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/kareby-foerskola-utanfoer-kungaelv/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.06.2023 14:40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/ombyggnation-av-rambergsskolan-i-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.06.2023 12:44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/grundlaeggning-heliostater-marocko/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.06.2023 12:49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/skyway-norrbacka-nks/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.06.2023 12:53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/malmbanan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.05.2024 05:54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/groenstrukturplan-foer-ytterby-utanfoer-kungaelv/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.04.2024 06:42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/detaljplan-foer-vallgraven-12-i-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2025 13:56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/gamla-delen-av-smoegen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.04.2024 06:44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/planprogram-foer-groena-dalen-baalsta/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/detaljplan-foer-baalsta-centrum/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2025 14:11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/renovering-av-hylte-kraftstation/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 08:40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/hisingsbron-i-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.05.2025 08:35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/oeversiktsplan-foer-ekeroe-kommun/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2025 11:58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/ekologisk-landskapsanalys-i-nykvarn/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.04.2024 06:46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/foerskola-bromeliusgatan-i-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.06.2023 08:53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/oestra-laenken-luleaa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.09.2024 13:11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/gyrus-sopsug-i-kungaelv/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/nya-furulidsskolan-i-kungsbacka/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.06.2023 14:23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/nya-vikingaskolan-haninge/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/detaljplan-foer-moerby-logistikomraade-i-nykvarn/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.04.2024 07:48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/detaljplan-vid-volvo-lundby-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/riktlinjer-foer-mobilitet-och-parkering-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2025 07:22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/detaljplan-foer-societetshuset-i-trosa-kommun/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.04.2024 07:49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/detaljplan-foer-ny-tingsraett-i-eskilstuna-kommun/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/detaljplan-foer-gamla-hunnebostrand/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2025 11:41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/soedra-porten-kungsbacka/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2025 07:11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/detaljplan-foer-bostaeder-i-falkenberg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.04.2024 07:50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/polarbroed/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.09.2024 05:42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/oeversvaemningsskydd-i-kungsbacka/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/strandaengsprojektet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/kolla-parkstad/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/ekbacken-gestaltning-av-nytt-bostadskvarter/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.04.2024 08:05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/laangasand-dagvattenutredning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.04.2024 11:17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/dagvattenhantering-flemingsbergsvikens-avrinningsomraade/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 14:02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/parallellt-uppdrag-foer-nytt-bostadsomraade-i-vaggeryd-vaggeryd-kommun/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2025 11:56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/centrum-foer-idrott-och-kultur-knivsta/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/varberg-nya-haasten-simhall/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/himlabadet-i-sundsvall/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/kungsbacka-badhus/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/elisero-spa-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.01.2024 12:21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/vislandabadet-utomhusbad-i-alvesta-kommun/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.12.2023 10:21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/straumsbron/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.04.2024 05:03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/flisa-bro/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.04.2024 05:04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/kvarteret-platinan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.04.2024 07:51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/hardangerbron/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/forsgrenska-badet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31.05.2024 08:58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/sjoeaengen-en-samlingsplats-foer-kreativitet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 13:32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/dagvattenhantering-i-norra-botkyrka/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.05.2025 08:44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/dammsaekerhet-vid-faxaelven/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/lindbaecksstadion/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.08.2023 05:32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/geoteknisk-undersoekning-foer-karlatornet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.10.2024 13:31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/malmoe-live-konsertsal-med-akustik-i-vaerldsklass/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.12.2023 10:14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/sollentuna-sjukhus/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 13:41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/traekronan-norrlands-nya-landmaerke/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2025 13:54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/gamla-ullevi-aktiv-kontroll-av-vibrationer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.06.2025 09:32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/sobacken-arv/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.02.2024 08:29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/kaasjoens-vattenverk/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.08.2023 04:56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/lekande-laett-foer-laxen-i-klaraelven/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.06.2024 13:35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/dansbana-vid-ribersborg-strand/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/luftledning-mellan-barsebaeck-och-sege/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.09.2024 11:59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/vaettlefjaell-motionscentral/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/detaljplan-och-va-utredning-i-troeinge-falkenberg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/vatten-och-spillvattenanslutning-till-ottenby-fyrby/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.12.2023 14:10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/detaljplan-vagnhaerad/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.04.2024 06:39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/vaaga-vattentorn/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.07.2023 13:49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/bergbesiktning-haellingsaafallet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.12.2024 10:31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/framkomlighetsstudie-foer-kraftledning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.04.2024 06:32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/ledningskorridor-foer-va-anlaeggningar-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.04.2024 07:15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/habitatnaetverksanalys-foer-mindre-hackspett/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.10.2024 13:16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/trafikanalys-i-samband-med-foerdjupad-oeversiktsplan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.08.2024 06:30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/utveckling-av-trafikknutpunkt/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.11.2023 14:10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/trafik-och-cykelfraemjande-aatgaerder-foer-malmoeexpressen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.12.2023 09:57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/kraftledning-mellan-letsi-och-svartbyn/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/tillstaandsuppdrag-inom-program-fosilfritt-oever-norrland/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/bestaellarstoed-vid-kvarnberget-i-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.11.2023 12:32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/berguttag-vid-medicinareberget-i-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.11.2023 12:35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/projektledning-och-projektering-av-staellverk-kraftledning-och-vindkraftanslutning-i-raetan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.08.2024 06:27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/detaljplan-centrumvaegen-trosa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.08.2024 05:47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/effektbedoemning-vimpelgatan-uppsala/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.08.2024 05:46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/askims-simhall-och-kortedalas-simhall/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.08.2024 06:16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/detaljplan-robertshoejdsgatan-och-smoerslottsgatan-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.12.2023 09:07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/bostaeder-i-sisjoedal-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/gruppboende-utby/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.12.2023 09:05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/harjagersbadet-kaevlinge/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.10.2024 05:33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/utredning-av-naturvaerden-vid-gamlebyaan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.01.2024 12:26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/hults-hoejd-trollhaettan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/klimatberaekning-av-va-entreprenad/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.03.2024 13:29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/vaedermodell-beraeknar-islaster/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.03.2024 13:31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/dricksvattenutredning-avseende-pfas/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.04.2024 07:53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/detaljplan-foer-slussholmen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/pfas-undersoekning-i-dagvattennaet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.03.2024 07:18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/foerstudie-gaellande-teknikval-foer-dricksvattenberedning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03.05.2024 09:05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/kartlaeggning-av-pfas-halter-i-jord/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/tillbyggnad-trygghetsboende-i-eksjoe/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03.05.2024 09:04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/detaljplan-foer-verksamhetsomraadet-svartbyn-boden-industrial-park/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.10.2024 13:31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/ai-loeste-tidskraevande-beteendeanalys/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.05.2024 08:36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/groena-tankar-bakom-ny-hisingsled/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2024 08:05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/bergschaktning-foer-hisingsleden/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/hisingsleden-vaegprojektering/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2024 08:04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/maskininlaerning-som-kartlaeggningsverktyg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.05.2024 13:18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/tillstaandsprocesser-och-elanslutningar-foer-stoerre-sol-och-batterianlaeggningar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/ai-centralt-foer-att-bedoema-sol-vind-och-klimatfoerhaallanden/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.05.2024 13:11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/simulering-av-batterier-och-vindkraft-i-baesta-moejliga-mix/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.07.2024 11:10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/lona-mer-grundvatten-paa-oeland/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.11.2025 15:51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/vaatmarksaatgaerder-vaesteraas/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.11.2025 12:01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/ein-stein-en-chatbot-foer-system-foer-oeverskottsmassor/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/st1/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.05.2024 12:15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/ny-gaspanna-foer-luktreducering-och-oekad-produktionskapacitet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/tomatodling-med-fossilfri-spillvaerme/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.08.2024 05:45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/vattenpark-renar-maelaren/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.06.2024 08:47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/ledningsflytt-i-gaevle-centrum-aat-vattenfall-eldistribution/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.10.2024 09:11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/tvaa-kraftledningar-mellan-hedenlunda-och-oxeloesund/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.10.2024 10:59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/rennaeringsanalys-foer-kiruna-kommun/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.05.2025 10:04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/ledningsaatgaerder-foer-svenska-kraftnaet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2025 11:51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/planprogram-foer-soedra-och-centrala-hallerna-i-stenungssund/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.06.2024 07:25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/utvecklingsinriktning-foer-lidingoe/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.06.2024 11:26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/foerprojektering-av-400-kv-ledningar-mellan-groenviken-och-munga/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.07.2024 06:59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/foerprojektering-av-400-kv-ledningar-mellan-sollefteaa-och-mehedeby/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.10.2024 09:14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/groenplan-foer-oekad-groenmassa-i-gaellivare/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.06.2025 10:14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/tillstaandsprocess-gaellande-koldioxidinfaangning-samt-transportering-av-koldioxid/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.06.2025 09:31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/logistikkompetens-till-ssab-oxeloesund/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.07.2024 06:58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/eriksboskolan-generalkonsultuppdrag/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.07.2024 11:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/vind-och-solkraft-samt-batterilagring-i-froeskog/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.09.2024 11:02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/fiskvaegar-i-vanaan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.08.2024 09:59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/historiskt-kaellmaterial-understoedjer-moderna-miljoevillkor/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.07.2024 10:49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/foerslag-foer-stadsdel-i-nya-kiruna/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.07.2024 10:51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/inventering-av-kulturvaerden-i-goetene-och-katrineholm/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.07.2024 10:52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/bedoemning-gaellande-rasrisk-fraan-bergsslaenter/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.07.2024 11:12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/tillstaandsprocess-foer-satsning-paa-havsbaserad-vindkraft/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01.10.2024 11:03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/naturbaserade-erosionsskydd-i-goeta-aelv/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.07.2024 10:55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/projektering-av-byggnad-till-nytt-kraftvaermeverk-i-oertofta/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.07.2024 10:57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/projektering-av-anlaeggning-foer-koldioxidinfaangning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/lokaliseringsstudie-foer-vaeg-19/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.06.2025 09:59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/konsulttjaenster-till-sveriges-stoersta-biogasanlaeggning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.09.2024 04:59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/projektering-av-intagsdel-paa-uddebo-avloppsreningsverk/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.09.2024 14:17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/detaljplan-foer-landbaserad-fiskodling-i-luleaa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/ny-personalbyggnad-paa-uddebo-avloppsreningsverk/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.06.2025 09:56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/vilundabadet-i-upplands-vaesby/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.01.2025 12:24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/nytt-centralbad-i-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.06.2025 09:55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/fiskvaeg-vid-vaesterkvarns-kraftverk/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2025 14:08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/fiskvaeg-och-smoltavledare-vid-anundsjoe-kraftverk/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.10.2024 07:29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/maskininlaerning-foer-minskat-spill-i-processindustrin/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07.10.2024 12:21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/offshore-vindmaetning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.10.2024 07:29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/icelossforecast-foerbaettrar-prognoser/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.10.2024 13:59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/detaljplan-foer-utoekat-sandmagasin-tapuli-gruva/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.10.2024 11:10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/malung-saelens-simhall/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.10.2024 06:24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/projektering-av-belysning-vid-fixfabriken-i-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.12.2024 08:51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/emmaboda-simhall/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.10.2024 12:47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/fiskvaeg-foerbi-falkenbergska-kvarnen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2025 07:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/slottskogshallen-i-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.01.2025 16:24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/detaljplan-foer-backaplan-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.11.2024 13:27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/detaljplan-foer-baeckamaden-lerums-kommun/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.06.2025 09:38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/utredning-av-belysning-paa-aengelholms-sjukhus/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2025 14:15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/detaljplan-foer-katterjaakk-kiruna/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.01.2025 09:59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/partille-simhall/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.12.2024 09:46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/vaermekartlaeggning-och-riskbedoemning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.01.2025 15:34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/lokaliseringsutredning-foer-verksamheter/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.01.2025 15:36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/lidingoe-simhall/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.01.2025 09:58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/utvidgning-muslimska-gravkvarter-nykoeping/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.02.2025 08:18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/utoekning-av-aelvsaaker-kyrkogaard-kungsbacka/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2025 11:55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/gestaltning-och-projektering-lerums-kyrkogaard/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.02.2025 08:30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/minnesparken-barkarbystaden-jaerfaella/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2025 11:45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/besiktning-av-hoegspaenningsanlaeggningar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.04.2025 13:44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/gestaltning-av-dockan-inlopp/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.06.2025 13:26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/gestaltning-och-projektering-av-klockaregaarden-stroevelstorp/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.05.2025 09:17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/gestaltningsfoerslag-till-noedinge-temalekplats/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/projektering-av-exploateringsomraade-solhaellan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.05.2025 08:18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/kulturvaegsinventering-fraan-skaraborg-till-luleaa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.06.2025 08:09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/haallbarhetsbedoemning-foer-graestorps-oeversiktplan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07.05.2025 11:27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/gestaltning-och-projektering-av-vaestra-dockan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.06.2025 08:23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/detaljplan-foer-stationsnaera-laege-i-vaestra-ingelstad/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.05.2025 11:37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/bostadsgaard-med-medelhavskaensla-i-hyllie/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.05.2025 07:36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/dagvattenhantering-som-rekreativ-resurs-i-regnparken-lille-mats/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.05.2025 07:57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/ny-oeversiktsplan-foer-tjoerns-kommun/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2025 08:56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/ny-oeversiktsplan-foer-norrtaelje-kommun/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2025 14:22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/planeringsstrategi-foer-bollebygds-kommun/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.05.2025 08:28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/ny-oeversiktsplan-foer-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.06.2025 09:06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/omlastningsterminal-i-baeckefors/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.05.2025 11:17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/vaeg-och-jaernvaegsplan-med-barnperspektiv-i-segersaeng/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.05.2025 10:16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/jordbruksstrategi-foer-norrtaelje-kommun/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.05.2025 10:31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/oekad-kapacitet-paa-halmstad-centralstation/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.06.2025 08:01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/modernisering-av-vaegskyddsanlaeggningar-vid-vaeg-jaernvaegskorsningar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.06.2025 08:21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/kapacitetshoejande-aatgaerder-paa-godsstraaket-genom-bergslagen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.06.2025 08:37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/pilotprojekt-foer-effektivare-jaernvaegsutformning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.05.2025 11:35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/projektering-foer-oekad-kapacitet-paa-vaestra-stambanan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.06.2025 09:04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/utredning-gaellande-kapacitet-och-saekerhet-paa-kalmar-c/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.06.2025 07:33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/digitaliserade-vaegskydd-foer-oekad-saekerhet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.05.2025 07:38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/bjaerreds-nya-torg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.06.2025 11:21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/centrumutveckling-haessleholm/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.06.2025 11:20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/detaljplan-forsmark-65-mfl/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/detaljplan-norra-haasloev/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.06.2025 11:18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/tygelsjoe-vaester/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/mobilitetsutredning-hasselhoejden/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.06.2025 11:17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/riskutredning-oernskoeldsviks-kommun/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/skoendal-foerskola-kaevlinge/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.06.2025 11:19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/stoed-i-arbetsmiljoearbetet-derome-saagverk/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.06.2025 11:16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/pingvinen-i-varberg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/gaang-och-cykeltunnel-ellstorp-kirseberg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.06.2025 09:13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/groenstrategi-foer-centrala-gaellivare/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.06.2025 08:18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/genomfoerandestudie-foer-gaang-och-cykelvaeg-till-sillviksbadet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.06.2025 07:43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/datadriven-trafikstudie-vid-baerbyleden-med-hjaelp-av-ai-och-droenarteknik/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.06.2025 07:41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/utredning-av-busshaallplatser-i-soedra-uppsala/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.06.2025 07:38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/vaegplan-foer-gaang-och-cykelvaeg-laengs-graabovaegen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.06.2025 07:35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/trafikutredningar-foer-skanskas-fastigheter-i-science-village/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07.07.2025 06:57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/alleskolan-i-visby/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.09.2025 08:15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/djuloe-vaatmark/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.09.2025 10:07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/norconsult-utvecklar-metod-foer-haallbara-infrastrukturinvesteringar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.10.2025 12:30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/norconsult-utvecklar-klimatpraktika-foer-va-projekt/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.10.2025 12:41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/gemla-foerskola/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.10.2025 11:43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/beredskapsplaner-foer-smaakrafts-dammar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.03.2026 12:48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/kalendervaegens-foerskola/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.03.2026 14:56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/karriaer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.11.2025 06:18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/karriaer/lediga-tjaenster/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.11.2024 08:01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/karriaer/varje-dag-foerbaettrar-vi-vardagen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.11.2025 08:25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/karriaer/student/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.11.2024 11:53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/karriaer/student/traeffa-oss-haer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.11.2024 05:20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/karriaer/karriaermoejligheter/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.03.2026 09:41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.10.2025 10:28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-utreder-behoven-foer-ett-nytt-centralbad-i-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.11.2025 12:07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/nu-vill-vi-bara-saetta-i-gaang-med-arbetet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.11.2025 12:13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/ett-energiknippe-med-hjaerta-foer-haallbarhet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.11.2025 12:30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/civilingenjoer-med-det-baesta-av-tvaa-vaerldar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.06.2023 06:05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-anlaeggning-foer-koldioxidinfaangning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.11.2025 12:32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsults-vd-till-innovationsfoeretagens-styrelse/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-koeper-ny-eldriven-borrigg-saenker-utslaepp-i-faeltarbete/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.11.2025 12:37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/stark-start-paa-2023-foer-norconsult-sverige/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.11.2025 12:42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/restprodukt-ger-groenare-betong-paa-rengaards-kraftstation/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/nytt-ramavtal-foer-region-skaane-norconsult-staerker-kompetensen-inom-vaardlokaler/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-staerker-sin-lokala-naervaro-i-norr/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.11.2025 12:39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-nya-hertsoeskolan-i-luleaa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/ny-raeknemodell-anger-klimatminskning-per-investerad-krona/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/ny-foerstudie-utreder-behov-kopplat-till-skola-och-idrott-i-lysekil/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tar-fram-aatgaerder-som-ska-faa-fler-goeteborgare-att-vaelja-cykel/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.06.2023 11:10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/nya-backaplan-tar-form-norconsult-med-i-detaljplaneprocessen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.06.2023 10:27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-optimerar-hybridpark-aat-lc-energi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.11.2025 12:55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/jan-iggstroem-aatervaende-till-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.09.2023 11:46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-har-genomfoert-pilotprojekt-foer-trafikverket/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-i-projekt-foer-hoejd-kapacitet-paa-vaestra-stambanan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.11.2025 12:57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/efter-branden-norconsult-projekterar-aateruppbyggnaden-av-slottskogshallen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/vaelkommen-till-norconsults-haallbarhetsvecka-2023/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vaexer-utoekar-med-ny-kompetens-inom-brand-risk/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tar-fram-vaeg-och-jaernvaegsplan-med-barnperspektiv/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/stark-tillvaext-och-oekad-loensamhet-foer-norconsult-sverige-2022/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.11.2023 08:46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-nytt-ramavtal-i-boden-del-av-en-stoerre-satsning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.08.2024 06:28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-ramavtal-inom-konstruktion-i-stockholm/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 13:46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-moderniserar-vaegskydd-foer-jaernvaeg-i-joenkoepings-laen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 12:20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/framtiden-finns-i-norr-norconsult-vinner-ramavtal-i-gaellivare/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.10.2024 13:23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/ida-dahlbaeck-ny-kommunikationschef-paa-norconsult-ab/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-installerar-digital-vaeckarklocka-under-feskekorka/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.06.2023 11:12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-ramavtal-med-botkyrka-kommun/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tecknar-ramavtal-kopplat-till-unik-gruvverksamhet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-byggnad-till-nytt-kraftvaermeverk-i-oertofta/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-utreder-miljoepaaverkan-foer-detaljplan-i-aatvidaberg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-siktar-paa-boersnotering/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.09.2023 11:30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-ramavtal-inom-industri/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tar-fram-plan-foer-omraadet-soeder-om-wieselgrensplatsen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsults-foersta-ritningsloesa-projekt-faerdigstaellt/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-aer-med-och-utvecklar-hults-hoejd-i-trollhaettan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-utreder-framtida-vattenfoersoerjning-i-gnesta/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-faar-fortsatt-foertroende-foer-busslinjer-i-malmoe/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.05.2024 06:39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/nu-invigs-taeby-simhall-norconsult-har-utformat-och-projekterat/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-behaaller-status-som-karriaerfoeretag-under-2023/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.10.2024 07:15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/fortsatt-stark-tillvaext-foer-norconsult-sverige-under-kvartal-3-2022/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.06.2023 08:51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-stort-brouppdrag-i-vilhelmina/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.05.2024 06:38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-inventerar-kulturmiljoeer-i-esloev/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-undersoeker-foerorenad-mark-i-alvesta/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.05.2024 06:40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/nya-transportmedel-inom-geoteknik-kan-minska-utslaepp-upp-till-7-gaanger/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.09.2024 12:03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-utreder-nytt-stickspaar-foer-frakt-av-flytande-koldioxid/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/riskhantering-kan-saekra-det-svenska-elnaetet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-ytterligare-ramavtal-med-haallbarhetsfokus-paa-gotland/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/medarbetare-paa-norconsult-kan-ta-hem-priser-paa-aarets-betonggala/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-ritar-tvaa-nya-simhallar-i-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.08.2023 07:15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-ramavtal-inom-pappersindustrin/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.05.2024 06:37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/modernt-moeter-traditionellt-paa-hisingens-nya-friidrottsarena/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/naer-haallbarhetsfraagan-tappas-bort-i-traengseln/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/ny-barnbok-ska-oeka-intresset-foer-va-bland-barn/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-bidrar-till-framtidens-av-teknik-paa-campus-albano/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.05.2024 06:36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-sverige-visar-bra-resultat-foer-foersta-halvaaret-2022/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-internationellt-arkitekturpris/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.05.2024 06:35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/folkhemsarkitektur-och-aaterbruk-i-nytt-renoveringsuppdrag/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-utreder-studentboende-i-uppsala/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 13:53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-klimatanpassar-huddinge-kommun/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/digitalt-dialogverktyg-fraemjar-social-haallbarhet-i-stenungsund/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/skate-dans-och-spegeltak-i-slottsskogsvallens-nya-entrepark/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vaexer-i-maersta-saa-mycket-mer-aen-bara-jaernvaeg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/ny-dansbana-vid-ribersborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-inviger-nytt-kontor-i-oestersund/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-rustar-upp-groenskande-bostadsomraade-i-piteaa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 13:37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-utreder-kulturmiljoevaerden-foer-gullmarsplan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.05.2024 06:54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-utvecklar-utredningsverksamheten-foer-spaar-och-jaernvaeg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/nytt-ramavtal-inom-kraftnaet-till-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-vallentuna-vaatmarkspark/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/saa-kan-vi-raedda-dagens-broar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.05.2024 06:55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-uppgraderar-scada-system-foer-emmaboda-energi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-foerstaerker-elnaetet-mot-norrlandskusten/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/ny-vision-lyfter-framtida-livsmiljoeer-i-norr/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-ramavtal-med-maelarenergi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/klimatsmart-pendling-och-klimatberaeknade-projekt-norconsult-uppmaerksammar-vaerldsmiljoedagen-2022/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/ka-n-dina-ingenjoerskunskaper-goera-nytta-utomlands/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-ramavtal-foer-miljoeanpassning-av-vattenkraft-foer-laensstyrelsen-i-oerebro/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/starkt-foersta-kvartal-foer-norconsult-sverige/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.11.2023 08:47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/foersta-kvartalet-2022-nordisk-tillvaext-och-foerbaettrad-loensamhet-foer-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/digital-satsning-lyfter-konsultens-roll-paa-haallbarhetsomraadet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsults-nya-metodik-saekrar-god-design/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-storsatsar-i-norr-vi-aer-bara-i-boerjan-av-resan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-blir-baest-paa-best-k/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/tvaerfoerbindelse-ska-loesa-trafikproblem/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/unikt-brofoerslag-kan-binda-samman-morgondagens-malmoe/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 13:02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-satsar-paa-haallbar-digitalisering/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tar-stoerre-grepp-i-aarets-haallbarhetsrapportering-maeter-aeven-indirekt-paaverkan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-ramavtal-foer-vaardlokaler-i-oerebro/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-unik-bro-i-karlstad-goda-chanser-att-bli-ett-landmaerke/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-fortsatte-sin-loensamma-tillvaext-under-2021/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/unikt-batterilager-saekrar-framtidens-elberedskap/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.09.2024 11:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-saekrar-orderingaangen-aaratal-framaat/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/nytt-verktyg-foer-inkluderande-kulturmiljoeer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.08.2024 05:52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/kyrksal-i-piteaa-blir-moderna-laegenheter/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/komplex-konstruktion-naer-kungstorget-i-helsingborg-foernyas/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 12:13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-ramavtal-inom-kulturmiljoe/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/patentloesning-saenker-uppvaermningskostnad-med-tvaa-tredjedelar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-har-projekterat-akustik-och-vvs-i-aarets-skol-och-foerskolebyggnad-2022/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/social-haallbarhet-i-praktiken-hur-goer-vi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-saekrar-framtidens-dricksvatten-i-uppsala/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31.05.2024 10:28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/ny-gaang-och-cykelvaeg-mellan-trelleborg-och-hoellviken/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-oeppnar-nytt-kontor-i-karlstad/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-samlar-kompetensen-i-hudiksvall/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-faar-fortsatt-foertroende-av-polarbroed/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/nya-dagvattenparker-fraemjar-social-och-miljoemaessig-haallbarhet-i-botkyrka/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.06.2023 13:17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-viktigt-ramavtal-med-trafikverket/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsults-arkitekters-tillvaext-i-topp-under-pandemin/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/karlatornet-kraever-nya-metoder-foer-grundlaeggning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/arktiskt-droemprojekt-i-kiruna/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.08.2025 12:16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-utses-till-karriaerfoeretag-2022/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-blir-leverantoer-foer-norrbotniabanan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vaexer-inom-spaar-och-jaernvaeg-i-aelvsjoe/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/medel-till-projekt-om-infrastruktur-och-urbana-kulturmiljoeer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-saekrar-graninge-kraftverks-framtid-utan-pappersritningar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/nu-byggs-utemiljoen-vid-kulturhuset-i-skellefteaa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-deltar-i-klimattaevling-med-bidrag-om-innovativa-parkeringsplatser/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/nu-invigs-vattenparken-som-ska-rena-maelaren/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsultprojekt-medverkar-i-utstaellning-om-svensk-arkitektur-och-haallbarhet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-foervaervar-noca-projekt-byggledning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/kjell-aake-oeberg-leder-norconsults-industrietablering-i-norr/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.10.2024 13:26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/nu-kan-fler-elever-aatervaenda-till-anrika-backaskolan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/bahei-kombinerar-faeltgeoteknik-med-programutveckling/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/andra-kvartalet-2021-bra-resultat-och-stark-tillvaext-foer-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/ny-fjaerranalysmetod-foer-markomraaden/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-foerelaeser-om-haallbara-inomhusmiljoeer-i-skolor/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-ramavtal-med-vattenfall/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/gammalt-torg-i-ny-skepnad/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-astando-landar-stort-vaegfoervaltningsavtal-med-tio-norska-fylkeskommuner/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/foernyat-foertroende-foer-norconsult-och-maelarbanan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/marknadsledande-brogrupp-ansluter-till-norconsult-i-norr/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/baettre-ljudmiljoe-i-oeppna-landskap/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.11.2025 12:02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/omtag-efter-pandemin/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/graensoeverskridande-samarbete/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/nya-tidens-kraftnaet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/taebys-nya-simhall-tar-form/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-ny-straeckning-foer-malmoes-storstadspaket/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-nya-kungstorget-i-helsingborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-foervaervar-spaar-och-jaernvaegsteknikteam-fraan-projektengagemang/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/farah-al-aieshy-ny-vd-foer-norconsult-ab/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.11.2025 08:53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/planeringsmetodiken-som-fraemjar-social-haallbarhet-i-vaarby/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-integrerar-bsab-koder-i-bim/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-boreteknikk-foerdjupar-sitt-erbjudande-med-undervattensdroenare/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/josefin-har-hemmakontoret-paa-semesteroen-gotland/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-foervaervar-kmv-forum/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/konsortiet-norconsult-och-dr-techn-olav-olsen-loeser-spektakulaera-fjordfoerbindelser/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-kraftverk-utan-ritningar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/efter-18-aar-bytte-johanna-arbetsgivare-till-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-moderniserar-foer-oekad-godstrafik-till-industrin/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/foersta-kvartalet-2021-oekad-omsaettning-och-foerbaettrat-resultat-foer-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-saekrar-dammen-i-ramsele-kraftverk/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/2020-aars-resultat-och-q4-rapportering-stark-omsaettnings-och-resultatutveckling-foer-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/en-konsult-att-raekna-med/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-foerstaerker-straeckan-eskilstuna-flen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-framtidssaekrar-en-av-sveriges-sista-spaanskivefabriker/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-syr-ihop-saekerheten-i-boraas/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-akustiken-i-kasper-salin-nominerad-skola/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/den-vann-norconsult-priset-2021-foer-baesta-artikel/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/nystart-foer-norconsult-i-piteaa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/doktor-paa-dagen-skattletare-paa-natten/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/maangfacetterat-planarbete/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-skruvar-upp-ambitionerna-nettonollutslaepp-till-2030/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-varbergs-nya-vattentorn-och-landmaerke/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 13:56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-slaar-samman-faeltgeotekniska-teamen-i-norge-till-ett-nytt-foeretag/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-maelarbanans-arbetsmiljoepris-2020/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-aateruppbyggnaden-av-polarbroed/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-utreder-anpassning-av-malmoe-c-infoer-hoeghastighetstrafik/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/hoegt-engagemang-och-trivsel-i-norconsults-medarbetarundersoekning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/saevehuset-vann-pris-som-aarets-miljoebyggnad/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/maangsysslare-med-foetterna-i-jorden/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-fortsaetter-att-vaexa-oeppnar-nytt-kontor-i-alingsaas/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 11:49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-faeltgeoteknik-breddar-sitt-erbjudande-genom-sveriges-stoersta-muddringsprojekt/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-handplockade-till-vaerldens-fraemsta-passivhusmaessa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-banar-vaeg-foer-cirkulaera-energisystem-i-nytt-kraftledningsuppdrag/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.08.2024 06:25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-utvecklar-industriomraade-i-luleaa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-internationellt-uppdrag-inom-dammsaekerhet-i-malawi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-multifunktionell-vattenpark-i-vaesteraas/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-hjaelper-european-energy-att-realisera-skandinaviens-stoersta-solcellsanlaeggning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/faeltgeotekniska-undersoekningar-ska-saekra-nya-hamnterminalen-vid-arendal/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-utreder-dricksvattenfoersoerjning-naer-nacka-vaexer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.08.2023 10:43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-foerbaettrar-kapaciteten-foer-stockholms-elnaet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/paanyttfoedda-staeder/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/kyla-paa-bestaellning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/foerlaengt-liv-foer-unik-bro/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-planerar-foer-en-haallbar-smaastad-i-vaargaarda/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.04.2024 13:04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/framtidens-malmoe-i-storstadsfoerpackning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 13:03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-oekar-kapaciteten-och-saekerheten-vid-oerebro-soedra/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-vaestmanlands-arkitekturpris-foer-faunapassagen-i-vaesteraas/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/nu-oeppnar-sveriges-foersta-passivhuscertifierade-ishall/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/effektiv-miljoeprovtagning-saekrar-fryksdalsbanan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/egil-hogna-ny-koncernchef-foer-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-hoejer-kapaciteten-paa-vaestkustbanan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/nygammal-idrottsplats-berikar-foereningslivet-i-borlaenges-naeromraade/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.08.2024 06:29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-och-tyrens-i-topp-naer-det-gaeller-jaemstaelldhet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-faeltgeoteknik-oeppnar-upp-skandiaporten/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-samarbetar-internationellt-i-nytt-uppdrag-foer-svenska-kraftnaet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.09.2024 12:02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/tillsammans-foer-fossilfri-konkurrenskraft/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/fraan-kandidatuppsats-till-chefsposition/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/konsekvenser-paa-spaaret/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-moderniserar-sunderby-sjukhus/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/va-projektoer-blev-foerklaedesfabrikoer-till-foermaan-foer-stockholms-sjukvaard/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-oekar-tillgaengligheten-i-skaane-och-blekinge/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-trafiksaekrar-vaeg-97/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/naturen-startar-om-i-laangsaan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-bidrar-till-moderniseringen-av-roslagsbanan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/tvaa-patent-som-lagrar-solens-energi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.06.2023 06:07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/aaterbrukbart-material-i-kulturhus/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.06.2023 06:06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/mer-jaernvaegsgods-baettre-trafikmiljoe/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.04.2024 13:06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/maria-saetter-norconsult-paa-kartan-i-norr/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/framtidens-bilanlaeggning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/vi-toppar-branschen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.04.2024 13:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-faeltgeoteknik-tar-helhetsgrepp-om-haallbarhet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/generatorbyte-med-kirurgisk-precision/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/haallbara-affaerer-lockade-michael-tillbaka-till-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-oekar-tillgaengligheten-i-smaaland/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/naturen-trogen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsults-industrisegment-vaexer-i-soedra-sverige/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/naturen-lockade-helene-till-norconsult-faeltgeoteknik/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-lyfts-som-en-av-stockholms-fraemsta-leverantoerer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/cik-aer-publikdragare-till-framtidens-idrotts-fritidsanlaeggningar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/haallbara-hav-inom-horisonten/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/branka-brinner-foer-tillgaenglig-arkitektur/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/nytt-prisregn-oever-moerbylaanga-vattenverk/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.05.2024 07:18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-finalist-i-plaatpriset-2020/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/vattenverk-staeller-krav-paa-grundlig-utredning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/energiprojekt-som-bidrar-till-sveriges-miljoemaal/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.06.2023 06:03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/kvarteret-pumpan-vinnare-av-alingsaas-arkitekturpris/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/unikt-centrum-foer-idrott-och-kultur-invigs-i-knivsta/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/moerbylaanga-vattenverk-vinner-innovationspris/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.05.2024 07:17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/full-fart-framaat-foer-barkarbystaden/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-norges-stoersta-vattenkraftverk/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/sobackens-nya-avloppsreningsverk-aer-invigt-moejliggoer-tillvaext-foer-boraas/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-utreder-kapaciteten-paa-skaanebanan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/upplands-bros-snyggaste-tryggaste-och-mest-jaemstaellda-aktivitetspark-invigd/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/moerbylaanga-vattenverk-invigs/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/topplacering-foer-norconsult-fjaerde-aaret-i-rad/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.10.2024 07:14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-as-projekterade-aarets-bygge-2018/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/pris-foer-ex-jobb-om-raettvisa-gatuutymmen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/saras-exjobb-prisades-paa-bergdagarna-2019/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/maelarbanan-norconsults-stoersta-projekt-naagonsin/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/ledarskap-lockade-bernhard-tillbaka-till-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/full-fart-framaat-foer-jessica/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 19:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-gotlands-arkitekturpris/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/infrastrukturprojekt-vann-aarets-bygge/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 19:01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/vann-arkitekturpris-andra-aaret-i-rad/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.06.2023 08:09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-kungsbackas-arkitekturpris-igen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 19:06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/grattis-askersunds-kommun-vinnare-av-priset-aarets-samhaellsbyggare-2017/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 19:07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/sveriges-vackraste-kulturhus-aer-invigt/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.05.2024 09:20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinnare-av-arkitekturpris/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 19:12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/guld-till-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 19:15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/aarets-bygge-2016-goer-norconsults-akustiker-till-vinnare/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 19:16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tar-fram-haallbarhetsprogram-inom-ramen-foer-citylab/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.06.2023 11:38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-ramavtal-inom-infrastruktur-i-piteaa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-staerker-kompetensen-inom-fastighetsutveckling-och-miljoecertifiering/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-goer-foerstudie-av-supercykelstraak/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03.07.2023 06:26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-hoejer-kapacitet-paa-godsstraaket-genom-bergslagen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.07.2023 07:46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-uppdrag-foer-modernisering-av-vaegskyddsanlaeggningar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.08.2023 08:33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-samverkar-oever-graensen-projekterar-ny-straecka-paa-norska-e18/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.08.2024 06:32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-formar-framtidens-vattenproduktion-i-nytt-exjobb/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.06.2024 09:40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/nu-invigs-harjagersbadet-kaevlinges-nya-badhus-ritat-av-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.10.2024 06:38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-oeppnar-kontor-i-kristianstad/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.09.2023 07:21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-levererar-konsulttjaenster-till-sveriges-stoersta-biogasanlaeggning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.08.2024 06:03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/fortsatt-stark-tillvaext-foer-norconsult-sverige/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.08.2024 05:41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-lyfter-ambitionerna-foer-ljud-i-offentliga-miljoeer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.09.2023 11:08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/sveriges-aeldsta-vagnhall-moderniseras-norconsult-goer-foerstudie/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.08.2024 06:33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-lss-boende-i-bollebygd/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 14:21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/nytt-digitalt-verktyg-optimerar-planering-av-infrastruktur/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.08.2024 06:39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tar-fram-foerslag-paa-nya-vilundabadet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.08.2024 05:50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tecknar-ramavtal-foer-tjaenster-inom-distributionsnaet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.08.2024 05:52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-klimatsaekrar-nyhamnen-i-malmoe/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.08.2024 05:42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tecknar-tvaa-kommunala-ramavtal-inom-stadsbyggnad/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.09.2024 11:56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-listas-paa-oslo-boers/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.11.2023 13:47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-tre-ramavtal-inom-belysning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.11.2023 08:20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/identitetsskapare-och-trygghetsfaktor-mjukare-vaerden-genomsyrar-offentlig-belysning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.11.2023 08:18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-utsett-till-karriaerfoeretag-foer-tredje-aaret-i-rad/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/workshop-saa-faar-vi-bort-skadliga-pfas-aemnen-fraan-dricksvatten/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.09.2024 11:58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-oekar-kapaciteten-paa-halmstad-centralstation/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.08.2024 05:46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-sverige-redovisar-oekad-loensamhet-och-fortsatt-tillvaext/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.08.2024 05:49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tar-fram-foerslag-foer-baettre-status-i-vattendrag/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-samordnar-aaterbruk-paa-skola-i-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.08.2024 05:47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tecknar-tvaa-nya-ramavtal-inom-installationsteknik/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/saa-blir-goeteborgs-tvaa-nya-lokalbad/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.08.2024 06:40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/global-engineer-program-skapar-kaernteam-inom-kraftsystem/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.09.2024 11:03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tar-fram-naturbaserade-erosionsskydd-i-goeta-aelv/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.08.2024 05:51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tecknar-nytt-ramavtal-inom-arkitektur/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-satsar-ytterligare-inom-badhus/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tillgaengliggoer-stadsbyggnad-foer-yngre-aaldrar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.08.2024 06:34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/radarverktyget-som-kan-foerhindra-katastrofer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tar-fram-planeringsstrategi-foer-ekeroe-kommun/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-bidrar-till-detaljplan-foer-nytt-omraade-i-trollhaettan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.08.2024 05:44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/top-15-trainee/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tecknar-nytt-ramavtal-inom-trafik/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-sverige-avslutar-aaret-starkt/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.08.2024 05:48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-stoedjer-deep-wind-offshore-i-tillstaandsprocess-foer-satsning-paa-havsbaserad-vindkraft/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tillsaetter-ny-avdelningschef-foer-arkitektur/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/foertydligande-gaellande-den-senaste-mediarapporteringen-e6-stenungsund/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.02.2024 11:24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-reder-ut-riktvaerden-foer-pfas-i-dagvatten/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.08.2024 05:43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/nytt-stoed-skapar-utslaeppsminskning-med-sidonytta-foer-va-bolag/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-uppmaerksammar-jaemstaelldhet-paa-8-mars/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-navigerar-raett-med-georaptor/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.08.2024 10:32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-utformar-goetenes-nya-badhus-med-kommunen-och-peab/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.08.2024 06:38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-ingaar-nytt-ramavtal-inom-arkitektur/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/nytt-ramavtal-inom-stadsutveckling-till-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/saa-skapas-klimatsmarta-och-haallbara-stadsdelar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tecknar-flera-nya-avtal-med-trelleborgs-kommun/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-sverige-utser-ny-divisionschef-foer-energi-industri/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-inventerar-kulturvaerden-i-goetene-och-katrineholm/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.04.2024 09:28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-levererar-logistikkompetens-till-ssab-oxeloesund/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.04.2024 13:46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-inspekterar-bergsslaenter-i-nytt-uppdrag/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03.05.2024 08:08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-sverige-fortsaetter-att-vaexa-under-foersta-kvartalet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.05.2024 08:03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/nytt-uppdrag-ska-leda-till-laangsiktigt-boende-foer-vaaldsutsatta/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.05.2024 08:48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-utreder-naturvaerden-i-karlskrona-och-ronneby/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.05.2024 07:32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/arktiska-kvarter-och-aaterbruk-norconsult-tar-fram-foerslag-foer-stadsdel-i-nya-kiruna/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.08.2024 06:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-skapar-specialistteam-inom-krisberedskap/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.08.2024 11:44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-koeper-wermlands-infrakonsult-ab/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.06.2024 08:16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-undersoeker-historiskt-laxfiske-i-oerebro/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.06.2024 11:12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-genomfoer-uppdrag-aat-vaexjoe-energi-gaellande-koldioxidinfaangning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.08.2024 05:56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tar-fram-nya-operationssalar-oerebro/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.06.2024 09:42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-ramavtal-inom-geoteknik-ska-undersoeka-skredrisk/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-nytt-uppdrag-foer-modernisering-av-vaegskyddsanlaeggningar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tecknar-ramavtal-inom-klimatberaekning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.06.2024 11:27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/nu-simmar-fiskarna-tryggare-i-vanaan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.06.2024 11:58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-ny-dagvattenanlaeggning-i-luleaa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03.07.2024 08:04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-sverige-oekar-tillvaexttakten/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.09.2024 09:07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-sverige-faar-foernyat-foertroende-foer-maelarbanan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.08.2024 07:13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-sverige-satsar-inom-installationsteknik/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.09.2024 12:54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/projektering-av-tillfarter-till-slutfoervar-foer-anvaent-kaernbraensle/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.09.2024 04:47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-aer-topp-10-bland-young-professionals/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.10.2024 09:16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-klimatsaekrar-vaestsveriges-spaar-och-vaegar-tillsammans-med-trafikverket/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.09.2024 13:07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-planerar-vaexelbyten-paa-uppdrag-av-trafikverket/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.09.2024 08:04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/erik-segersaell-en-flytande-vindkraftspark-i-oestersjoen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.09.2024 04:55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/ny-karttjaenst-ska-oeka-anvaendandet-av-insar-data/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.09.2024 05:06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-signerar-faerdplan-foer-minskad-klimatpaaverkan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.10.2024 06:50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-har-gestaltat-nya-simhallen-i-malung-saelen-invigs-naesta-vecka/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.10.2024 06:58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tar-fram-detaljplan-foer-utoekning-av-gruvverksamhet-i-pajala/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.10.2024 04:34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tecknar-generalkonsultavtal-med-moelndals-stad/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.10.2024 04:31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-sverige-tillsaetter-ny-hr-chef/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.10.2024 07:07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-simhall-i-emmaboda/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.10.2024 08:11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-av-teknik-foer-konsertlokal-i-karlshamn/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.10.2024 11:20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-framtidssaekrar-vattenfoersoerjningen-i-aare-kommun/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.11.2024 12:44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-sverige-tillsaetter-ny-cfo/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.11.2025 08:54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-sverige-redovisar-oekad-loensamhet-och-fortsatt-tillvaext-1/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07.11.2024 06:12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/nu-vaentar-vattenkraften-paa-tydligare-riktlinjer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.11.2024 11:41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-oeppnar-nytt-kontor-i-malmoe/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.11.2024 16:19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/vi-blir-karriaerfoeretag-aeven-under-2025/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.11.2024 12:16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-ingaar-ramavtal-med-kungsbacka-kommun/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.11.2024 12:06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/kommuner-faar-ta-konsekvensen-foer-tidigare-misstag/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.11.2024 09:27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/ny-teknik-och-nya-metoder-hjaelper-kommunerna-till-raett-beslut/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.11.2024 09:24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/kan-hoega-vattenfloeden-inspirera-i-stadsplaneringen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.11.2024 09:31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-undersoeker-hoega-temperaturer-i-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.11.2024 08:15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-faar-tvaa-nya-jaernvaegsuppdrag-foer-trafikverket/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.11.2024 08:06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-landskrona-simhall/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.11.2024 12:43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-lyser-upp-moerkret-under-nobel-festival-i-stockholm/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.12.2024 08:08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-undersoeker-restid-foer-linkoepingsbor/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.12.2024 12:10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-foervaervar-konsultbolaget-sigma-civil/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.02.2025 10:33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/ny-rapport-ger-snabbspaar-till-bra-dricksvatten/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.12.2024 13:28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tecknar-ramavtal-med-eon/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.12.2024 12:18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-inventerar-vaexter-paa-antarktis/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.01.2025 09:06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-faar-utoekat-uppdrag-i-baalforsens-kraftverk/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.01.2025 11:50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-utreder-stationsomraadet-i-gaellivare/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.01.2025 08:10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-inspekterar-jaernvaegstunnlar-paa-uppdrag-av-trafikverket/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.01.2025 08:20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-ingaar-ramavtal-inom-infrastruktur/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.02.2025 08:33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tecknar-ramavtal-med-boraas-stad/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.02.2025 10:57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-sverige-fortsaetter-accelerera-tillvaexten-och-foerbaettrar-ebita-marginalen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.02.2025 09:23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-utfoer-inspektioner-som-ska-foerhindra-ras/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.02.2025 15:40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsults-traineeprogram-i-topp-igen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.02.2025 07:59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-sverige-har-gett-norbergs-kommunhus-en-vaelbehoevlig-ansiktslyftning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.03.2025 08:42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vaexer-flyttar-till-stoerre-kontor-i-stockholm/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.04.2025 08:18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tecknar-ramavtal-med-uppsala-kommun-skolfastigheter-ab/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.04.2025 12:23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsults-arkitekter-utformar-nytt-modernt-badhus-i-vaexjoe/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.04.2025 13:51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-bidrar-till-den-nya-lindholmsfoerbindelsen-med-tvaa-uppdrag/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.05.2025 11:24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-effektiviserar-detaljprojektering-med-ny-digital-samordningsmodell/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.05.2025 08:30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-sverige-inleder-aaret-starkt-med-fortsatt-tillvaext-och-god-loensamhet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.05.2025 05:27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsults-3d-modell-effektiviserar-renovering-av-vattenkraftstation/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.05.2025 09:53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vaexer-inom-trafik-och-miljoe-satsar-paa-stockholmsregionen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.06.2025 09:07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/ai-och-droenarteknik-kartlaegger-trafikfloedet-vid-baerbyleden/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03.06.2025 08:05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-utreder-busshaallplatser-i-uppsala/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.06.2025 10:53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-gaang-och-cykelvaeg-till-sillviksbadet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.06.2025 08:40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/kommentar-till-shks-slutrapport-om-skredet-vid-e6-utanfoer-stenungsund-2023/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.06.2025 08:24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tar-fram-vaegplan-foer-graabovaegen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.06.2025 06:59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-utfoer-trafikutredningar-foer-skanska/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.07.2025 13:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-har-tilldelats-kontrakt-med-svenska-kraftnaet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.07.2025 09:38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tecknar-ramavtal-med-svenska-kraftnaet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.07.2025 07:27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/minikonferens-om-pfas-rening-tekniker-foer-ytvatten-grundvatten-och-mark/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.08.2025 09:22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-sverige-fortsaetter-sin-starka-tillvaext/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.08.2025 06:58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-foer-persontrafik-paa-markarydsbanan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.08.2025 07:21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-samlar-hela-verksamheten-i-karlstad-paa-nytt-kontor/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.09.2025 08:25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-faar-uppdraget-att-utveckla-skulltorpsmotet-paa-e20-i-partille/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.09.2025 08:40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-bakom-gestaltningen-av-lidingoes-nya-simhall/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.09.2025 07:12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tar-oever-projekteringen-av-lovoetunneln/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.10.2025 10:27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tecknar-ramavtal-med-norrkoepings-kommun-foer-trafikutredningar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.10.2025 10:26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tecknar-nytt-ramavtal-med-haerryda-vatten-och-avfall-ab/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-stoettar-goeteborgs-stad-i-implementering-av-klimatkalkyler-och-nyttokostnadsanalyser/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.10.2025 09:33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-sverige-fortsaetter-leverera-stark-tillvaext/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-bidrar-till-stadsutveckling-i-partille/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.11.2025 10:41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-staerker-verksamheten-med-ny-chefsjurist/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.11.2025 08:50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-karriaerfoeretag-foer-femte-aaret-i-rad/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.11.2025 12:22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tecknar-viktigt-ramavtal-inom-energisektorn/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.11.2025 09:23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-klaettrar-till-topp-fem-bland-sveriges-arkitektfoeretag/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.12.2025 09:45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-faar-uppdrag-inom-dammsaekerhet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.12.2025 07:38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-skulltorpslaenken-foer-framtidens-partille/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.01.2026 07:32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tecknar-ramavtal-med-kirunabostaeder-ab/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.02.2026 15:39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-foer-framtidens-citybuss-i-moelndal/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03.02.2026 08:16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-sverige-levererar-stark-tillvaext-och-hoejer-debiteringsgraden-i-fjaerde-kvartalet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.02.2026 06:20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tar-fram-trafikstrukturen-foer-ny-stadsdel-paa-aaseberget-i-kungaelv/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.02.2026 08:41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-sverige-tilldelas-ramavtal-inom-dagvatten-och-skyfall/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.02.2026 08:16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tilldelas-ramavtal-foer-el-konsulttjaenster/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.02.2026 08:33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tar-fram-underlag-till-hudiksvalls-kommuns-nya-groenplan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.03.2026 10:23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-nya-mellanblocksignaler-paa-skaanebanan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.03.2026 07:44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/om-oss/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.02.2026 07:05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/om-oss/vaar-kultur/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.02.2026 10:12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/om-oss/etik-och-integritet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/om-oss/certifieringar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.06.2024 07:20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/haallbarhet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.08.2025 09:25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/haallbarhet/haallbarhetsveckan-2024/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.04.2024 04:45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/haallbarhet/vaerldsmiljoedagen-2024/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.06.2024 05:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.05.2025 10:16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/alingsaas/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.04.2024 07:26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/boden/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/borlaenge/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.05.2024 13:21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/gaellivare/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.05.2025 06:36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/gaevle/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.01.2025 14:06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.10.2024 13:11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/halmstad/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.04.2024 07:27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/helsingborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.04.2024 07:28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/hudiksvall/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/joenkoeping/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/kalmar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/karlskrona/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.04.2024 07:29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/karlstad/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.08.2025 12:09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/kiruna/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.05.2024 05:52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/kramfors/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.04.2024 07:30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/kristianstad/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/kungaelv/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/linkoeping/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/ludvika/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.04.2024 07:31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/luleaa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/malmoe/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.09.2024 12:02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/maersta/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/norrkoeping/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.08.2025 12:15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/piteaa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.11.2025 11:56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/skellefteaa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.04.2024 07:32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/sollefteaa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/sollentuna/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/stockholm/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.04.2025 13:27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/sundsvall/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.04.2024 07:33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/trollhaettan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.04.2024 07:34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/umeaa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.04.2024 07:35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/uppsala/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/varberg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07.05.2025 11:13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/vimmerby/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/vaesteraas/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/vaexjoe/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/aelvkarleby/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.04.2024 07:36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/aelvsjoe/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.04.2024 07:38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/oerebro/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/oernskoeldsvik/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/oestersund/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/vi-tar-oss-an-pfas-utmaningen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.06.2025 13:21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/vi-tar-oss-an-pfas-utmaningen/teknikval-foer-dricksvattenberedning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03.05.2024 11:28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/sekretessinformation/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.11.2025 06:19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/sekretessinformation/anvaendning-av-cookies/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.12.2023 15:13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/innovation/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.06.2025 12:53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/med-ljuset-som-verktyg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.06.2025 12:59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/10-aar-med-hisingsleden/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.05.2024 08:01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/helhetsleverantoer-inom-elnaetstjaenster/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.06.2025 13:28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/georaptor-optimerar-planering-foer-infrastruktur/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/speak-up/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.04.2024 07:59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/leverantoersinformation/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.08.2024 07:11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/soek/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.04.2024 07:24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/haallbarhetsveckan-2025/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.05.2025 14:24</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -292,51 +4858,51 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -583,51 +5149,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F6"/>
+  <x:dimension ref="A1:F86"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
@@ -706,865 +5272,18774 @@
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:6">
+      <x:c r="A7" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="B7" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:6">
+      <x:c r="A8" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="B8" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:6">
+      <x:c r="A9" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B9" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:6">
+      <x:c r="A10" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="B10" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="C10" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D10" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E10" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F10" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:6">
+      <x:c r="A11" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="B11" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="C11" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E11" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F11" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:6">
+      <x:c r="A12" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="B12" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="C12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:6">
+      <x:c r="A13" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B13" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="C13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:6">
+      <x:c r="A14" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="B14" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C14" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E14" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F14" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:6">
+      <x:c r="A15" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B15" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C15" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F15" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:6">
+      <x:c r="A16" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="B16" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="C16" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F16" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:6">
+      <x:c r="A17" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="B17" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="C17" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F17" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:6">
+      <x:c r="A18" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B18" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="C18" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F18" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:6">
+      <x:c r="A19" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="B19" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C19" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F19" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:6">
+      <x:c r="A20" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="B20" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="C20" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E20" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F20" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:6">
+      <x:c r="A21" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B21" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C21" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E21" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F21" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:6">
+      <x:c r="A22" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B22" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C22" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E22" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F22" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:6">
+      <x:c r="A23" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B23" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C23" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D23" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E23" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F23" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:6">
+      <x:c r="A24" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B24" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C24" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D24" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E24" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F24" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:6">
+      <x:c r="A25" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="B25" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C25" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D25" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E25" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F25" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:6">
+      <x:c r="A26" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="B26" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="C26" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D26" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E26" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F26" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:6">
+      <x:c r="A27" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="B27" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="C27" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D27" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E27" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F27" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:6">
+      <x:c r="A28" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="B28" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C28" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D28" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E28" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F28" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:6">
+      <x:c r="A29" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="B29" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C29" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D29" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E29" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F29" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:6">
+      <x:c r="A30" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="B30" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="C30" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D30" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E30" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F30" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:6">
+      <x:c r="A31" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="B31" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="C31" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D31" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E31" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F31" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:6">
+      <x:c r="A32" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B32" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C32" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D32" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E32" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F32" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:6">
+      <x:c r="A33" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B33" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="C33" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D33" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E33" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F33" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:6">
+      <x:c r="A34" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B34" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C34" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D34" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E34" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F34" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:6">
+      <x:c r="A35" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="B35" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="C35" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D35" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E35" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F35" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:6">
+      <x:c r="A36" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B36" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="C36" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D36" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E36" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F36" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:6">
+      <x:c r="A37" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B37" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C37" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D37" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E37" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F37" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:6">
+      <x:c r="A38" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="B38" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="C38" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D38" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E38" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F38" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:6">
+      <x:c r="A39" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="B39" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C39" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D39" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E39" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F39" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:6">
+      <x:c r="A40" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="B40" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C40" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D40" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E40" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F40" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:6">
+      <x:c r="A41" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="B41" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="C41" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D41" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E41" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F41" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:6">
+      <x:c r="A42" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="B42" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C42" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D42" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E42" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F42" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:6">
+      <x:c r="A43" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="B43" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C43" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D43" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E43" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F43" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:6">
+      <x:c r="A44" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="B44" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="C44" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D44" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E44" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F44" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:6">
+      <x:c r="A45" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="B45" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="C45" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D45" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E45" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F45" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:6">
+      <x:c r="A46" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="B46" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C46" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D46" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E46" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F46" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:6">
+      <x:c r="A47" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="B47" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C47" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D47" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E47" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F47" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:6">
+      <x:c r="A48" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="B48" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="C48" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D48" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E48" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F48" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49" spans="1:6">
+      <x:c r="A49" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="B49" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C49" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D49" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E49" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F49" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="50" spans="1:6">
+      <x:c r="A50" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="B50" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="C50" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D50" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E50" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F50" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:6">
+      <x:c r="A51" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="B51" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C51" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D51" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E51" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F51" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52" spans="1:6">
+      <x:c r="A52" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="B52" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C52" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D52" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E52" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F52" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="53" spans="1:6">
+      <x:c r="A53" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="B53" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C53" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D53" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E53" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F53" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="54" spans="1:6">
+      <x:c r="A54" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="B54" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C54" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D54" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E54" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F54" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="55" spans="1:6">
+      <x:c r="A55" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="B55" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C55" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D55" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E55" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F55" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="56" spans="1:6">
+      <x:c r="A56" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="B56" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="C56" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D56" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E56" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F56" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="57" spans="1:6">
+      <x:c r="A57" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="B57" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C57" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D57" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E57" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F57" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="58" spans="1:6">
+      <x:c r="A58" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="B58" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C58" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D58" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E58" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F58" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="59" spans="1:6">
+      <x:c r="A59" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="B59" s="0" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C59" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D59" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E59" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F59" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="60" spans="1:6">
+      <x:c r="A60" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="B60" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="C60" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D60" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E60" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F60" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61" spans="1:6">
+      <x:c r="A61" s="0" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="B61" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C61" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D61" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E61" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F61" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62" spans="1:6">
+      <x:c r="A62" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="B62" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C62" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D62" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E62" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F62" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="63" spans="1:6">
+      <x:c r="A63" s="0" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="B63" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="C63" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D63" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E63" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F63" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:6">
+      <x:c r="A64" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="B64" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C64" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D64" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E64" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F64" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:6">
+      <x:c r="A65" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="B65" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C65" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D65" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E65" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F65" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:6">
+      <x:c r="A66" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="B66" s="0" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="C66" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D66" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E66" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F66" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:6">
+      <x:c r="A67" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="B67" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C67" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D67" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E67" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F67" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:6">
+      <x:c r="A68" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="B68" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="C68" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D68" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E68" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F68" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:6">
+      <x:c r="A69" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="B69" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="C69" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D69" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E69" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F69" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:6">
+      <x:c r="A70" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="B70" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C70" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D70" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E70" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F70" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="71" spans="1:6">
+      <x:c r="A71" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="B71" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C71" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D71" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E71" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F71" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="72" spans="1:6">
+      <x:c r="A72" s="0" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="B72" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="C72" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D72" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E72" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F72" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="73" spans="1:6">
+      <x:c r="A73" s="0" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="B73" s="0" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C73" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D73" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E73" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F73" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="74" spans="1:6">
+      <x:c r="A74" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="B74" s="0" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C74" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D74" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E74" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F74" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="75" spans="1:6">
+      <x:c r="A75" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="B75" s="0" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C75" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D75" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E75" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F75" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="76" spans="1:6">
+      <x:c r="A76" s="0" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="B76" s="0" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="C76" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D76" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E76" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F76" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="77" spans="1:6">
+      <x:c r="A77" s="0" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="B77" s="0" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C77" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D77" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E77" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F77" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="78" spans="1:6">
+      <x:c r="A78" s="0" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="B78" s="0" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C78" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D78" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E78" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F78" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="79" spans="1:6">
+      <x:c r="A79" s="0" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="B79" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C79" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D79" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E79" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F79" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="80" spans="1:6">
+      <x:c r="A80" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="B80" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C80" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D80" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E80" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F80" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="81" spans="1:6">
+      <x:c r="A81" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="B81" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C81" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D81" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E81" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F81" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="82" spans="1:6">
+      <x:c r="A82" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="B82" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="C82" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D82" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E82" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F82" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="83" spans="1:6">
+      <x:c r="A83" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="B83" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C83" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D83" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E83" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F83" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="84" spans="1:6">
+      <x:c r="A84" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="B84" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C84" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D84" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E84" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F84" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="85" spans="1:6">
+      <x:c r="A85" s="0" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="B85" s="0" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="C85" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D85" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E85" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F85" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="86" spans="1:6">
+      <x:c r="A86" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="B86" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C86" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D86" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E86" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F86" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+  </x:sheetData>
+  <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
+  <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
+  <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
+  <x:headerFooter/>
+  <x:tableParts count="0"/>
+</x:worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
+  <x:sheetPr>
+    <x:outlinePr summaryBelow="1" summaryRight="1"/>
+  </x:sheetPr>
+  <x:dimension ref="A1:F10"/>
+  <x:sheetViews>
+    <x:sheetView workbookViewId="0"/>
+  </x:sheetViews>
+  <x:sheetFormatPr defaultRowHeight="15"/>
+  <x:sheetData>
+    <x:row r="1" spans="1:6">
+      <x:c r="A1" s="0" t="s">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="B1" s="0" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C1" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="D1" s="0" t="s">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="E1" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="F1" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2" spans="1:6">
+      <x:c r="A2" s="0" t="s">
+        <x:v>1573</x:v>
+      </x:c>
+      <x:c r="B2" s="0" t="s">
+        <x:v>1574</x:v>
+      </x:c>
+      <x:c r="C2" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D2" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E2" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F2" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3" spans="1:6">
+      <x:c r="A3" s="0" t="s">
+        <x:v>1575</x:v>
+      </x:c>
+      <x:c r="B3" s="0" t="s">
+        <x:v>1576</x:v>
+      </x:c>
+      <x:c r="C3" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D3" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E3" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F3" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:6">
+      <x:c r="A4" s="0" t="s">
+        <x:v>1577</x:v>
+      </x:c>
+      <x:c r="B4" s="0" t="s">
+        <x:v>1578</x:v>
+      </x:c>
+      <x:c r="C4" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D4" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E4" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F4" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:6">
+      <x:c r="A5" s="0" t="s">
+        <x:v>1579</x:v>
+      </x:c>
+      <x:c r="B5" s="0" t="s">
+        <x:v>1580</x:v>
+      </x:c>
+      <x:c r="C5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:6">
+      <x:c r="A6" s="0" t="s">
+        <x:v>1581</x:v>
+      </x:c>
+      <x:c r="B6" s="0" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="C6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:6">
+      <x:c r="A7" s="0" t="s">
+        <x:v>1582</x:v>
+      </x:c>
+      <x:c r="B7" s="0" t="s">
+        <x:v>1583</x:v>
+      </x:c>
+      <x:c r="C7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:6">
+      <x:c r="A8" s="0" t="s">
+        <x:v>1584</x:v>
+      </x:c>
+      <x:c r="B8" s="0" t="s">
+        <x:v>1585</x:v>
+      </x:c>
+      <x:c r="C8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:6">
+      <x:c r="A9" s="0" t="s">
+        <x:v>1586</x:v>
+      </x:c>
+      <x:c r="B9" s="0" t="s">
+        <x:v>1587</x:v>
+      </x:c>
+      <x:c r="C9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:6">
+      <x:c r="A10" s="0" t="s">
+        <x:v>1588</x:v>
+      </x:c>
+      <x:c r="B10" s="0" t="s">
+        <x:v>1589</x:v>
+      </x:c>
+      <x:c r="C10" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D10" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E10" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F9"/>
+  <x:dimension ref="A1:F355"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:6">
+      <x:c r="A10" s="0" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="B10" s="0" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C10" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D10" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E10" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F10" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:6">
+      <x:c r="A11" s="0" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="B11" s="0" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C11" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E11" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F11" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:6">
+      <x:c r="A12" s="0" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="B12" s="0" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:6">
+      <x:c r="A13" s="0" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="B13" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:6">
+      <x:c r="A14" s="0" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="B14" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C14" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E14" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F14" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:6">
+      <x:c r="A15" s="0" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="B15" s="0" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C15" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F15" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:6">
+      <x:c r="A16" s="0" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="B16" s="0" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C16" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F16" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:6">
+      <x:c r="A17" s="0" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="B17" s="0" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C17" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F17" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:6">
+      <x:c r="A18" s="0" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="B18" s="0" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C18" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F18" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:6">
+      <x:c r="A19" s="0" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="B19" s="0" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C19" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F19" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:6">
+      <x:c r="A20" s="0" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="B20" s="0" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C20" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E20" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F20" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:6">
+      <x:c r="A21" s="0" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="B21" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="C21" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E21" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F21" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:6">
+      <x:c r="A22" s="0" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="B22" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="C22" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E22" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F22" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:6">
+      <x:c r="A23" s="0" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="B23" s="0" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C23" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D23" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E23" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F23" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:6">
+      <x:c r="A24" s="0" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="B24" s="0" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C24" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D24" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E24" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F24" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:6">
+      <x:c r="A25" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="B25" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C25" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D25" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E25" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F25" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:6">
+      <x:c r="A26" s="0" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="B26" s="0" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C26" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D26" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E26" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F26" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:6">
+      <x:c r="A27" s="0" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="B27" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C27" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D27" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E27" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F27" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:6">
+      <x:c r="A28" s="0" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="B28" s="0" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="C28" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D28" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E28" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F28" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:6">
+      <x:c r="A29" s="0" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="B29" s="0" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C29" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D29" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E29" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F29" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:6">
+      <x:c r="A30" s="0" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="B30" s="0" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="C30" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D30" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E30" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F30" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:6">
+      <x:c r="A31" s="0" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="B31" s="0" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="C31" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D31" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E31" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F31" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:6">
+      <x:c r="A32" s="0" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="B32" s="0" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C32" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D32" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E32" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F32" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:6">
+      <x:c r="A33" s="0" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="B33" s="0" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="C33" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D33" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E33" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F33" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:6">
+      <x:c r="A34" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="B34" s="0" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="C34" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D34" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E34" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F34" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:6">
+      <x:c r="A35" s="0" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="B35" s="0" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C35" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D35" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E35" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F35" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:6">
+      <x:c r="A36" s="0" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="B36" s="0" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C36" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D36" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E36" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F36" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:6">
+      <x:c r="A37" s="0" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="B37" s="0" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="C37" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D37" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E37" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F37" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:6">
+      <x:c r="A38" s="0" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="B38" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C38" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D38" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E38" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F38" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:6">
+      <x:c r="A39" s="0" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="B39" s="0" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C39" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D39" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E39" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F39" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:6">
+      <x:c r="A40" s="0" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="B40" s="0" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="C40" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D40" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E40" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F40" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:6">
+      <x:c r="A41" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="B41" s="0" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C41" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D41" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E41" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F41" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:6">
+      <x:c r="A42" s="0" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="B42" s="0" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C42" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D42" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E42" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F42" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:6">
+      <x:c r="A43" s="0" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="B43" s="0" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C43" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D43" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E43" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F43" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:6">
+      <x:c r="A44" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="B44" s="0" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="C44" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D44" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E44" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F44" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:6">
+      <x:c r="A45" s="0" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="B45" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="C45" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D45" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E45" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F45" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:6">
+      <x:c r="A46" s="0" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="B46" s="0" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="C46" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D46" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E46" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F46" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:6">
+      <x:c r="A47" s="0" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="B47" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C47" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D47" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E47" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F47" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:6">
+      <x:c r="A48" s="0" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="B48" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C48" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D48" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E48" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F48" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49" spans="1:6">
+      <x:c r="A49" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="B49" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C49" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D49" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E49" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F49" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="50" spans="1:6">
+      <x:c r="A50" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="B50" s="0" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="C50" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D50" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E50" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F50" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:6">
+      <x:c r="A51" s="0" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="B51" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="C51" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D51" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E51" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F51" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52" spans="1:6">
+      <x:c r="A52" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="B52" s="0" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C52" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D52" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E52" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F52" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="53" spans="1:6">
+      <x:c r="A53" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="B53" s="0" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="C53" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D53" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E53" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F53" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="54" spans="1:6">
+      <x:c r="A54" s="0" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="B54" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="C54" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D54" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E54" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F54" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="55" spans="1:6">
+      <x:c r="A55" s="0" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="B55" s="0" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C55" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D55" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E55" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F55" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="56" spans="1:6">
+      <x:c r="A56" s="0" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="B56" s="0" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="C56" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D56" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E56" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F56" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="57" spans="1:6">
+      <x:c r="A57" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="B57" s="0" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="C57" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D57" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E57" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F57" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="58" spans="1:6">
+      <x:c r="A58" s="0" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="B58" s="0" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="C58" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D58" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E58" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F58" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="59" spans="1:6">
+      <x:c r="A59" s="0" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="B59" s="0" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="C59" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D59" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E59" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F59" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="60" spans="1:6">
+      <x:c r="A60" s="0" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="B60" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="C60" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D60" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E60" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F60" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61" spans="1:6">
+      <x:c r="A61" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="B61" s="0" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C61" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D61" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E61" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F61" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62" spans="1:6">
+      <x:c r="A62" s="0" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="B62" s="0" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="C62" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D62" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E62" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F62" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="63" spans="1:6">
+      <x:c r="A63" s="0" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="B63" s="0" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C63" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D63" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E63" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F63" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:6">
+      <x:c r="A64" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="B64" s="0" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="C64" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D64" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E64" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F64" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:6">
+      <x:c r="A65" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="B65" s="0" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="C65" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D65" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E65" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F65" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:6">
+      <x:c r="A66" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="B66" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="C66" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D66" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E66" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F66" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:6">
+      <x:c r="A67" s="0" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="B67" s="0" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C67" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D67" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E67" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F67" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:6">
+      <x:c r="A68" s="0" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="B68" s="0" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="C68" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D68" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E68" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F68" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:6">
+      <x:c r="A69" s="0" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="B69" s="0" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="C69" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D69" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E69" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F69" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:6">
+      <x:c r="A70" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="B70" s="0" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="C70" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D70" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E70" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F70" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="71" spans="1:6">
+      <x:c r="A71" s="0" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="B71" s="0" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="C71" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D71" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E71" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F71" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="72" spans="1:6">
+      <x:c r="A72" s="0" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="B72" s="0" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="C72" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D72" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E72" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F72" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="73" spans="1:6">
+      <x:c r="A73" s="0" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="B73" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="C73" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D73" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E73" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F73" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="74" spans="1:6">
+      <x:c r="A74" s="0" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="B74" s="0" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="C74" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D74" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E74" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F74" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="75" spans="1:6">
+      <x:c r="A75" s="0" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="B75" s="0" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="C75" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D75" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E75" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F75" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="76" spans="1:6">
+      <x:c r="A76" s="0" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="B76" s="0" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="C76" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D76" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E76" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F76" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="77" spans="1:6">
+      <x:c r="A77" s="0" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="B77" s="0" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="C77" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D77" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E77" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F77" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="78" spans="1:6">
+      <x:c r="A78" s="0" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="B78" s="0" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="C78" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D78" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E78" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F78" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="79" spans="1:6">
+      <x:c r="A79" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="B79" s="0" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="C79" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D79" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E79" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F79" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="80" spans="1:6">
+      <x:c r="A80" s="0" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="B80" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C80" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D80" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E80" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F80" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="81" spans="1:6">
+      <x:c r="A81" s="0" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="B81" s="0" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="C81" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D81" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E81" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F81" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="82" spans="1:6">
+      <x:c r="A82" s="0" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="B82" s="0" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="C82" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D82" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E82" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F82" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="83" spans="1:6">
+      <x:c r="A83" s="0" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="B83" s="0" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="C83" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D83" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E83" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F83" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="84" spans="1:6">
+      <x:c r="A84" s="0" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="B84" s="0" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C84" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D84" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E84" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F84" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="85" spans="1:6">
+      <x:c r="A85" s="0" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B85" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C85" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D85" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E85" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F85" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="86" spans="1:6">
+      <x:c r="A86" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="B86" s="0" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C86" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D86" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E86" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F86" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="87" spans="1:6">
+      <x:c r="A87" s="0" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="B87" s="0" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="C87" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D87" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E87" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F87" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="88" spans="1:6">
+      <x:c r="A88" s="0" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="B88" s="0" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="C88" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D88" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E88" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F88" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="89" spans="1:6">
+      <x:c r="A89" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="B89" s="0" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="C89" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D89" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E89" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F89" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="90" spans="1:6">
+      <x:c r="A90" s="0" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="B90" s="0" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="C90" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D90" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E90" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F90" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="91" spans="1:6">
+      <x:c r="A91" s="0" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="B91" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="C91" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D91" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E91" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F91" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="92" spans="1:6">
+      <x:c r="A92" s="0" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="B92" s="0" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="C92" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D92" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E92" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F92" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="93" spans="1:6">
+      <x:c r="A93" s="0" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="B93" s="0" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="C93" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D93" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E93" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F93" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94" spans="1:6">
+      <x:c r="A94" s="0" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="B94" s="0" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="C94" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D94" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E94" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F94" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="95" spans="1:6">
+      <x:c r="A95" s="0" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="B95" s="0" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="C95" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D95" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E95" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F95" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="96" spans="1:6">
+      <x:c r="A96" s="0" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="B96" s="0" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="C96" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D96" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E96" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F96" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:6">
+      <x:c r="A97" s="0" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="B97" s="0" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="C97" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D97" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E97" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F97" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:6">
+      <x:c r="A98" s="0" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="B98" s="0" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="C98" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D98" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E98" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F98" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:6">
+      <x:c r="A99" s="0" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="B99" s="0" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="C99" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D99" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E99" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F99" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="100" spans="1:6">
+      <x:c r="A100" s="0" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="B100" s="0" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="C100" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D100" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E100" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F100" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101" spans="1:6">
+      <x:c r="A101" s="0" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="B101" s="0" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="C101" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D101" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E101" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F101" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:6">
+      <x:c r="A102" s="0" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="B102" s="0" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="C102" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D102" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E102" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F102" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:6">
+      <x:c r="A103" s="0" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="B103" s="0" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="C103" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D103" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E103" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F103" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:6">
+      <x:c r="A104" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="B104" s="0" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="C104" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D104" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E104" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F104" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:6">
+      <x:c r="A105" s="0" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="B105" s="0" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="C105" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D105" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E105" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F105" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:6">
+      <x:c r="A106" s="0" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="B106" s="0" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="C106" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D106" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E106" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F106" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:6">
+      <x:c r="A107" s="0" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="B107" s="0" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="C107" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D107" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E107" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F107" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:6">
+      <x:c r="A108" s="0" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="B108" s="0" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C108" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D108" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E108" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F108" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:6">
+      <x:c r="A109" s="0" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="B109" s="0" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="C109" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D109" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E109" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F109" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:6">
+      <x:c r="A110" s="0" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="B110" s="0" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="C110" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D110" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E110" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F110" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:6">
+      <x:c r="A111" s="0" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="B111" s="0" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="C111" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D111" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E111" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F111" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:6">
+      <x:c r="A112" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="B112" s="0" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="C112" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D112" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E112" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F112" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:6">
+      <x:c r="A113" s="0" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="B113" s="0" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="C113" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D113" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E113" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F113" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:6">
+      <x:c r="A114" s="0" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="B114" s="0" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="C114" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D114" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E114" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F114" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:6">
+      <x:c r="A115" s="0" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="B115" s="0" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="C115" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D115" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E115" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F115" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:6">
+      <x:c r="A116" s="0" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="B116" s="0" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="C116" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D116" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E116" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F116" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:6">
+      <x:c r="A117" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="B117" s="0" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="C117" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D117" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E117" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F117" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="118" spans="1:6">
+      <x:c r="A118" s="0" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="B118" s="0" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="C118" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D118" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E118" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F118" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:6">
+      <x:c r="A119" s="0" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="B119" s="0" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="C119" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D119" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E119" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F119" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:6">
+      <x:c r="A120" s="0" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="B120" s="0" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="C120" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D120" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E120" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F120" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="121" spans="1:6">
+      <x:c r="A121" s="0" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="B121" s="0" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="C121" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D121" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E121" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F121" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="122" spans="1:6">
+      <x:c r="A122" s="0" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="B122" s="0" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="C122" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D122" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E122" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F122" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="123" spans="1:6">
+      <x:c r="A123" s="0" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="B123" s="0" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="C123" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D123" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E123" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F123" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="124" spans="1:6">
+      <x:c r="A124" s="0" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="B124" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="C124" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D124" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E124" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F124" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="125" spans="1:6">
+      <x:c r="A125" s="0" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="B125" s="0" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="C125" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D125" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E125" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F125" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="126" spans="1:6">
+      <x:c r="A126" s="0" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="B126" s="0" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="C126" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D126" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E126" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F126" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="127" spans="1:6">
+      <x:c r="A127" s="0" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="B127" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="C127" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D127" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E127" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F127" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="128" spans="1:6">
+      <x:c r="A128" s="0" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="B128" s="0" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="C128" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D128" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E128" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F128" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="129" spans="1:6">
+      <x:c r="A129" s="0" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="B129" s="0" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="C129" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D129" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E129" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F129" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="130" spans="1:6">
+      <x:c r="A130" s="0" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="B130" s="0" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="C130" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D130" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E130" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F130" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="131" spans="1:6">
+      <x:c r="A131" s="0" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="B131" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="C131" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D131" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E131" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F131" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="132" spans="1:6">
+      <x:c r="A132" s="0" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="B132" s="0" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="C132" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D132" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E132" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F132" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="133" spans="1:6">
+      <x:c r="A133" s="0" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="B133" s="0" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="C133" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D133" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E133" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F133" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="134" spans="1:6">
+      <x:c r="A134" s="0" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="B134" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="C134" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D134" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E134" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F134" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="135" spans="1:6">
+      <x:c r="A135" s="0" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="B135" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="C135" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D135" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E135" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F135" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="136" spans="1:6">
+      <x:c r="A136" s="0" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="B136" s="0" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="C136" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D136" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E136" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F136" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="137" spans="1:6">
+      <x:c r="A137" s="0" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="B137" s="0" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="C137" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D137" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E137" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F137" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="138" spans="1:6">
+      <x:c r="A138" s="0" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="B138" s="0" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="C138" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D138" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E138" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F138" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="139" spans="1:6">
+      <x:c r="A139" s="0" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="B139" s="0" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="C139" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D139" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E139" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F139" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="140" spans="1:6">
+      <x:c r="A140" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="B140" s="0" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="C140" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D140" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E140" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F140" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="141" spans="1:6">
+      <x:c r="A141" s="0" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="B141" s="0" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="C141" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D141" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E141" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F141" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="142" spans="1:6">
+      <x:c r="A142" s="0" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="B142" s="0" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="C142" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D142" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E142" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F142" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="143" spans="1:6">
+      <x:c r="A143" s="0" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="B143" s="0" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="C143" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D143" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E143" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F143" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="144" spans="1:6">
+      <x:c r="A144" s="0" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="B144" s="0" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="C144" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D144" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E144" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F144" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="145" spans="1:6">
+      <x:c r="A145" s="0" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="B145" s="0" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="C145" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D145" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E145" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F145" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="146" spans="1:6">
+      <x:c r="A146" s="0" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="B146" s="0" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="C146" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D146" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E146" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F146" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="147" spans="1:6">
+      <x:c r="A147" s="0" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="B147" s="0" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="C147" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D147" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E147" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F147" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="148" spans="1:6">
+      <x:c r="A148" s="0" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="B148" s="0" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="C148" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D148" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E148" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F148" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="149" spans="1:6">
+      <x:c r="A149" s="0" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="B149" s="0" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="C149" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D149" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E149" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F149" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="150" spans="1:6">
+      <x:c r="A150" s="0" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="B150" s="0" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="C150" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D150" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E150" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F150" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="151" spans="1:6">
+      <x:c r="A151" s="0" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="B151" s="0" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="C151" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D151" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E151" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F151" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="152" spans="1:6">
+      <x:c r="A152" s="0" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="B152" s="0" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="C152" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D152" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E152" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F152" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="153" spans="1:6">
+      <x:c r="A153" s="0" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="B153" s="0" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="C153" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D153" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E153" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F153" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="154" spans="1:6">
+      <x:c r="A154" s="0" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="B154" s="0" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="C154" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D154" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E154" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F154" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="155" spans="1:6">
+      <x:c r="A155" s="0" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="B155" s="0" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="C155" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D155" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E155" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F155" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="156" spans="1:6">
+      <x:c r="A156" s="0" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="B156" s="0" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="C156" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D156" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E156" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F156" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="157" spans="1:6">
+      <x:c r="A157" s="0" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="B157" s="0" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="C157" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D157" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E157" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F157" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="158" spans="1:6">
+      <x:c r="A158" s="0" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="B158" s="0" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="C158" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D158" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E158" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F158" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="159" spans="1:6">
+      <x:c r="A159" s="0" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="B159" s="0" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="C159" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D159" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E159" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F159" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="160" spans="1:6">
+      <x:c r="A160" s="0" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="B160" s="0" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="C160" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D160" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E160" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F160" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="161" spans="1:6">
+      <x:c r="A161" s="0" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="B161" s="0" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="C161" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D161" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E161" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F161" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="162" spans="1:6">
+      <x:c r="A162" s="0" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="B162" s="0" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="C162" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D162" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E162" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F162" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="163" spans="1:6">
+      <x:c r="A163" s="0" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="B163" s="0" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="C163" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D163" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E163" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F163" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="164" spans="1:6">
+      <x:c r="A164" s="0" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="B164" s="0" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="C164" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D164" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E164" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F164" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="165" spans="1:6">
+      <x:c r="A165" s="0" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="B165" s="0" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="C165" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D165" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E165" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F165" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="166" spans="1:6">
+      <x:c r="A166" s="0" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="B166" s="0" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="C166" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D166" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E166" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F166" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="167" spans="1:6">
+      <x:c r="A167" s="0" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="B167" s="0" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="C167" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D167" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E167" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F167" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="168" spans="1:6">
+      <x:c r="A168" s="0" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="B168" s="0" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="C168" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D168" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E168" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F168" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="169" spans="1:6">
+      <x:c r="A169" s="0" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="B169" s="0" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="C169" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D169" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E169" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F169" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="170" spans="1:6">
+      <x:c r="A170" s="0" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="B170" s="0" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="C170" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D170" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E170" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F170" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="171" spans="1:6">
+      <x:c r="A171" s="0" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="B171" s="0" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="C171" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D171" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E171" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F171" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="172" spans="1:6">
+      <x:c r="A172" s="0" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="B172" s="0" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="C172" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D172" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E172" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F172" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="173" spans="1:6">
+      <x:c r="A173" s="0" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="B173" s="0" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="C173" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D173" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E173" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F173" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="174" spans="1:6">
+      <x:c r="A174" s="0" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="B174" s="0" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="C174" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D174" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E174" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F174" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="175" spans="1:6">
+      <x:c r="A175" s="0" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="B175" s="0" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="C175" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D175" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E175" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F175" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="176" spans="1:6">
+      <x:c r="A176" s="0" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="B176" s="0" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="C176" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D176" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E176" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F176" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="177" spans="1:6">
+      <x:c r="A177" s="0" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="B177" s="0" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="C177" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D177" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E177" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F177" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="178" spans="1:6">
+      <x:c r="A178" s="0" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="B178" s="0" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="C178" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D178" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E178" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F178" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="179" spans="1:6">
+      <x:c r="A179" s="0" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="B179" s="0" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="C179" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D179" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E179" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F179" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="180" spans="1:6">
+      <x:c r="A180" s="0" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="B180" s="0" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="C180" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D180" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E180" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F180" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="181" spans="1:6">
+      <x:c r="A181" s="0" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="B181" s="0" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="C181" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D181" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E181" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F181" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="182" spans="1:6">
+      <x:c r="A182" s="0" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="B182" s="0" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="C182" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D182" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E182" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F182" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="183" spans="1:6">
+      <x:c r="A183" s="0" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="B183" s="0" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="C183" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D183" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E183" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F183" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="184" spans="1:6">
+      <x:c r="A184" s="0" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="B184" s="0" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="C184" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D184" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E184" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F184" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="185" spans="1:6">
+      <x:c r="A185" s="0" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="B185" s="0" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="C185" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D185" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E185" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F185" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="186" spans="1:6">
+      <x:c r="A186" s="0" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="B186" s="0" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="C186" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D186" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E186" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F186" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="187" spans="1:6">
+      <x:c r="A187" s="0" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="B187" s="0" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="C187" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D187" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E187" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F187" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="188" spans="1:6">
+      <x:c r="A188" s="0" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="B188" s="0" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="C188" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D188" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E188" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F188" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="189" spans="1:6">
+      <x:c r="A189" s="0" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="B189" s="0" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="C189" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D189" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E189" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F189" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="190" spans="1:6">
+      <x:c r="A190" s="0" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="B190" s="0" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="C190" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D190" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E190" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F190" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="191" spans="1:6">
+      <x:c r="A191" s="0" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="B191" s="0" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="C191" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D191" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E191" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F191" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="192" spans="1:6">
+      <x:c r="A192" s="0" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="B192" s="0" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="C192" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D192" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E192" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F192" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="193" spans="1:6">
+      <x:c r="A193" s="0" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="B193" s="0" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="C193" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D193" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E193" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F193" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="194" spans="1:6">
+      <x:c r="A194" s="0" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="B194" s="0" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="C194" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D194" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E194" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F194" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="195" spans="1:6">
+      <x:c r="A195" s="0" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="B195" s="0" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="C195" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D195" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E195" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F195" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="196" spans="1:6">
+      <x:c r="A196" s="0" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="B196" s="0" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="C196" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D196" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E196" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F196" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="197" spans="1:6">
+      <x:c r="A197" s="0" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="B197" s="0" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="C197" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D197" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E197" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F197" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="198" spans="1:6">
+      <x:c r="A198" s="0" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="B198" s="0" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="C198" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D198" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E198" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F198" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="199" spans="1:6">
+      <x:c r="A199" s="0" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="B199" s="0" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="C199" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D199" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E199" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F199" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="200" spans="1:6">
+      <x:c r="A200" s="0" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="B200" s="0" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="C200" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D200" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E200" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F200" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="201" spans="1:6">
+      <x:c r="A201" s="0" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="B201" s="0" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="C201" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D201" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E201" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F201" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="202" spans="1:6">
+      <x:c r="A202" s="0" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="B202" s="0" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="C202" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D202" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E202" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F202" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="203" spans="1:6">
+      <x:c r="A203" s="0" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="B203" s="0" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="C203" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D203" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E203" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F203" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="204" spans="1:6">
+      <x:c r="A204" s="0" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="B204" s="0" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="C204" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D204" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E204" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F204" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="205" spans="1:6">
+      <x:c r="A205" s="0" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="B205" s="0" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="C205" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D205" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E205" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F205" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="206" spans="1:6">
+      <x:c r="A206" s="0" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="B206" s="0" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="C206" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D206" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E206" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F206" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="207" spans="1:6">
+      <x:c r="A207" s="0" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="B207" s="0" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="C207" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D207" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E207" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F207" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="208" spans="1:6">
+      <x:c r="A208" s="0" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="B208" s="0" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="C208" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D208" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E208" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F208" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="209" spans="1:6">
+      <x:c r="A209" s="0" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="B209" s="0" t="s">
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="C209" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D209" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E209" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F209" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="210" spans="1:6">
+      <x:c r="A210" s="0" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="B210" s="0" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="C210" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D210" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E210" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F210" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="211" spans="1:6">
+      <x:c r="A211" s="0" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="B211" s="0" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="C211" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D211" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E211" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F211" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="212" spans="1:6">
+      <x:c r="A212" s="0" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="B212" s="0" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="C212" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D212" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E212" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F212" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="213" spans="1:6">
+      <x:c r="A213" s="0" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="B213" s="0" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="C213" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D213" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E213" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F213" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="214" spans="1:6">
+      <x:c r="A214" s="0" t="s">
+        <x:v>558</x:v>
+      </x:c>
+      <x:c r="B214" s="0" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="C214" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D214" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E214" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F214" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="215" spans="1:6">
+      <x:c r="A215" s="0" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="B215" s="0" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="C215" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D215" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E215" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F215" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="216" spans="1:6">
+      <x:c r="A216" s="0" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="B216" s="0" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="C216" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D216" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E216" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F216" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="217" spans="1:6">
+      <x:c r="A217" s="0" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="B217" s="0" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="C217" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D217" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E217" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F217" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="218" spans="1:6">
+      <x:c r="A218" s="0" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="B218" s="0" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="C218" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D218" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E218" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F218" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="219" spans="1:6">
+      <x:c r="A219" s="0" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="B219" s="0" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="C219" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D219" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E219" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F219" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="220" spans="1:6">
+      <x:c r="A220" s="0" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="B220" s="0" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="C220" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D220" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E220" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F220" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="221" spans="1:6">
+      <x:c r="A221" s="0" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="B221" s="0" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="C221" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D221" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E221" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F221" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="222" spans="1:6">
+      <x:c r="A222" s="0" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="B222" s="0" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="C222" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D222" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E222" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F222" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="223" spans="1:6">
+      <x:c r="A223" s="0" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="B223" s="0" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="C223" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D223" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E223" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F223" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="224" spans="1:6">
+      <x:c r="A224" s="0" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="B224" s="0" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="C224" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D224" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E224" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F224" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="225" spans="1:6">
+      <x:c r="A225" s="0" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="B225" s="0" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="C225" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D225" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E225" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F225" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="226" spans="1:6">
+      <x:c r="A226" s="0" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="B226" s="0" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="C226" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D226" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E226" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F226" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="227" spans="1:6">
+      <x:c r="A227" s="0" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="B227" s="0" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="C227" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D227" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E227" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F227" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="228" spans="1:6">
+      <x:c r="A228" s="0" t="s">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="B228" s="0" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="C228" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D228" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E228" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F228" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="229" spans="1:6">
+      <x:c r="A229" s="0" t="s">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="B229" s="0" t="s">
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="C229" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D229" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E229" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F229" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="230" spans="1:6">
+      <x:c r="A230" s="0" t="s">
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="B230" s="0" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="C230" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D230" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E230" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F230" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="231" spans="1:6">
+      <x:c r="A231" s="0" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="B231" s="0" t="s">
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="C231" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D231" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E231" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F231" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="232" spans="1:6">
+      <x:c r="A232" s="0" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="B232" s="0" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="C232" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D232" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E232" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F232" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="233" spans="1:6">
+      <x:c r="A233" s="0" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="B233" s="0" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="C233" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D233" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E233" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F233" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="234" spans="1:6">
+      <x:c r="A234" s="0" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="B234" s="0" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="C234" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D234" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E234" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F234" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="235" spans="1:6">
+      <x:c r="A235" s="0" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="B235" s="0" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="C235" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D235" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E235" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F235" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="236" spans="1:6">
+      <x:c r="A236" s="0" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="B236" s="0" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="C236" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D236" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E236" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F236" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="237" spans="1:6">
+      <x:c r="A237" s="0" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="B237" s="0" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="C237" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D237" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E237" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F237" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="238" spans="1:6">
+      <x:c r="A238" s="0" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="B238" s="0" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="C238" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D238" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E238" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F238" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="239" spans="1:6">
+      <x:c r="A239" s="0" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="B239" s="0" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="C239" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D239" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E239" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F239" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="240" spans="1:6">
+      <x:c r="A240" s="0" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="B240" s="0" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="C240" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D240" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E240" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F240" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="241" spans="1:6">
+      <x:c r="A241" s="0" t="s">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="B241" s="0" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="C241" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D241" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E241" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F241" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="242" spans="1:6">
+      <x:c r="A242" s="0" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="B242" s="0" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="C242" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D242" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E242" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F242" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="243" spans="1:6">
+      <x:c r="A243" s="0" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="B243" s="0" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="C243" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D243" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E243" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F243" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="244" spans="1:6">
+      <x:c r="A244" s="0" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="B244" s="0" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="C244" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D244" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E244" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F244" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="245" spans="1:6">
+      <x:c r="A245" s="0" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="B245" s="0" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="C245" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D245" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E245" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F245" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="246" spans="1:6">
+      <x:c r="A246" s="0" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="B246" s="0" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="C246" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D246" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E246" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F246" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="247" spans="1:6">
+      <x:c r="A247" s="0" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="B247" s="0" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="C247" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D247" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E247" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F247" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="248" spans="1:6">
+      <x:c r="A248" s="0" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="B248" s="0" t="s">
+        <x:v>619</x:v>
+      </x:c>
+      <x:c r="C248" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D248" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E248" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F248" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="249" spans="1:6">
+      <x:c r="A249" s="0" t="s">
+        <x:v>620</x:v>
+      </x:c>
+      <x:c r="B249" s="0" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="C249" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D249" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E249" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F249" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="250" spans="1:6">
+      <x:c r="A250" s="0" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="B250" s="0" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="C250" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D250" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E250" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F250" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="251" spans="1:6">
+      <x:c r="A251" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="B251" s="0" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="C251" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D251" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E251" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F251" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="252" spans="1:6">
+      <x:c r="A252" s="0" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="B252" s="0" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="C252" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D252" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E252" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F252" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="253" spans="1:6">
+      <x:c r="A253" s="0" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="B253" s="0" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="C253" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D253" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E253" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F253" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="254" spans="1:6">
+      <x:c r="A254" s="0" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="B254" s="0" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="C254" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D254" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E254" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F254" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="255" spans="1:6">
+      <x:c r="A255" s="0" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="B255" s="0" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="C255" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D255" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E255" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F255" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="256" spans="1:6">
+      <x:c r="A256" s="0" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="B256" s="0" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="C256" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D256" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E256" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F256" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="257" spans="1:6">
+      <x:c r="A257" s="0" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="B257" s="0" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="C257" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D257" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E257" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F257" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="258" spans="1:6">
+      <x:c r="A258" s="0" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="B258" s="0" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="C258" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D258" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E258" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F258" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="259" spans="1:6">
+      <x:c r="A259" s="0" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="B259" s="0" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="C259" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D259" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E259" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F259" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="260" spans="1:6">
+      <x:c r="A260" s="0" t="s">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="B260" s="0" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="C260" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D260" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E260" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F260" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="261" spans="1:6">
+      <x:c r="A261" s="0" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="B261" s="0" t="s">
+        <x:v>643</x:v>
+      </x:c>
+      <x:c r="C261" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D261" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E261" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F261" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="262" spans="1:6">
+      <x:c r="A262" s="0" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="B262" s="0" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="C262" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D262" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E262" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F262" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="263" spans="1:6">
+      <x:c r="A263" s="0" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="B263" s="0" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="C263" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D263" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E263" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F263" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="264" spans="1:6">
+      <x:c r="A264" s="0" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="B264" s="0" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="C264" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D264" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E264" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F264" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="265" spans="1:6">
+      <x:c r="A265" s="0" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="B265" s="0" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="C265" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D265" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E265" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F265" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="266" spans="1:6">
+      <x:c r="A266" s="0" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="B266" s="0" t="s">
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="C266" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D266" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E266" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F266" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="267" spans="1:6">
+      <x:c r="A267" s="0" t="s">
+        <x:v>654</x:v>
+      </x:c>
+      <x:c r="B267" s="0" t="s">
+        <x:v>655</x:v>
+      </x:c>
+      <x:c r="C267" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D267" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E267" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F267" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="268" spans="1:6">
+      <x:c r="A268" s="0" t="s">
+        <x:v>656</x:v>
+      </x:c>
+      <x:c r="B268" s="0" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="C268" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D268" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E268" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F268" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="269" spans="1:6">
+      <x:c r="A269" s="0" t="s">
+        <x:v>658</x:v>
+      </x:c>
+      <x:c r="B269" s="0" t="s">
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="C269" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D269" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E269" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F269" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="270" spans="1:6">
+      <x:c r="A270" s="0" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="B270" s="0" t="s">
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="C270" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D270" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E270" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F270" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="271" spans="1:6">
+      <x:c r="A271" s="0" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="B271" s="0" t="s">
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="C271" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D271" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E271" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F271" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="272" spans="1:6">
+      <x:c r="A272" s="0" t="s">
+        <x:v>664</x:v>
+      </x:c>
+      <x:c r="B272" s="0" t="s">
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="C272" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D272" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E272" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F272" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="273" spans="1:6">
+      <x:c r="A273" s="0" t="s">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="B273" s="0" t="s">
+        <x:v>667</x:v>
+      </x:c>
+      <x:c r="C273" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D273" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E273" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F273" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="274" spans="1:6">
+      <x:c r="A274" s="0" t="s">
+        <x:v>668</x:v>
+      </x:c>
+      <x:c r="B274" s="0" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="C274" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D274" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E274" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F274" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="275" spans="1:6">
+      <x:c r="A275" s="0" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="B275" s="0" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="C275" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D275" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E275" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F275" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="276" spans="1:6">
+      <x:c r="A276" s="0" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="B276" s="0" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="C276" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D276" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E276" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F276" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="277" spans="1:6">
+      <x:c r="A277" s="0" t="s">
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="B277" s="0" t="s">
+        <x:v>674</x:v>
+      </x:c>
+      <x:c r="C277" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D277" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E277" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F277" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="278" spans="1:6">
+      <x:c r="A278" s="0" t="s">
+        <x:v>675</x:v>
+      </x:c>
+      <x:c r="B278" s="0" t="s">
+        <x:v>676</x:v>
+      </x:c>
+      <x:c r="C278" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D278" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E278" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F278" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="279" spans="1:6">
+      <x:c r="A279" s="0" t="s">
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="B279" s="0" t="s">
+        <x:v>678</x:v>
+      </x:c>
+      <x:c r="C279" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D279" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E279" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F279" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="280" spans="1:6">
+      <x:c r="A280" s="0" t="s">
+        <x:v>679</x:v>
+      </x:c>
+      <x:c r="B280" s="0" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="C280" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D280" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E280" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F280" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="281" spans="1:6">
+      <x:c r="A281" s="0" t="s">
+        <x:v>680</x:v>
+      </x:c>
+      <x:c r="B281" s="0" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="C281" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D281" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E281" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F281" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="282" spans="1:6">
+      <x:c r="A282" s="0" t="s">
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="B282" s="0" t="s">
+        <x:v>683</x:v>
+      </x:c>
+      <x:c r="C282" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D282" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E282" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F282" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="283" spans="1:6">
+      <x:c r="A283" s="0" t="s">
+        <x:v>684</x:v>
+      </x:c>
+      <x:c r="B283" s="0" t="s">
+        <x:v>685</x:v>
+      </x:c>
+      <x:c r="C283" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D283" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E283" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F283" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="284" spans="1:6">
+      <x:c r="A284" s="0" t="s">
+        <x:v>686</x:v>
+      </x:c>
+      <x:c r="B284" s="0" t="s">
+        <x:v>687</x:v>
+      </x:c>
+      <x:c r="C284" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D284" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E284" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F284" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="285" spans="1:6">
+      <x:c r="A285" s="0" t="s">
+        <x:v>688</x:v>
+      </x:c>
+      <x:c r="B285" s="0" t="s">
+        <x:v>689</x:v>
+      </x:c>
+      <x:c r="C285" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D285" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E285" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F285" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="286" spans="1:6">
+      <x:c r="A286" s="0" t="s">
+        <x:v>690</x:v>
+      </x:c>
+      <x:c r="B286" s="0" t="s">
+        <x:v>691</x:v>
+      </x:c>
+      <x:c r="C286" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D286" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E286" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F286" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="287" spans="1:6">
+      <x:c r="A287" s="0" t="s">
+        <x:v>692</x:v>
+      </x:c>
+      <x:c r="B287" s="0" t="s">
+        <x:v>693</x:v>
+      </x:c>
+      <x:c r="C287" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D287" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E287" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F287" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="288" spans="1:6">
+      <x:c r="A288" s="0" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="B288" s="0" t="s">
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="C288" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D288" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E288" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F288" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="289" spans="1:6">
+      <x:c r="A289" s="0" t="s">
+        <x:v>696</x:v>
+      </x:c>
+      <x:c r="B289" s="0" t="s">
+        <x:v>697</x:v>
+      </x:c>
+      <x:c r="C289" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D289" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E289" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F289" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="290" spans="1:6">
+      <x:c r="A290" s="0" t="s">
+        <x:v>698</x:v>
+      </x:c>
+      <x:c r="B290" s="0" t="s">
+        <x:v>699</x:v>
+      </x:c>
+      <x:c r="C290" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D290" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E290" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F290" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="291" spans="1:6">
+      <x:c r="A291" s="0" t="s">
+        <x:v>700</x:v>
+      </x:c>
+      <x:c r="B291" s="0" t="s">
+        <x:v>701</x:v>
+      </x:c>
+      <x:c r="C291" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D291" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E291" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F291" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="292" spans="1:6">
+      <x:c r="A292" s="0" t="s">
+        <x:v>702</x:v>
+      </x:c>
+      <x:c r="B292" s="0" t="s">
+        <x:v>703</x:v>
+      </x:c>
+      <x:c r="C292" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D292" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E292" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F292" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="293" spans="1:6">
+      <x:c r="A293" s="0" t="s">
+        <x:v>704</x:v>
+      </x:c>
+      <x:c r="B293" s="0" t="s">
+        <x:v>705</x:v>
+      </x:c>
+      <x:c r="C293" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D293" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E293" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F293" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="294" spans="1:6">
+      <x:c r="A294" s="0" t="s">
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="B294" s="0" t="s">
+        <x:v>707</x:v>
+      </x:c>
+      <x:c r="C294" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D294" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E294" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F294" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="295" spans="1:6">
+      <x:c r="A295" s="0" t="s">
+        <x:v>708</x:v>
+      </x:c>
+      <x:c r="B295" s="0" t="s">
+        <x:v>709</x:v>
+      </x:c>
+      <x:c r="C295" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D295" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E295" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F295" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="296" spans="1:6">
+      <x:c r="A296" s="0" t="s">
+        <x:v>710</x:v>
+      </x:c>
+      <x:c r="B296" s="0" t="s">
+        <x:v>711</x:v>
+      </x:c>
+      <x:c r="C296" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D296" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E296" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F296" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="297" spans="1:6">
+      <x:c r="A297" s="0" t="s">
+        <x:v>712</x:v>
+      </x:c>
+      <x:c r="B297" s="0" t="s">
+        <x:v>713</x:v>
+      </x:c>
+      <x:c r="C297" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D297" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E297" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F297" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="298" spans="1:6">
+      <x:c r="A298" s="0" t="s">
+        <x:v>714</x:v>
+      </x:c>
+      <x:c r="B298" s="0" t="s">
+        <x:v>715</x:v>
+      </x:c>
+      <x:c r="C298" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D298" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E298" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F298" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="299" spans="1:6">
+      <x:c r="A299" s="0" t="s">
+        <x:v>716</x:v>
+      </x:c>
+      <x:c r="B299" s="0" t="s">
+        <x:v>717</x:v>
+      </x:c>
+      <x:c r="C299" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D299" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E299" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F299" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="300" spans="1:6">
+      <x:c r="A300" s="0" t="s">
+        <x:v>718</x:v>
+      </x:c>
+      <x:c r="B300" s="0" t="s">
+        <x:v>719</x:v>
+      </x:c>
+      <x:c r="C300" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D300" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E300" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F300" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="301" spans="1:6">
+      <x:c r="A301" s="0" t="s">
+        <x:v>720</x:v>
+      </x:c>
+      <x:c r="B301" s="0" t="s">
+        <x:v>721</x:v>
+      </x:c>
+      <x:c r="C301" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D301" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E301" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F301" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="302" spans="1:6">
+      <x:c r="A302" s="0" t="s">
+        <x:v>722</x:v>
+      </x:c>
+      <x:c r="B302" s="0" t="s">
+        <x:v>723</x:v>
+      </x:c>
+      <x:c r="C302" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D302" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E302" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F302" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="303" spans="1:6">
+      <x:c r="A303" s="0" t="s">
+        <x:v>724</x:v>
+      </x:c>
+      <x:c r="B303" s="0" t="s">
+        <x:v>725</x:v>
+      </x:c>
+      <x:c r="C303" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D303" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E303" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F303" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="304" spans="1:6">
+      <x:c r="A304" s="0" t="s">
+        <x:v>726</x:v>
+      </x:c>
+      <x:c r="B304" s="0" t="s">
+        <x:v>727</x:v>
+      </x:c>
+      <x:c r="C304" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D304" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E304" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F304" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="305" spans="1:6">
+      <x:c r="A305" s="0" t="s">
+        <x:v>728</x:v>
+      </x:c>
+      <x:c r="B305" s="0" t="s">
+        <x:v>729</x:v>
+      </x:c>
+      <x:c r="C305" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D305" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E305" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F305" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="306" spans="1:6">
+      <x:c r="A306" s="0" t="s">
+        <x:v>730</x:v>
+      </x:c>
+      <x:c r="B306" s="0" t="s">
+        <x:v>731</x:v>
+      </x:c>
+      <x:c r="C306" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D306" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E306" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F306" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="307" spans="1:6">
+      <x:c r="A307" s="0" t="s">
+        <x:v>732</x:v>
+      </x:c>
+      <x:c r="B307" s="0" t="s">
+        <x:v>733</x:v>
+      </x:c>
+      <x:c r="C307" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D307" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E307" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F307" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="308" spans="1:6">
+      <x:c r="A308" s="0" t="s">
+        <x:v>734</x:v>
+      </x:c>
+      <x:c r="B308" s="0" t="s">
+        <x:v>735</x:v>
+      </x:c>
+      <x:c r="C308" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D308" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E308" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F308" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="309" spans="1:6">
+      <x:c r="A309" s="0" t="s">
+        <x:v>736</x:v>
+      </x:c>
+      <x:c r="B309" s="0" t="s">
+        <x:v>737</x:v>
+      </x:c>
+      <x:c r="C309" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D309" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E309" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F309" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="310" spans="1:6">
+      <x:c r="A310" s="0" t="s">
+        <x:v>738</x:v>
+      </x:c>
+      <x:c r="B310" s="0" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="C310" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D310" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E310" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F310" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="311" spans="1:6">
+      <x:c r="A311" s="0" t="s">
+        <x:v>739</x:v>
+      </x:c>
+      <x:c r="B311" s="0" t="s">
+        <x:v>740</x:v>
+      </x:c>
+      <x:c r="C311" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D311" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E311" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F311" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="312" spans="1:6">
+      <x:c r="A312" s="0" t="s">
+        <x:v>741</x:v>
+      </x:c>
+      <x:c r="B312" s="0" t="s">
+        <x:v>742</x:v>
+      </x:c>
+      <x:c r="C312" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D312" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E312" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F312" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="313" spans="1:6">
+      <x:c r="A313" s="0" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="B313" s="0" t="s">
+        <x:v>744</x:v>
+      </x:c>
+      <x:c r="C313" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D313" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E313" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F313" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="314" spans="1:6">
+      <x:c r="A314" s="0" t="s">
+        <x:v>745</x:v>
+      </x:c>
+      <x:c r="B314" s="0" t="s">
+        <x:v>746</x:v>
+      </x:c>
+      <x:c r="C314" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D314" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E314" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F314" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="315" spans="1:6">
+      <x:c r="A315" s="0" t="s">
+        <x:v>747</x:v>
+      </x:c>
+      <x:c r="B315" s="0" t="s">
+        <x:v>748</x:v>
+      </x:c>
+      <x:c r="C315" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D315" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E315" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F315" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="316" spans="1:6">
+      <x:c r="A316" s="0" t="s">
+        <x:v>749</x:v>
+      </x:c>
+      <x:c r="B316" s="0" t="s">
+        <x:v>750</x:v>
+      </x:c>
+      <x:c r="C316" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D316" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E316" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F316" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="317" spans="1:6">
+      <x:c r="A317" s="0" t="s">
+        <x:v>751</x:v>
+      </x:c>
+      <x:c r="B317" s="0" t="s">
+        <x:v>752</x:v>
+      </x:c>
+      <x:c r="C317" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D317" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E317" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F317" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="318" spans="1:6">
+      <x:c r="A318" s="0" t="s">
+        <x:v>753</x:v>
+      </x:c>
+      <x:c r="B318" s="0" t="s">
+        <x:v>754</x:v>
+      </x:c>
+      <x:c r="C318" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D318" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E318" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F318" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="319" spans="1:6">
+      <x:c r="A319" s="0" t="s">
+        <x:v>755</x:v>
+      </x:c>
+      <x:c r="B319" s="0" t="s">
+        <x:v>756</x:v>
+      </x:c>
+      <x:c r="C319" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D319" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E319" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F319" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="320" spans="1:6">
+      <x:c r="A320" s="0" t="s">
+        <x:v>757</x:v>
+      </x:c>
+      <x:c r="B320" s="0" t="s">
+        <x:v>758</x:v>
+      </x:c>
+      <x:c r="C320" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D320" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E320" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F320" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="321" spans="1:6">
+      <x:c r="A321" s="0" t="s">
+        <x:v>759</x:v>
+      </x:c>
+      <x:c r="B321" s="0" t="s">
+        <x:v>760</x:v>
+      </x:c>
+      <x:c r="C321" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D321" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E321" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F321" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="322" spans="1:6">
+      <x:c r="A322" s="0" t="s">
+        <x:v>761</x:v>
+      </x:c>
+      <x:c r="B322" s="0" t="s">
+        <x:v>762</x:v>
+      </x:c>
+      <x:c r="C322" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D322" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E322" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F322" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="323" spans="1:6">
+      <x:c r="A323" s="0" t="s">
+        <x:v>763</x:v>
+      </x:c>
+      <x:c r="B323" s="0" t="s">
+        <x:v>764</x:v>
+      </x:c>
+      <x:c r="C323" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D323" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E323" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F323" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="324" spans="1:6">
+      <x:c r="A324" s="0" t="s">
+        <x:v>765</x:v>
+      </x:c>
+      <x:c r="B324" s="0" t="s">
+        <x:v>766</x:v>
+      </x:c>
+      <x:c r="C324" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D324" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E324" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F324" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="325" spans="1:6">
+      <x:c r="A325" s="0" t="s">
+        <x:v>767</x:v>
+      </x:c>
+      <x:c r="B325" s="0" t="s">
+        <x:v>768</x:v>
+      </x:c>
+      <x:c r="C325" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D325" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E325" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F325" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="326" spans="1:6">
+      <x:c r="A326" s="0" t="s">
+        <x:v>769</x:v>
+      </x:c>
+      <x:c r="B326" s="0" t="s">
+        <x:v>770</x:v>
+      </x:c>
+      <x:c r="C326" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D326" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E326" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F326" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="327" spans="1:6">
+      <x:c r="A327" s="0" t="s">
+        <x:v>771</x:v>
+      </x:c>
+      <x:c r="B327" s="0" t="s">
+        <x:v>772</x:v>
+      </x:c>
+      <x:c r="C327" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D327" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E327" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F327" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="328" spans="1:6">
+      <x:c r="A328" s="0" t="s">
+        <x:v>773</x:v>
+      </x:c>
+      <x:c r="B328" s="0" t="s">
+        <x:v>774</x:v>
+      </x:c>
+      <x:c r="C328" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D328" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E328" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F328" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="329" spans="1:6">
+      <x:c r="A329" s="0" t="s">
+        <x:v>775</x:v>
+      </x:c>
+      <x:c r="B329" s="0" t="s">
+        <x:v>776</x:v>
+      </x:c>
+      <x:c r="C329" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D329" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E329" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F329" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="330" spans="1:6">
+      <x:c r="A330" s="0" t="s">
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="B330" s="0" t="s">
+        <x:v>778</x:v>
+      </x:c>
+      <x:c r="C330" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D330" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E330" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F330" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="331" spans="1:6">
+      <x:c r="A331" s="0" t="s">
+        <x:v>779</x:v>
+      </x:c>
+      <x:c r="B331" s="0" t="s">
+        <x:v>780</x:v>
+      </x:c>
+      <x:c r="C331" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D331" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E331" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F331" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="332" spans="1:6">
+      <x:c r="A332" s="0" t="s">
+        <x:v>781</x:v>
+      </x:c>
+      <x:c r="B332" s="0" t="s">
+        <x:v>782</x:v>
+      </x:c>
+      <x:c r="C332" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D332" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E332" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F332" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="333" spans="1:6">
+      <x:c r="A333" s="0" t="s">
+        <x:v>783</x:v>
+      </x:c>
+      <x:c r="B333" s="0" t="s">
+        <x:v>784</x:v>
+      </x:c>
+      <x:c r="C333" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D333" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E333" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F333" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="334" spans="1:6">
+      <x:c r="A334" s="0" t="s">
+        <x:v>785</x:v>
+      </x:c>
+      <x:c r="B334" s="0" t="s">
+        <x:v>782</x:v>
+      </x:c>
+      <x:c r="C334" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D334" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E334" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F334" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="335" spans="1:6">
+      <x:c r="A335" s="0" t="s">
+        <x:v>786</x:v>
+      </x:c>
+      <x:c r="B335" s="0" t="s">
+        <x:v>787</x:v>
+      </x:c>
+      <x:c r="C335" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D335" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E335" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F335" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="336" spans="1:6">
+      <x:c r="A336" s="0" t="s">
+        <x:v>788</x:v>
+      </x:c>
+      <x:c r="B336" s="0" t="s">
+        <x:v>784</x:v>
+      </x:c>
+      <x:c r="C336" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D336" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E336" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F336" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="337" spans="1:6">
+      <x:c r="A337" s="0" t="s">
+        <x:v>789</x:v>
+      </x:c>
+      <x:c r="B337" s="0" t="s">
+        <x:v>790</x:v>
+      </x:c>
+      <x:c r="C337" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D337" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E337" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F337" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="338" spans="1:6">
+      <x:c r="A338" s="0" t="s">
+        <x:v>791</x:v>
+      </x:c>
+      <x:c r="B338" s="0" t="s">
+        <x:v>790</x:v>
+      </x:c>
+      <x:c r="C338" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D338" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E338" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F338" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="339" spans="1:6">
+      <x:c r="A339" s="0" t="s">
+        <x:v>792</x:v>
+      </x:c>
+      <x:c r="B339" s="0" t="s">
+        <x:v>793</x:v>
+      </x:c>
+      <x:c r="C339" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D339" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E339" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F339" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="340" spans="1:6">
+      <x:c r="A340" s="0" t="s">
+        <x:v>794</x:v>
+      </x:c>
+      <x:c r="B340" s="0" t="s">
+        <x:v>795</x:v>
+      </x:c>
+      <x:c r="C340" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D340" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E340" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F340" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="341" spans="1:6">
+      <x:c r="A341" s="0" t="s">
+        <x:v>796</x:v>
+      </x:c>
+      <x:c r="B341" s="0" t="s">
+        <x:v>782</x:v>
+      </x:c>
+      <x:c r="C341" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D341" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E341" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F341" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="342" spans="1:6">
+      <x:c r="A342" s="0" t="s">
+        <x:v>797</x:v>
+      </x:c>
+      <x:c r="B342" s="0" t="s">
+        <x:v>798</x:v>
+      </x:c>
+      <x:c r="C342" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D342" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E342" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F342" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="343" spans="1:6">
+      <x:c r="A343" s="0" t="s">
+        <x:v>799</x:v>
+      </x:c>
+      <x:c r="B343" s="0" t="s">
+        <x:v>800</x:v>
+      </x:c>
+      <x:c r="C343" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D343" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E343" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F343" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="344" spans="1:6">
+      <x:c r="A344" s="0" t="s">
+        <x:v>801</x:v>
+      </x:c>
+      <x:c r="B344" s="0" t="s">
+        <x:v>802</x:v>
+      </x:c>
+      <x:c r="C344" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D344" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E344" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F344" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="345" spans="1:6">
+      <x:c r="A345" s="0" t="s">
+        <x:v>803</x:v>
+      </x:c>
+      <x:c r="B345" s="0" t="s">
+        <x:v>804</x:v>
+      </x:c>
+      <x:c r="C345" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D345" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E345" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F345" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="346" spans="1:6">
+      <x:c r="A346" s="0" t="s">
+        <x:v>805</x:v>
+      </x:c>
+      <x:c r="B346" s="0" t="s">
+        <x:v>806</x:v>
+      </x:c>
+      <x:c r="C346" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D346" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E346" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F346" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="347" spans="1:6">
+      <x:c r="A347" s="0" t="s">
+        <x:v>807</x:v>
+      </x:c>
+      <x:c r="B347" s="0" t="s">
+        <x:v>808</x:v>
+      </x:c>
+      <x:c r="C347" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D347" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E347" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F347" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="348" spans="1:6">
+      <x:c r="A348" s="0" t="s">
+        <x:v>809</x:v>
+      </x:c>
+      <x:c r="B348" s="0" t="s">
+        <x:v>810</x:v>
+      </x:c>
+      <x:c r="C348" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D348" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E348" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F348" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="349" spans="1:6">
+      <x:c r="A349" s="0" t="s">
+        <x:v>811</x:v>
+      </x:c>
+      <x:c r="B349" s="0" t="s">
+        <x:v>812</x:v>
+      </x:c>
+      <x:c r="C349" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D349" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E349" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F349" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="350" spans="1:6">
+      <x:c r="A350" s="0" t="s">
+        <x:v>813</x:v>
+      </x:c>
+      <x:c r="B350" s="0" t="s">
+        <x:v>814</x:v>
+      </x:c>
+      <x:c r="C350" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D350" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E350" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F350" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="351" spans="1:6">
+      <x:c r="A351" s="0" t="s">
+        <x:v>815</x:v>
+      </x:c>
+      <x:c r="B351" s="0" t="s">
+        <x:v>816</x:v>
+      </x:c>
+      <x:c r="C351" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D351" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E351" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F351" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="352" spans="1:6">
+      <x:c r="A352" s="0" t="s">
+        <x:v>817</x:v>
+      </x:c>
+      <x:c r="B352" s="0" t="s">
+        <x:v>818</x:v>
+      </x:c>
+      <x:c r="C352" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D352" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E352" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F352" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="353" spans="1:6">
+      <x:c r="A353" s="0" t="s">
+        <x:v>819</x:v>
+      </x:c>
+      <x:c r="B353" s="0" t="s">
+        <x:v>820</x:v>
+      </x:c>
+      <x:c r="C353" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D353" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E353" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F353" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="354" spans="1:6">
+      <x:c r="A354" s="0" t="s">
+        <x:v>821</x:v>
+      </x:c>
+      <x:c r="B354" s="0" t="s">
+        <x:v>822</x:v>
+      </x:c>
+      <x:c r="C354" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D354" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E354" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F354" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="355" spans="1:6">
+      <x:c r="A355" s="0" t="s">
+        <x:v>823</x:v>
+      </x:c>
+      <x:c r="B355" s="0" t="s">
+        <x:v>824</x:v>
+      </x:c>
+      <x:c r="C355" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D355" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E355" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F355" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F4"/>
+  <x:dimension ref="A1:F7"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:6">
+      <x:c r="A5" s="0" t="s">
+        <x:v>831</x:v>
+      </x:c>
+      <x:c r="B5" s="0" t="s">
+        <x:v>832</x:v>
+      </x:c>
+      <x:c r="C5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:6">
+      <x:c r="A6" s="0" t="s">
+        <x:v>833</x:v>
+      </x:c>
+      <x:c r="B6" s="0" t="s">
+        <x:v>834</x:v>
+      </x:c>
+      <x:c r="C6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:6">
+      <x:c r="A7" s="0" t="s">
+        <x:v>835</x:v>
+      </x:c>
+      <x:c r="B7" s="0" t="s">
+        <x:v>836</x:v>
+      </x:c>
+      <x:c r="C7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F4"/>
+  <x:dimension ref="A1:F415"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:6">
+      <x:c r="A5" s="0" t="s">
+        <x:v>843</x:v>
+      </x:c>
+      <x:c r="B5" s="0" t="s">
+        <x:v>844</x:v>
+      </x:c>
+      <x:c r="C5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:6">
+      <x:c r="A6" s="0" t="s">
+        <x:v>845</x:v>
+      </x:c>
+      <x:c r="B6" s="0" t="s">
+        <x:v>846</x:v>
+      </x:c>
+      <x:c r="C6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:6">
+      <x:c r="A7" s="0" t="s">
+        <x:v>847</x:v>
+      </x:c>
+      <x:c r="B7" s="0" t="s">
+        <x:v>848</x:v>
+      </x:c>
+      <x:c r="C7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:6">
+      <x:c r="A8" s="0" t="s">
+        <x:v>849</x:v>
+      </x:c>
+      <x:c r="B8" s="0" t="s">
+        <x:v>850</x:v>
+      </x:c>
+      <x:c r="C8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:6">
+      <x:c r="A9" s="0" t="s">
+        <x:v>851</x:v>
+      </x:c>
+      <x:c r="B9" s="0" t="s">
+        <x:v>852</x:v>
+      </x:c>
+      <x:c r="C9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:6">
+      <x:c r="A10" s="0" t="s">
+        <x:v>853</x:v>
+      </x:c>
+      <x:c r="B10" s="0" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="C10" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D10" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E10" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F10" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:6">
+      <x:c r="A11" s="0" t="s">
+        <x:v>855</x:v>
+      </x:c>
+      <x:c r="B11" s="0" t="s">
+        <x:v>856</x:v>
+      </x:c>
+      <x:c r="C11" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E11" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F11" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:6">
+      <x:c r="A12" s="0" t="s">
+        <x:v>857</x:v>
+      </x:c>
+      <x:c r="B12" s="0" t="s">
+        <x:v>856</x:v>
+      </x:c>
+      <x:c r="C12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:6">
+      <x:c r="A13" s="0" t="s">
+        <x:v>858</x:v>
+      </x:c>
+      <x:c r="B13" s="0" t="s">
+        <x:v>859</x:v>
+      </x:c>
+      <x:c r="C13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:6">
+      <x:c r="A14" s="0" t="s">
+        <x:v>860</x:v>
+      </x:c>
+      <x:c r="B14" s="0" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="C14" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E14" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F14" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:6">
+      <x:c r="A15" s="0" t="s">
+        <x:v>861</x:v>
+      </x:c>
+      <x:c r="B15" s="0" t="s">
+        <x:v>856</x:v>
+      </x:c>
+      <x:c r="C15" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F15" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:6">
+      <x:c r="A16" s="0" t="s">
+        <x:v>862</x:v>
+      </x:c>
+      <x:c r="B16" s="0" t="s">
+        <x:v>856</x:v>
+      </x:c>
+      <x:c r="C16" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F16" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:6">
+      <x:c r="A17" s="0" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="B17" s="0" t="s">
+        <x:v>864</x:v>
+      </x:c>
+      <x:c r="C17" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F17" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:6">
+      <x:c r="A18" s="0" t="s">
+        <x:v>865</x:v>
+      </x:c>
+      <x:c r="B18" s="0" t="s">
+        <x:v>866</x:v>
+      </x:c>
+      <x:c r="C18" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F18" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:6">
+      <x:c r="A19" s="0" t="s">
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="B19" s="0" t="s">
+        <x:v>868</x:v>
+      </x:c>
+      <x:c r="C19" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F19" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:6">
+      <x:c r="A20" s="0" t="s">
+        <x:v>869</x:v>
+      </x:c>
+      <x:c r="B20" s="0" t="s">
+        <x:v>870</x:v>
+      </x:c>
+      <x:c r="C20" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E20" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F20" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:6">
+      <x:c r="A21" s="0" t="s">
+        <x:v>871</x:v>
+      </x:c>
+      <x:c r="B21" s="0" t="s">
+        <x:v>856</x:v>
+      </x:c>
+      <x:c r="C21" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E21" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F21" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:6">
+      <x:c r="A22" s="0" t="s">
+        <x:v>872</x:v>
+      </x:c>
+      <x:c r="B22" s="0" t="s">
+        <x:v>873</x:v>
+      </x:c>
+      <x:c r="C22" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E22" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F22" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:6">
+      <x:c r="A23" s="0" t="s">
+        <x:v>874</x:v>
+      </x:c>
+      <x:c r="B23" s="0" t="s">
+        <x:v>875</x:v>
+      </x:c>
+      <x:c r="C23" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D23" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E23" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F23" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:6">
+      <x:c r="A24" s="0" t="s">
+        <x:v>876</x:v>
+      </x:c>
+      <x:c r="B24" s="0" t="s">
+        <x:v>875</x:v>
+      </x:c>
+      <x:c r="C24" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D24" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E24" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F24" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:6">
+      <x:c r="A25" s="0" t="s">
+        <x:v>877</x:v>
+      </x:c>
+      <x:c r="B25" s="0" t="s">
+        <x:v>875</x:v>
+      </x:c>
+      <x:c r="C25" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D25" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E25" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F25" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:6">
+      <x:c r="A26" s="0" t="s">
+        <x:v>878</x:v>
+      </x:c>
+      <x:c r="B26" s="0" t="s">
+        <x:v>875</x:v>
+      </x:c>
+      <x:c r="C26" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D26" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E26" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F26" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:6">
+      <x:c r="A27" s="0" t="s">
+        <x:v>879</x:v>
+      </x:c>
+      <x:c r="B27" s="0" t="s">
+        <x:v>880</x:v>
+      </x:c>
+      <x:c r="C27" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D27" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E27" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F27" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:6">
+      <x:c r="A28" s="0" t="s">
+        <x:v>881</x:v>
+      </x:c>
+      <x:c r="B28" s="0" t="s">
+        <x:v>882</x:v>
+      </x:c>
+      <x:c r="C28" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D28" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E28" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F28" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:6">
+      <x:c r="A29" s="0" t="s">
+        <x:v>883</x:v>
+      </x:c>
+      <x:c r="B29" s="0" t="s">
+        <x:v>884</x:v>
+      </x:c>
+      <x:c r="C29" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D29" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E29" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F29" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:6">
+      <x:c r="A30" s="0" t="s">
+        <x:v>885</x:v>
+      </x:c>
+      <x:c r="B30" s="0" t="s">
+        <x:v>886</x:v>
+      </x:c>
+      <x:c r="C30" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D30" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E30" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F30" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:6">
+      <x:c r="A31" s="0" t="s">
+        <x:v>887</x:v>
+      </x:c>
+      <x:c r="B31" s="0" t="s">
+        <x:v>888</x:v>
+      </x:c>
+      <x:c r="C31" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D31" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E31" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F31" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:6">
+      <x:c r="A32" s="0" t="s">
+        <x:v>889</x:v>
+      </x:c>
+      <x:c r="B32" s="0" t="s">
+        <x:v>875</x:v>
+      </x:c>
+      <x:c r="C32" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D32" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E32" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F32" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:6">
+      <x:c r="A33" s="0" t="s">
+        <x:v>890</x:v>
+      </x:c>
+      <x:c r="B33" s="0" t="s">
+        <x:v>891</x:v>
+      </x:c>
+      <x:c r="C33" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D33" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E33" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F33" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:6">
+      <x:c r="A34" s="0" t="s">
+        <x:v>892</x:v>
+      </x:c>
+      <x:c r="B34" s="0" t="s">
+        <x:v>893</x:v>
+      </x:c>
+      <x:c r="C34" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D34" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E34" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F34" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:6">
+      <x:c r="A35" s="0" t="s">
+        <x:v>894</x:v>
+      </x:c>
+      <x:c r="B35" s="0" t="s">
+        <x:v>893</x:v>
+      </x:c>
+      <x:c r="C35" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D35" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E35" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F35" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:6">
+      <x:c r="A36" s="0" t="s">
+        <x:v>895</x:v>
+      </x:c>
+      <x:c r="B36" s="0" t="s">
+        <x:v>893</x:v>
+      </x:c>
+      <x:c r="C36" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D36" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E36" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F36" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:6">
+      <x:c r="A37" s="0" t="s">
+        <x:v>896</x:v>
+      </x:c>
+      <x:c r="B37" s="0" t="s">
+        <x:v>893</x:v>
+      </x:c>
+      <x:c r="C37" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D37" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E37" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F37" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:6">
+      <x:c r="A38" s="0" t="s">
+        <x:v>897</x:v>
+      </x:c>
+      <x:c r="B38" s="0" t="s">
+        <x:v>898</x:v>
+      </x:c>
+      <x:c r="C38" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D38" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E38" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F38" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:6">
+      <x:c r="A39" s="0" t="s">
+        <x:v>899</x:v>
+      </x:c>
+      <x:c r="B39" s="0" t="s">
+        <x:v>893</x:v>
+      </x:c>
+      <x:c r="C39" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D39" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E39" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F39" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:6">
+      <x:c r="A40" s="0" t="s">
+        <x:v>900</x:v>
+      </x:c>
+      <x:c r="B40" s="0" t="s">
+        <x:v>893</x:v>
+      </x:c>
+      <x:c r="C40" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D40" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E40" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F40" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:6">
+      <x:c r="A41" s="0" t="s">
+        <x:v>901</x:v>
+      </x:c>
+      <x:c r="B41" s="0" t="s">
+        <x:v>893</x:v>
+      </x:c>
+      <x:c r="C41" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D41" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E41" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F41" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:6">
+      <x:c r="A42" s="0" t="s">
+        <x:v>902</x:v>
+      </x:c>
+      <x:c r="B42" s="0" t="s">
+        <x:v>893</x:v>
+      </x:c>
+      <x:c r="C42" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D42" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E42" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F42" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:6">
+      <x:c r="A43" s="0" t="s">
+        <x:v>903</x:v>
+      </x:c>
+      <x:c r="B43" s="0" t="s">
+        <x:v>893</x:v>
+      </x:c>
+      <x:c r="C43" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D43" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E43" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F43" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:6">
+      <x:c r="A44" s="0" t="s">
+        <x:v>904</x:v>
+      </x:c>
+      <x:c r="B44" s="0" t="s">
+        <x:v>905</x:v>
+      </x:c>
+      <x:c r="C44" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D44" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E44" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F44" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:6">
+      <x:c r="A45" s="0" t="s">
+        <x:v>906</x:v>
+      </x:c>
+      <x:c r="B45" s="0" t="s">
+        <x:v>907</x:v>
+      </x:c>
+      <x:c r="C45" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D45" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E45" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F45" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:6">
+      <x:c r="A46" s="0" t="s">
+        <x:v>908</x:v>
+      </x:c>
+      <x:c r="B46" s="0" t="s">
+        <x:v>909</x:v>
+      </x:c>
+      <x:c r="C46" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D46" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E46" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F46" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:6">
+      <x:c r="A47" s="0" t="s">
+        <x:v>910</x:v>
+      </x:c>
+      <x:c r="B47" s="0" t="s">
+        <x:v>911</x:v>
+      </x:c>
+      <x:c r="C47" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D47" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E47" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F47" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:6">
+      <x:c r="A48" s="0" t="s">
+        <x:v>912</x:v>
+      </x:c>
+      <x:c r="B48" s="0" t="s">
+        <x:v>913</x:v>
+      </x:c>
+      <x:c r="C48" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D48" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E48" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F48" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49" spans="1:6">
+      <x:c r="A49" s="0" t="s">
+        <x:v>914</x:v>
+      </x:c>
+      <x:c r="B49" s="0" t="s">
+        <x:v>907</x:v>
+      </x:c>
+      <x:c r="C49" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D49" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E49" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F49" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="50" spans="1:6">
+      <x:c r="A50" s="0" t="s">
+        <x:v>915</x:v>
+      </x:c>
+      <x:c r="B50" s="0" t="s">
+        <x:v>916</x:v>
+      </x:c>
+      <x:c r="C50" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D50" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E50" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F50" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:6">
+      <x:c r="A51" s="0" t="s">
+        <x:v>917</x:v>
+      </x:c>
+      <x:c r="B51" s="0" t="s">
+        <x:v>918</x:v>
+      </x:c>
+      <x:c r="C51" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D51" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E51" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F51" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52" spans="1:6">
+      <x:c r="A52" s="0" t="s">
+        <x:v>919</x:v>
+      </x:c>
+      <x:c r="B52" s="0" t="s">
+        <x:v>907</x:v>
+      </x:c>
+      <x:c r="C52" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D52" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E52" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F52" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="53" spans="1:6">
+      <x:c r="A53" s="0" t="s">
+        <x:v>920</x:v>
+      </x:c>
+      <x:c r="B53" s="0" t="s">
+        <x:v>907</x:v>
+      </x:c>
+      <x:c r="C53" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D53" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E53" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F53" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="54" spans="1:6">
+      <x:c r="A54" s="0" t="s">
+        <x:v>921</x:v>
+      </x:c>
+      <x:c r="B54" s="0" t="s">
+        <x:v>907</x:v>
+      </x:c>
+      <x:c r="C54" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D54" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E54" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F54" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="55" spans="1:6">
+      <x:c r="A55" s="0" t="s">
+        <x:v>922</x:v>
+      </x:c>
+      <x:c r="B55" s="0" t="s">
+        <x:v>907</x:v>
+      </x:c>
+      <x:c r="C55" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D55" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E55" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F55" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="56" spans="1:6">
+      <x:c r="A56" s="0" t="s">
+        <x:v>923</x:v>
+      </x:c>
+      <x:c r="B56" s="0" t="s">
+        <x:v>924</x:v>
+      </x:c>
+      <x:c r="C56" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D56" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E56" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F56" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="57" spans="1:6">
+      <x:c r="A57" s="0" t="s">
+        <x:v>925</x:v>
+      </x:c>
+      <x:c r="B57" s="0" t="s">
+        <x:v>926</x:v>
+      </x:c>
+      <x:c r="C57" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D57" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E57" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F57" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="58" spans="1:6">
+      <x:c r="A58" s="0" t="s">
+        <x:v>927</x:v>
+      </x:c>
+      <x:c r="B58" s="0" t="s">
+        <x:v>926</x:v>
+      </x:c>
+      <x:c r="C58" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D58" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E58" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F58" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="59" spans="1:6">
+      <x:c r="A59" s="0" t="s">
+        <x:v>928</x:v>
+      </x:c>
+      <x:c r="B59" s="0" t="s">
+        <x:v>929</x:v>
+      </x:c>
+      <x:c r="C59" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D59" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E59" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F59" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="60" spans="1:6">
+      <x:c r="A60" s="0" t="s">
+        <x:v>930</x:v>
+      </x:c>
+      <x:c r="B60" s="0" t="s">
+        <x:v>929</x:v>
+      </x:c>
+      <x:c r="C60" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D60" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E60" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F60" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61" spans="1:6">
+      <x:c r="A61" s="0" t="s">
+        <x:v>931</x:v>
+      </x:c>
+      <x:c r="B61" s="0" t="s">
+        <x:v>932</x:v>
+      </x:c>
+      <x:c r="C61" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D61" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E61" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F61" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62" spans="1:6">
+      <x:c r="A62" s="0" t="s">
+        <x:v>933</x:v>
+      </x:c>
+      <x:c r="B62" s="0" t="s">
+        <x:v>929</x:v>
+      </x:c>
+      <x:c r="C62" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D62" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E62" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F62" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="63" spans="1:6">
+      <x:c r="A63" s="0" t="s">
+        <x:v>934</x:v>
+      </x:c>
+      <x:c r="B63" s="0" t="s">
+        <x:v>935</x:v>
+      </x:c>
+      <x:c r="C63" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D63" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E63" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F63" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:6">
+      <x:c r="A64" s="0" t="s">
+        <x:v>936</x:v>
+      </x:c>
+      <x:c r="B64" s="0" t="s">
+        <x:v>929</x:v>
+      </x:c>
+      <x:c r="C64" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D64" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E64" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F64" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:6">
+      <x:c r="A65" s="0" t="s">
+        <x:v>937</x:v>
+      </x:c>
+      <x:c r="B65" s="0" t="s">
+        <x:v>938</x:v>
+      </x:c>
+      <x:c r="C65" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D65" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E65" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F65" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:6">
+      <x:c r="A66" s="0" t="s">
+        <x:v>939</x:v>
+      </x:c>
+      <x:c r="B66" s="0" t="s">
+        <x:v>929</x:v>
+      </x:c>
+      <x:c r="C66" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D66" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E66" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F66" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:6">
+      <x:c r="A67" s="0" t="s">
+        <x:v>940</x:v>
+      </x:c>
+      <x:c r="B67" s="0" t="s">
+        <x:v>929</x:v>
+      </x:c>
+      <x:c r="C67" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D67" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E67" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F67" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:6">
+      <x:c r="A68" s="0" t="s">
+        <x:v>941</x:v>
+      </x:c>
+      <x:c r="B68" s="0" t="s">
+        <x:v>929</x:v>
+      </x:c>
+      <x:c r="C68" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D68" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E68" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F68" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:6">
+      <x:c r="A69" s="0" t="s">
+        <x:v>942</x:v>
+      </x:c>
+      <x:c r="B69" s="0" t="s">
+        <x:v>943</x:v>
+      </x:c>
+      <x:c r="C69" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D69" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E69" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F69" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:6">
+      <x:c r="A70" s="0" t="s">
+        <x:v>944</x:v>
+      </x:c>
+      <x:c r="B70" s="0" t="s">
+        <x:v>943</x:v>
+      </x:c>
+      <x:c r="C70" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D70" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E70" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F70" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="71" spans="1:6">
+      <x:c r="A71" s="0" t="s">
+        <x:v>945</x:v>
+      </x:c>
+      <x:c r="B71" s="0" t="s">
+        <x:v>943</x:v>
+      </x:c>
+      <x:c r="C71" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D71" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E71" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F71" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="72" spans="1:6">
+      <x:c r="A72" s="0" t="s">
+        <x:v>946</x:v>
+      </x:c>
+      <x:c r="B72" s="0" t="s">
+        <x:v>947</x:v>
+      </x:c>
+      <x:c r="C72" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D72" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E72" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F72" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="73" spans="1:6">
+      <x:c r="A73" s="0" t="s">
+        <x:v>948</x:v>
+      </x:c>
+      <x:c r="B73" s="0" t="s">
+        <x:v>949</x:v>
+      </x:c>
+      <x:c r="C73" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D73" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E73" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F73" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="74" spans="1:6">
+      <x:c r="A74" s="0" t="s">
+        <x:v>950</x:v>
+      </x:c>
+      <x:c r="B74" s="0" t="s">
+        <x:v>943</x:v>
+      </x:c>
+      <x:c r="C74" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D74" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E74" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F74" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="75" spans="1:6">
+      <x:c r="A75" s="0" t="s">
+        <x:v>951</x:v>
+      </x:c>
+      <x:c r="B75" s="0" t="s">
+        <x:v>943</x:v>
+      </x:c>
+      <x:c r="C75" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D75" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E75" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F75" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="76" spans="1:6">
+      <x:c r="A76" s="0" t="s">
+        <x:v>952</x:v>
+      </x:c>
+      <x:c r="B76" s="0" t="s">
+        <x:v>943</x:v>
+      </x:c>
+      <x:c r="C76" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D76" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E76" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F76" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="77" spans="1:6">
+      <x:c r="A77" s="0" t="s">
+        <x:v>953</x:v>
+      </x:c>
+      <x:c r="B77" s="0" t="s">
+        <x:v>954</x:v>
+      </x:c>
+      <x:c r="C77" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D77" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E77" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F77" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="78" spans="1:6">
+      <x:c r="A78" s="0" t="s">
+        <x:v>955</x:v>
+      </x:c>
+      <x:c r="B78" s="0" t="s">
+        <x:v>943</x:v>
+      </x:c>
+      <x:c r="C78" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D78" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E78" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F78" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="79" spans="1:6">
+      <x:c r="A79" s="0" t="s">
+        <x:v>956</x:v>
+      </x:c>
+      <x:c r="B79" s="0" t="s">
+        <x:v>943</x:v>
+      </x:c>
+      <x:c r="C79" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D79" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E79" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F79" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="80" spans="1:6">
+      <x:c r="A80" s="0" t="s">
+        <x:v>957</x:v>
+      </x:c>
+      <x:c r="B80" s="0" t="s">
+        <x:v>958</x:v>
+      </x:c>
+      <x:c r="C80" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D80" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E80" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F80" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="81" spans="1:6">
+      <x:c r="A81" s="0" t="s">
+        <x:v>959</x:v>
+      </x:c>
+      <x:c r="B81" s="0" t="s">
+        <x:v>958</x:v>
+      </x:c>
+      <x:c r="C81" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D81" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E81" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F81" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="82" spans="1:6">
+      <x:c r="A82" s="0" t="s">
+        <x:v>960</x:v>
+      </x:c>
+      <x:c r="B82" s="0" t="s">
+        <x:v>958</x:v>
+      </x:c>
+      <x:c r="C82" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D82" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E82" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F82" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="83" spans="1:6">
+      <x:c r="A83" s="0" t="s">
+        <x:v>961</x:v>
+      </x:c>
+      <x:c r="B83" s="0" t="s">
+        <x:v>958</x:v>
+      </x:c>
+      <x:c r="C83" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D83" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E83" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F83" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="84" spans="1:6">
+      <x:c r="A84" s="0" t="s">
+        <x:v>962</x:v>
+      </x:c>
+      <x:c r="B84" s="0" t="s">
+        <x:v>958</x:v>
+      </x:c>
+      <x:c r="C84" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D84" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E84" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F84" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="85" spans="1:6">
+      <x:c r="A85" s="0" t="s">
+        <x:v>963</x:v>
+      </x:c>
+      <x:c r="B85" s="0" t="s">
+        <x:v>964</x:v>
+      </x:c>
+      <x:c r="C85" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D85" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E85" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F85" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="86" spans="1:6">
+      <x:c r="A86" s="0" t="s">
+        <x:v>965</x:v>
+      </x:c>
+      <x:c r="B86" s="0" t="s">
+        <x:v>958</x:v>
+      </x:c>
+      <x:c r="C86" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D86" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E86" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F86" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="87" spans="1:6">
+      <x:c r="A87" s="0" t="s">
+        <x:v>966</x:v>
+      </x:c>
+      <x:c r="B87" s="0" t="s">
+        <x:v>958</x:v>
+      </x:c>
+      <x:c r="C87" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D87" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E87" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F87" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="88" spans="1:6">
+      <x:c r="A88" s="0" t="s">
+        <x:v>967</x:v>
+      </x:c>
+      <x:c r="B88" s="0" t="s">
+        <x:v>958</x:v>
+      </x:c>
+      <x:c r="C88" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D88" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E88" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F88" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="89" spans="1:6">
+      <x:c r="A89" s="0" t="s">
+        <x:v>968</x:v>
+      </x:c>
+      <x:c r="B89" s="0" t="s">
+        <x:v>958</x:v>
+      </x:c>
+      <x:c r="C89" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D89" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E89" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F89" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="90" spans="1:6">
+      <x:c r="A90" s="0" t="s">
+        <x:v>969</x:v>
+      </x:c>
+      <x:c r="B90" s="0" t="s">
+        <x:v>970</x:v>
+      </x:c>
+      <x:c r="C90" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D90" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E90" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F90" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="91" spans="1:6">
+      <x:c r="A91" s="0" t="s">
+        <x:v>971</x:v>
+      </x:c>
+      <x:c r="B91" s="0" t="s">
+        <x:v>970</x:v>
+      </x:c>
+      <x:c r="C91" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D91" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E91" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F91" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="92" spans="1:6">
+      <x:c r="A92" s="0" t="s">
+        <x:v>972</x:v>
+      </x:c>
+      <x:c r="B92" s="0" t="s">
+        <x:v>973</x:v>
+      </x:c>
+      <x:c r="C92" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D92" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E92" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F92" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="93" spans="1:6">
+      <x:c r="A93" s="0" t="s">
+        <x:v>974</x:v>
+      </x:c>
+      <x:c r="B93" s="0" t="s">
+        <x:v>970</x:v>
+      </x:c>
+      <x:c r="C93" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D93" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E93" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F93" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94" spans="1:6">
+      <x:c r="A94" s="0" t="s">
+        <x:v>975</x:v>
+      </x:c>
+      <x:c r="B94" s="0" t="s">
+        <x:v>970</x:v>
+      </x:c>
+      <x:c r="C94" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D94" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E94" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F94" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="95" spans="1:6">
+      <x:c r="A95" s="0" t="s">
+        <x:v>976</x:v>
+      </x:c>
+      <x:c r="B95" s="0" t="s">
+        <x:v>970</x:v>
+      </x:c>
+      <x:c r="C95" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D95" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E95" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F95" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="96" spans="1:6">
+      <x:c r="A96" s="0" t="s">
+        <x:v>977</x:v>
+      </x:c>
+      <x:c r="B96" s="0" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="C96" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D96" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E96" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F96" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:6">
+      <x:c r="A97" s="0" t="s">
+        <x:v>978</x:v>
+      </x:c>
+      <x:c r="B97" s="0" t="s">
+        <x:v>970</x:v>
+      </x:c>
+      <x:c r="C97" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D97" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E97" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F97" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:6">
+      <x:c r="A98" s="0" t="s">
+        <x:v>979</x:v>
+      </x:c>
+      <x:c r="B98" s="0" t="s">
+        <x:v>980</x:v>
+      </x:c>
+      <x:c r="C98" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D98" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E98" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F98" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:6">
+      <x:c r="A99" s="0" t="s">
+        <x:v>981</x:v>
+      </x:c>
+      <x:c r="B99" s="0" t="s">
+        <x:v>970</x:v>
+      </x:c>
+      <x:c r="C99" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D99" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E99" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F99" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="100" spans="1:6">
+      <x:c r="A100" s="0" t="s">
+        <x:v>982</x:v>
+      </x:c>
+      <x:c r="B100" s="0" t="s">
+        <x:v>983</x:v>
+      </x:c>
+      <x:c r="C100" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D100" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E100" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F100" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101" spans="1:6">
+      <x:c r="A101" s="0" t="s">
+        <x:v>984</x:v>
+      </x:c>
+      <x:c r="B101" s="0" t="s">
+        <x:v>947</x:v>
+      </x:c>
+      <x:c r="C101" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D101" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E101" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F101" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:6">
+      <x:c r="A102" s="0" t="s">
+        <x:v>985</x:v>
+      </x:c>
+      <x:c r="B102" s="0" t="s">
+        <x:v>986</x:v>
+      </x:c>
+      <x:c r="C102" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D102" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E102" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F102" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:6">
+      <x:c r="A103" s="0" t="s">
+        <x:v>987</x:v>
+      </x:c>
+      <x:c r="B103" s="0" t="s">
+        <x:v>988</x:v>
+      </x:c>
+      <x:c r="C103" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D103" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E103" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F103" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:6">
+      <x:c r="A104" s="0" t="s">
+        <x:v>989</x:v>
+      </x:c>
+      <x:c r="B104" s="0" t="s">
+        <x:v>988</x:v>
+      </x:c>
+      <x:c r="C104" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D104" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E104" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F104" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:6">
+      <x:c r="A105" s="0" t="s">
+        <x:v>990</x:v>
+      </x:c>
+      <x:c r="B105" s="0" t="s">
+        <x:v>988</x:v>
+      </x:c>
+      <x:c r="C105" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D105" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E105" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F105" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:6">
+      <x:c r="A106" s="0" t="s">
+        <x:v>991</x:v>
+      </x:c>
+      <x:c r="B106" s="0" t="s">
+        <x:v>988</x:v>
+      </x:c>
+      <x:c r="C106" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D106" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E106" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F106" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:6">
+      <x:c r="A107" s="0" t="s">
+        <x:v>992</x:v>
+      </x:c>
+      <x:c r="B107" s="0" t="s">
+        <x:v>993</x:v>
+      </x:c>
+      <x:c r="C107" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D107" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E107" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F107" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:6">
+      <x:c r="A108" s="0" t="s">
+        <x:v>994</x:v>
+      </x:c>
+      <x:c r="B108" s="0" t="s">
+        <x:v>988</x:v>
+      </x:c>
+      <x:c r="C108" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D108" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E108" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F108" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:6">
+      <x:c r="A109" s="0" t="s">
+        <x:v>995</x:v>
+      </x:c>
+      <x:c r="B109" s="0" t="s">
+        <x:v>988</x:v>
+      </x:c>
+      <x:c r="C109" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D109" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E109" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F109" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:6">
+      <x:c r="A110" s="0" t="s">
+        <x:v>996</x:v>
+      </x:c>
+      <x:c r="B110" s="0" t="s">
+        <x:v>988</x:v>
+      </x:c>
+      <x:c r="C110" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D110" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E110" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F110" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:6">
+      <x:c r="A111" s="0" t="s">
+        <x:v>997</x:v>
+      </x:c>
+      <x:c r="B111" s="0" t="s">
+        <x:v>988</x:v>
+      </x:c>
+      <x:c r="C111" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D111" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E111" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F111" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:6">
+      <x:c r="A112" s="0" t="s">
+        <x:v>998</x:v>
+      </x:c>
+      <x:c r="B112" s="0" t="s">
+        <x:v>999</x:v>
+      </x:c>
+      <x:c r="C112" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D112" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E112" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F112" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:6">
+      <x:c r="A113" s="0" t="s">
+        <x:v>1000</x:v>
+      </x:c>
+      <x:c r="B113" s="0" t="s">
+        <x:v>1001</x:v>
+      </x:c>
+      <x:c r="C113" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D113" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E113" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F113" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:6">
+      <x:c r="A114" s="0" t="s">
+        <x:v>1002</x:v>
+      </x:c>
+      <x:c r="B114" s="0" t="s">
+        <x:v>1001</x:v>
+      </x:c>
+      <x:c r="C114" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D114" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E114" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F114" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:6">
+      <x:c r="A115" s="0" t="s">
+        <x:v>1003</x:v>
+      </x:c>
+      <x:c r="B115" s="0" t="s">
+        <x:v>1001</x:v>
+      </x:c>
+      <x:c r="C115" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D115" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E115" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F115" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:6">
+      <x:c r="A116" s="0" t="s">
+        <x:v>1004</x:v>
+      </x:c>
+      <x:c r="B116" s="0" t="s">
+        <x:v>1005</x:v>
+      </x:c>
+      <x:c r="C116" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D116" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E116" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F116" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:6">
+      <x:c r="A117" s="0" t="s">
+        <x:v>1006</x:v>
+      </x:c>
+      <x:c r="B117" s="0" t="s">
+        <x:v>1001</x:v>
+      </x:c>
+      <x:c r="C117" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D117" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E117" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F117" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="118" spans="1:6">
+      <x:c r="A118" s="0" t="s">
+        <x:v>1007</x:v>
+      </x:c>
+      <x:c r="B118" s="0" t="s">
+        <x:v>1001</x:v>
+      </x:c>
+      <x:c r="C118" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D118" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E118" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F118" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:6">
+      <x:c r="A119" s="0" t="s">
+        <x:v>1008</x:v>
+      </x:c>
+      <x:c r="B119" s="0" t="s">
+        <x:v>1001</x:v>
+      </x:c>
+      <x:c r="C119" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D119" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E119" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F119" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:6">
+      <x:c r="A120" s="0" t="s">
+        <x:v>1009</x:v>
+      </x:c>
+      <x:c r="B120" s="0" t="s">
+        <x:v>1001</x:v>
+      </x:c>
+      <x:c r="C120" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D120" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E120" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F120" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="121" spans="1:6">
+      <x:c r="A121" s="0" t="s">
+        <x:v>1010</x:v>
+      </x:c>
+      <x:c r="B121" s="0" t="s">
+        <x:v>1001</x:v>
+      </x:c>
+      <x:c r="C121" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D121" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E121" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F121" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="122" spans="1:6">
+      <x:c r="A122" s="0" t="s">
+        <x:v>1011</x:v>
+      </x:c>
+      <x:c r="B122" s="0" t="s">
+        <x:v>1001</x:v>
+      </x:c>
+      <x:c r="C122" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D122" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E122" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F122" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="123" spans="1:6">
+      <x:c r="A123" s="0" t="s">
+        <x:v>1012</x:v>
+      </x:c>
+      <x:c r="B123" s="0" t="s">
+        <x:v>1001</x:v>
+      </x:c>
+      <x:c r="C123" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D123" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E123" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F123" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="124" spans="1:6">
+      <x:c r="A124" s="0" t="s">
+        <x:v>1013</x:v>
+      </x:c>
+      <x:c r="B124" s="0" t="s">
+        <x:v>1001</x:v>
+      </x:c>
+      <x:c r="C124" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D124" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E124" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F124" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="125" spans="1:6">
+      <x:c r="A125" s="0" t="s">
+        <x:v>1014</x:v>
+      </x:c>
+      <x:c r="B125" s="0" t="s">
+        <x:v>1015</x:v>
+      </x:c>
+      <x:c r="C125" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D125" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E125" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F125" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="126" spans="1:6">
+      <x:c r="A126" s="0" t="s">
+        <x:v>1016</x:v>
+      </x:c>
+      <x:c r="B126" s="0" t="s">
+        <x:v>1015</x:v>
+      </x:c>
+      <x:c r="C126" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D126" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E126" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F126" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="127" spans="1:6">
+      <x:c r="A127" s="0" t="s">
+        <x:v>1017</x:v>
+      </x:c>
+      <x:c r="B127" s="0" t="s">
+        <x:v>1018</x:v>
+      </x:c>
+      <x:c r="C127" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D127" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E127" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F127" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="128" spans="1:6">
+      <x:c r="A128" s="0" t="s">
+        <x:v>1019</x:v>
+      </x:c>
+      <x:c r="B128" s="0" t="s">
+        <x:v>1015</x:v>
+      </x:c>
+      <x:c r="C128" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D128" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E128" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F128" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="129" spans="1:6">
+      <x:c r="A129" s="0" t="s">
+        <x:v>1020</x:v>
+      </x:c>
+      <x:c r="B129" s="0" t="s">
+        <x:v>1015</x:v>
+      </x:c>
+      <x:c r="C129" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D129" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E129" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F129" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="130" spans="1:6">
+      <x:c r="A130" s="0" t="s">
+        <x:v>1021</x:v>
+      </x:c>
+      <x:c r="B130" s="0" t="s">
+        <x:v>1015</x:v>
+      </x:c>
+      <x:c r="C130" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D130" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E130" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F130" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="131" spans="1:6">
+      <x:c r="A131" s="0" t="s">
+        <x:v>1022</x:v>
+      </x:c>
+      <x:c r="B131" s="0" t="s">
+        <x:v>1015</x:v>
+      </x:c>
+      <x:c r="C131" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D131" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E131" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F131" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="132" spans="1:6">
+      <x:c r="A132" s="0" t="s">
+        <x:v>1023</x:v>
+      </x:c>
+      <x:c r="B132" s="0" t="s">
+        <x:v>1015</x:v>
+      </x:c>
+      <x:c r="C132" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D132" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E132" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F132" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="133" spans="1:6">
+      <x:c r="A133" s="0" t="s">
+        <x:v>1024</x:v>
+      </x:c>
+      <x:c r="B133" s="0" t="s">
+        <x:v>1015</x:v>
+      </x:c>
+      <x:c r="C133" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D133" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E133" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F133" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="134" spans="1:6">
+      <x:c r="A134" s="0" t="s">
+        <x:v>1025</x:v>
+      </x:c>
+      <x:c r="B134" s="0" t="s">
+        <x:v>1015</x:v>
+      </x:c>
+      <x:c r="C134" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D134" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E134" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F134" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="135" spans="1:6">
+      <x:c r="A135" s="0" t="s">
+        <x:v>1026</x:v>
+      </x:c>
+      <x:c r="B135" s="0" t="s">
+        <x:v>1015</x:v>
+      </x:c>
+      <x:c r="C135" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D135" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E135" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F135" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="136" spans="1:6">
+      <x:c r="A136" s="0" t="s">
+        <x:v>1027</x:v>
+      </x:c>
+      <x:c r="B136" s="0" t="s">
+        <x:v>1028</x:v>
+      </x:c>
+      <x:c r="C136" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D136" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E136" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F136" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="137" spans="1:6">
+      <x:c r="A137" s="0" t="s">
+        <x:v>1029</x:v>
+      </x:c>
+      <x:c r="B137" s="0" t="s">
+        <x:v>1028</x:v>
+      </x:c>
+      <x:c r="C137" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D137" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E137" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F137" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="138" spans="1:6">
+      <x:c r="A138" s="0" t="s">
+        <x:v>1030</x:v>
+      </x:c>
+      <x:c r="B138" s="0" t="s">
+        <x:v>1031</x:v>
+      </x:c>
+      <x:c r="C138" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D138" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E138" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F138" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="139" spans="1:6">
+      <x:c r="A139" s="0" t="s">
+        <x:v>1032</x:v>
+      </x:c>
+      <x:c r="B139" s="0" t="s">
+        <x:v>1028</x:v>
+      </x:c>
+      <x:c r="C139" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D139" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E139" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F139" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="140" spans="1:6">
+      <x:c r="A140" s="0" t="s">
+        <x:v>1033</x:v>
+      </x:c>
+      <x:c r="B140" s="0" t="s">
+        <x:v>1028</x:v>
+      </x:c>
+      <x:c r="C140" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D140" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E140" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F140" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="141" spans="1:6">
+      <x:c r="A141" s="0" t="s">
+        <x:v>1034</x:v>
+      </x:c>
+      <x:c r="B141" s="0" t="s">
+        <x:v>1028</x:v>
+      </x:c>
+      <x:c r="C141" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D141" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E141" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F141" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="142" spans="1:6">
+      <x:c r="A142" s="0" t="s">
+        <x:v>1035</x:v>
+      </x:c>
+      <x:c r="B142" s="0" t="s">
+        <x:v>1028</x:v>
+      </x:c>
+      <x:c r="C142" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D142" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E142" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F142" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="143" spans="1:6">
+      <x:c r="A143" s="0" t="s">
+        <x:v>1036</x:v>
+      </x:c>
+      <x:c r="B143" s="0" t="s">
+        <x:v>1028</x:v>
+      </x:c>
+      <x:c r="C143" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D143" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E143" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F143" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="144" spans="1:6">
+      <x:c r="A144" s="0" t="s">
+        <x:v>1037</x:v>
+      </x:c>
+      <x:c r="B144" s="0" t="s">
+        <x:v>986</x:v>
+      </x:c>
+      <x:c r="C144" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D144" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E144" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F144" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="145" spans="1:6">
+      <x:c r="A145" s="0" t="s">
+        <x:v>1038</x:v>
+      </x:c>
+      <x:c r="B145" s="0" t="s">
+        <x:v>1028</x:v>
+      </x:c>
+      <x:c r="C145" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D145" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E145" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F145" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="146" spans="1:6">
+      <x:c r="A146" s="0" t="s">
+        <x:v>1039</x:v>
+      </x:c>
+      <x:c r="B146" s="0" t="s">
+        <x:v>1040</x:v>
+      </x:c>
+      <x:c r="C146" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D146" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E146" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F146" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="147" spans="1:6">
+      <x:c r="A147" s="0" t="s">
+        <x:v>1041</x:v>
+      </x:c>
+      <x:c r="B147" s="0" t="s">
+        <x:v>1028</x:v>
+      </x:c>
+      <x:c r="C147" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D147" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E147" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F147" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="148" spans="1:6">
+      <x:c r="A148" s="0" t="s">
+        <x:v>1042</x:v>
+      </x:c>
+      <x:c r="B148" s="0" t="s">
+        <x:v>1043</x:v>
+      </x:c>
+      <x:c r="C148" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D148" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E148" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F148" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="149" spans="1:6">
+      <x:c r="A149" s="0" t="s">
+        <x:v>1044</x:v>
+      </x:c>
+      <x:c r="B149" s="0" t="s">
+        <x:v>1043</x:v>
+      </x:c>
+      <x:c r="C149" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D149" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E149" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F149" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="150" spans="1:6">
+      <x:c r="A150" s="0" t="s">
+        <x:v>1045</x:v>
+      </x:c>
+      <x:c r="B150" s="0" t="s">
+        <x:v>1043</x:v>
+      </x:c>
+      <x:c r="C150" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D150" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E150" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F150" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="151" spans="1:6">
+      <x:c r="A151" s="0" t="s">
+        <x:v>1046</x:v>
+      </x:c>
+      <x:c r="B151" s="0" t="s">
+        <x:v>1043</x:v>
+      </x:c>
+      <x:c r="C151" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D151" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E151" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F151" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="152" spans="1:6">
+      <x:c r="A152" s="0" t="s">
+        <x:v>1047</x:v>
+      </x:c>
+      <x:c r="B152" s="0" t="s">
+        <x:v>1043</x:v>
+      </x:c>
+      <x:c r="C152" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D152" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E152" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F152" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="153" spans="1:6">
+      <x:c r="A153" s="0" t="s">
+        <x:v>1048</x:v>
+      </x:c>
+      <x:c r="B153" s="0" t="s">
+        <x:v>1043</x:v>
+      </x:c>
+      <x:c r="C153" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D153" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E153" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F153" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="154" spans="1:6">
+      <x:c r="A154" s="0" t="s">
+        <x:v>1049</x:v>
+      </x:c>
+      <x:c r="B154" s="0" t="s">
+        <x:v>1043</x:v>
+      </x:c>
+      <x:c r="C154" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D154" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E154" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F154" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="155" spans="1:6">
+      <x:c r="A155" s="0" t="s">
+        <x:v>1050</x:v>
+      </x:c>
+      <x:c r="B155" s="0" t="s">
+        <x:v>1043</x:v>
+      </x:c>
+      <x:c r="C155" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D155" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E155" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F155" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="156" spans="1:6">
+      <x:c r="A156" s="0" t="s">
+        <x:v>1051</x:v>
+      </x:c>
+      <x:c r="B156" s="0" t="s">
+        <x:v>1043</x:v>
+      </x:c>
+      <x:c r="C156" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D156" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E156" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F156" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="157" spans="1:6">
+      <x:c r="A157" s="0" t="s">
+        <x:v>1052</x:v>
+      </x:c>
+      <x:c r="B157" s="0" t="s">
+        <x:v>1053</x:v>
+      </x:c>
+      <x:c r="C157" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D157" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E157" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F157" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="158" spans="1:6">
+      <x:c r="A158" s="0" t="s">
+        <x:v>1054</x:v>
+      </x:c>
+      <x:c r="B158" s="0" t="s">
+        <x:v>1053</x:v>
+      </x:c>
+      <x:c r="C158" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D158" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E158" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F158" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="159" spans="1:6">
+      <x:c r="A159" s="0" t="s">
+        <x:v>1055</x:v>
+      </x:c>
+      <x:c r="B159" s="0" t="s">
+        <x:v>1053</x:v>
+      </x:c>
+      <x:c r="C159" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D159" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E159" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F159" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="160" spans="1:6">
+      <x:c r="A160" s="0" t="s">
+        <x:v>1056</x:v>
+      </x:c>
+      <x:c r="B160" s="0" t="s">
+        <x:v>1053</x:v>
+      </x:c>
+      <x:c r="C160" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D160" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E160" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F160" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="161" spans="1:6">
+      <x:c r="A161" s="0" t="s">
+        <x:v>1057</x:v>
+      </x:c>
+      <x:c r="B161" s="0" t="s">
+        <x:v>1058</x:v>
+      </x:c>
+      <x:c r="C161" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D161" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E161" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F161" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="162" spans="1:6">
+      <x:c r="A162" s="0" t="s">
+        <x:v>1059</x:v>
+      </x:c>
+      <x:c r="B162" s="0" t="s">
+        <x:v>1058</x:v>
+      </x:c>
+      <x:c r="C162" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D162" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E162" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F162" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="163" spans="1:6">
+      <x:c r="A163" s="0" t="s">
+        <x:v>1060</x:v>
+      </x:c>
+      <x:c r="B163" s="0" t="s">
+        <x:v>1058</x:v>
+      </x:c>
+      <x:c r="C163" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D163" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E163" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F163" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="164" spans="1:6">
+      <x:c r="A164" s="0" t="s">
+        <x:v>1061</x:v>
+      </x:c>
+      <x:c r="B164" s="0" t="s">
+        <x:v>1058</x:v>
+      </x:c>
+      <x:c r="C164" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D164" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E164" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F164" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="165" spans="1:6">
+      <x:c r="A165" s="0" t="s">
+        <x:v>1062</x:v>
+      </x:c>
+      <x:c r="B165" s="0" t="s">
+        <x:v>1058</x:v>
+      </x:c>
+      <x:c r="C165" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D165" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E165" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F165" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="166" spans="1:6">
+      <x:c r="A166" s="0" t="s">
+        <x:v>1063</x:v>
+      </x:c>
+      <x:c r="B166" s="0" t="s">
+        <x:v>1058</x:v>
+      </x:c>
+      <x:c r="C166" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D166" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E166" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F166" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="167" spans="1:6">
+      <x:c r="A167" s="0" t="s">
+        <x:v>1064</x:v>
+      </x:c>
+      <x:c r="B167" s="0" t="s">
+        <x:v>1058</x:v>
+      </x:c>
+      <x:c r="C167" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D167" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E167" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F167" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="168" spans="1:6">
+      <x:c r="A168" s="0" t="s">
+        <x:v>1065</x:v>
+      </x:c>
+      <x:c r="B168" s="0" t="s">
+        <x:v>1058</x:v>
+      </x:c>
+      <x:c r="C168" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D168" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E168" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F168" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="169" spans="1:6">
+      <x:c r="A169" s="0" t="s">
+        <x:v>1066</x:v>
+      </x:c>
+      <x:c r="B169" s="0" t="s">
+        <x:v>1067</x:v>
+      </x:c>
+      <x:c r="C169" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D169" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E169" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F169" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="170" spans="1:6">
+      <x:c r="A170" s="0" t="s">
+        <x:v>1068</x:v>
+      </x:c>
+      <x:c r="B170" s="0" t="s">
+        <x:v>1058</x:v>
+      </x:c>
+      <x:c r="C170" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D170" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E170" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F170" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="171" spans="1:6">
+      <x:c r="A171" s="0" t="s">
+        <x:v>1069</x:v>
+      </x:c>
+      <x:c r="B171" s="0" t="s">
+        <x:v>1070</x:v>
+      </x:c>
+      <x:c r="C171" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D171" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E171" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F171" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="172" spans="1:6">
+      <x:c r="A172" s="0" t="s">
+        <x:v>1071</x:v>
+      </x:c>
+      <x:c r="B172" s="0" t="s">
+        <x:v>1070</x:v>
+      </x:c>
+      <x:c r="C172" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D172" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E172" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F172" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="173" spans="1:6">
+      <x:c r="A173" s="0" t="s">
+        <x:v>1072</x:v>
+      </x:c>
+      <x:c r="B173" s="0" t="s">
+        <x:v>1070</x:v>
+      </x:c>
+      <x:c r="C173" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D173" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E173" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F173" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="174" spans="1:6">
+      <x:c r="A174" s="0" t="s">
+        <x:v>1073</x:v>
+      </x:c>
+      <x:c r="B174" s="0" t="s">
+        <x:v>1070</x:v>
+      </x:c>
+      <x:c r="C174" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D174" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E174" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F174" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="175" spans="1:6">
+      <x:c r="A175" s="0" t="s">
+        <x:v>1074</x:v>
+      </x:c>
+      <x:c r="B175" s="0" t="s">
+        <x:v>1070</x:v>
+      </x:c>
+      <x:c r="C175" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D175" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E175" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F175" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="176" spans="1:6">
+      <x:c r="A176" s="0" t="s">
+        <x:v>1075</x:v>
+      </x:c>
+      <x:c r="B176" s="0" t="s">
+        <x:v>1070</x:v>
+      </x:c>
+      <x:c r="C176" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D176" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E176" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F176" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="177" spans="1:6">
+      <x:c r="A177" s="0" t="s">
+        <x:v>1076</x:v>
+      </x:c>
+      <x:c r="B177" s="0" t="s">
+        <x:v>1077</x:v>
+      </x:c>
+      <x:c r="C177" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D177" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E177" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F177" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="178" spans="1:6">
+      <x:c r="A178" s="0" t="s">
+        <x:v>1078</x:v>
+      </x:c>
+      <x:c r="B178" s="0" t="s">
+        <x:v>1070</x:v>
+      </x:c>
+      <x:c r="C178" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D178" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E178" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F178" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="179" spans="1:6">
+      <x:c r="A179" s="0" t="s">
+        <x:v>1079</x:v>
+      </x:c>
+      <x:c r="B179" s="0" t="s">
+        <x:v>1080</x:v>
+      </x:c>
+      <x:c r="C179" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D179" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E179" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F179" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="180" spans="1:6">
+      <x:c r="A180" s="0" t="s">
+        <x:v>1081</x:v>
+      </x:c>
+      <x:c r="B180" s="0" t="s">
+        <x:v>1082</x:v>
+      </x:c>
+      <x:c r="C180" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D180" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E180" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F180" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="181" spans="1:6">
+      <x:c r="A181" s="0" t="s">
+        <x:v>1083</x:v>
+      </x:c>
+      <x:c r="B181" s="0" t="s">
+        <x:v>1080</x:v>
+      </x:c>
+      <x:c r="C181" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D181" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E181" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F181" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="182" spans="1:6">
+      <x:c r="A182" s="0" t="s">
+        <x:v>1084</x:v>
+      </x:c>
+      <x:c r="B182" s="0" t="s">
+        <x:v>1080</x:v>
+      </x:c>
+      <x:c r="C182" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D182" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E182" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F182" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="183" spans="1:6">
+      <x:c r="A183" s="0" t="s">
+        <x:v>1085</x:v>
+      </x:c>
+      <x:c r="B183" s="0" t="s">
+        <x:v>1080</x:v>
+      </x:c>
+      <x:c r="C183" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D183" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E183" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F183" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="184" spans="1:6">
+      <x:c r="A184" s="0" t="s">
+        <x:v>1086</x:v>
+      </x:c>
+      <x:c r="B184" s="0" t="s">
+        <x:v>1080</x:v>
+      </x:c>
+      <x:c r="C184" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D184" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E184" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F184" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="185" spans="1:6">
+      <x:c r="A185" s="0" t="s">
+        <x:v>1087</x:v>
+      </x:c>
+      <x:c r="B185" s="0" t="s">
+        <x:v>1080</x:v>
+      </x:c>
+      <x:c r="C185" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D185" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E185" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F185" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="186" spans="1:6">
+      <x:c r="A186" s="0" t="s">
+        <x:v>1088</x:v>
+      </x:c>
+      <x:c r="B186" s="0" t="s">
+        <x:v>1089</x:v>
+      </x:c>
+      <x:c r="C186" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D186" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E186" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F186" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="187" spans="1:6">
+      <x:c r="A187" s="0" t="s">
+        <x:v>1090</x:v>
+      </x:c>
+      <x:c r="B187" s="0" t="s">
+        <x:v>1091</x:v>
+      </x:c>
+      <x:c r="C187" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D187" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E187" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F187" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="188" spans="1:6">
+      <x:c r="A188" s="0" t="s">
+        <x:v>1092</x:v>
+      </x:c>
+      <x:c r="B188" s="0" t="s">
+        <x:v>1091</x:v>
+      </x:c>
+      <x:c r="C188" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D188" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E188" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F188" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="189" spans="1:6">
+      <x:c r="A189" s="0" t="s">
+        <x:v>1093</x:v>
+      </x:c>
+      <x:c r="B189" s="0" t="s">
+        <x:v>1091</x:v>
+      </x:c>
+      <x:c r="C189" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D189" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E189" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F189" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="190" spans="1:6">
+      <x:c r="A190" s="0" t="s">
+        <x:v>1094</x:v>
+      </x:c>
+      <x:c r="B190" s="0" t="s">
+        <x:v>1091</x:v>
+      </x:c>
+      <x:c r="C190" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D190" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E190" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F190" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="191" spans="1:6">
+      <x:c r="A191" s="0" t="s">
+        <x:v>1095</x:v>
+      </x:c>
+      <x:c r="B191" s="0" t="s">
+        <x:v>1096</x:v>
+      </x:c>
+      <x:c r="C191" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D191" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E191" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F191" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="192" spans="1:6">
+      <x:c r="A192" s="0" t="s">
+        <x:v>1097</x:v>
+      </x:c>
+      <x:c r="B192" s="0" t="s">
+        <x:v>1098</x:v>
+      </x:c>
+      <x:c r="C192" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D192" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E192" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F192" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="193" spans="1:6">
+      <x:c r="A193" s="0" t="s">
+        <x:v>1099</x:v>
+      </x:c>
+      <x:c r="B193" s="0" t="s">
+        <x:v>1091</x:v>
+      </x:c>
+      <x:c r="C193" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D193" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E193" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F193" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="194" spans="1:6">
+      <x:c r="A194" s="0" t="s">
+        <x:v>1100</x:v>
+      </x:c>
+      <x:c r="B194" s="0" t="s">
+        <x:v>1091</x:v>
+      </x:c>
+      <x:c r="C194" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D194" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E194" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F194" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="195" spans="1:6">
+      <x:c r="A195" s="0" t="s">
+        <x:v>1101</x:v>
+      </x:c>
+      <x:c r="B195" s="0" t="s">
+        <x:v>1091</x:v>
+      </x:c>
+      <x:c r="C195" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D195" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E195" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F195" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="196" spans="1:6">
+      <x:c r="A196" s="0" t="s">
+        <x:v>1102</x:v>
+      </x:c>
+      <x:c r="B196" s="0" t="s">
+        <x:v>1091</x:v>
+      </x:c>
+      <x:c r="C196" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D196" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E196" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F196" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="197" spans="1:6">
+      <x:c r="A197" s="0" t="s">
+        <x:v>1103</x:v>
+      </x:c>
+      <x:c r="B197" s="0" t="s">
+        <x:v>1091</x:v>
+      </x:c>
+      <x:c r="C197" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D197" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E197" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F197" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="198" spans="1:6">
+      <x:c r="A198" s="0" t="s">
+        <x:v>1104</x:v>
+      </x:c>
+      <x:c r="B198" s="0" t="s">
+        <x:v>1105</x:v>
+      </x:c>
+      <x:c r="C198" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D198" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E198" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F198" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="199" spans="1:6">
+      <x:c r="A199" s="0" t="s">
+        <x:v>1106</x:v>
+      </x:c>
+      <x:c r="B199" s="0" t="s">
+        <x:v>1107</x:v>
+      </x:c>
+      <x:c r="C199" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D199" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E199" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F199" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="200" spans="1:6">
+      <x:c r="A200" s="0" t="s">
+        <x:v>1108</x:v>
+      </x:c>
+      <x:c r="B200" s="0" t="s">
+        <x:v>1105</x:v>
+      </x:c>
+      <x:c r="C200" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D200" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E200" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F200" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="201" spans="1:6">
+      <x:c r="A201" s="0" t="s">
+        <x:v>1109</x:v>
+      </x:c>
+      <x:c r="B201" s="0" t="s">
+        <x:v>1105</x:v>
+      </x:c>
+      <x:c r="C201" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D201" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E201" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F201" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="202" spans="1:6">
+      <x:c r="A202" s="0" t="s">
+        <x:v>1110</x:v>
+      </x:c>
+      <x:c r="B202" s="0" t="s">
+        <x:v>1111</x:v>
+      </x:c>
+      <x:c r="C202" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D202" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E202" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F202" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="203" spans="1:6">
+      <x:c r="A203" s="0" t="s">
+        <x:v>1112</x:v>
+      </x:c>
+      <x:c r="B203" s="0" t="s">
+        <x:v>1105</x:v>
+      </x:c>
+      <x:c r="C203" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D203" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E203" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F203" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="204" spans="1:6">
+      <x:c r="A204" s="0" t="s">
+        <x:v>1113</x:v>
+      </x:c>
+      <x:c r="B204" s="0" t="s">
+        <x:v>1105</x:v>
+      </x:c>
+      <x:c r="C204" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D204" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E204" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F204" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="205" spans="1:6">
+      <x:c r="A205" s="0" t="s">
+        <x:v>1114</x:v>
+      </x:c>
+      <x:c r="B205" s="0" t="s">
+        <x:v>1105</x:v>
+      </x:c>
+      <x:c r="C205" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D205" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E205" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F205" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="206" spans="1:6">
+      <x:c r="A206" s="0" t="s">
+        <x:v>1115</x:v>
+      </x:c>
+      <x:c r="B206" s="0" t="s">
+        <x:v>1105</x:v>
+      </x:c>
+      <x:c r="C206" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D206" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E206" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F206" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="207" spans="1:6">
+      <x:c r="A207" s="0" t="s">
+        <x:v>1116</x:v>
+      </x:c>
+      <x:c r="B207" s="0" t="s">
+        <x:v>1105</x:v>
+      </x:c>
+      <x:c r="C207" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D207" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E207" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F207" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="208" spans="1:6">
+      <x:c r="A208" s="0" t="s">
+        <x:v>1117</x:v>
+      </x:c>
+      <x:c r="B208" s="0" t="s">
+        <x:v>1118</x:v>
+      </x:c>
+      <x:c r="C208" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D208" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E208" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F208" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="209" spans="1:6">
+      <x:c r="A209" s="0" t="s">
+        <x:v>1119</x:v>
+      </x:c>
+      <x:c r="B209" s="0" t="s">
+        <x:v>1118</x:v>
+      </x:c>
+      <x:c r="C209" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D209" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E209" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F209" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="210" spans="1:6">
+      <x:c r="A210" s="0" t="s">
+        <x:v>1120</x:v>
+      </x:c>
+      <x:c r="B210" s="0" t="s">
+        <x:v>1118</x:v>
+      </x:c>
+      <x:c r="C210" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D210" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E210" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F210" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="211" spans="1:6">
+      <x:c r="A211" s="0" t="s">
+        <x:v>1121</x:v>
+      </x:c>
+      <x:c r="B211" s="0" t="s">
+        <x:v>1118</x:v>
+      </x:c>
+      <x:c r="C211" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D211" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E211" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F211" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="212" spans="1:6">
+      <x:c r="A212" s="0" t="s">
+        <x:v>1122</x:v>
+      </x:c>
+      <x:c r="B212" s="0" t="s">
+        <x:v>1123</x:v>
+      </x:c>
+      <x:c r="C212" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D212" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E212" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F212" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="213" spans="1:6">
+      <x:c r="A213" s="0" t="s">
+        <x:v>1124</x:v>
+      </x:c>
+      <x:c r="B213" s="0" t="s">
+        <x:v>1125</x:v>
+      </x:c>
+      <x:c r="C213" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D213" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E213" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F213" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="214" spans="1:6">
+      <x:c r="A214" s="0" t="s">
+        <x:v>1126</x:v>
+      </x:c>
+      <x:c r="B214" s="0" t="s">
+        <x:v>1127</x:v>
+      </x:c>
+      <x:c r="C214" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D214" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E214" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F214" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="215" spans="1:6">
+      <x:c r="A215" s="0" t="s">
+        <x:v>1128</x:v>
+      </x:c>
+      <x:c r="B215" s="0" t="s">
+        <x:v>1118</x:v>
+      </x:c>
+      <x:c r="C215" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D215" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E215" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F215" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="216" spans="1:6">
+      <x:c r="A216" s="0" t="s">
+        <x:v>1129</x:v>
+      </x:c>
+      <x:c r="B216" s="0" t="s">
+        <x:v>1118</x:v>
+      </x:c>
+      <x:c r="C216" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D216" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E216" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F216" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="217" spans="1:6">
+      <x:c r="A217" s="0" t="s">
+        <x:v>1130</x:v>
+      </x:c>
+      <x:c r="B217" s="0" t="s">
+        <x:v>1131</x:v>
+      </x:c>
+      <x:c r="C217" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D217" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E217" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F217" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="218" spans="1:6">
+      <x:c r="A218" s="0" t="s">
+        <x:v>1132</x:v>
+      </x:c>
+      <x:c r="B218" s="0" t="s">
+        <x:v>1133</x:v>
+      </x:c>
+      <x:c r="C218" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D218" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E218" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F218" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="219" spans="1:6">
+      <x:c r="A219" s="0" t="s">
+        <x:v>1134</x:v>
+      </x:c>
+      <x:c r="B219" s="0" t="s">
+        <x:v>1133</x:v>
+      </x:c>
+      <x:c r="C219" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D219" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E219" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F219" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="220" spans="1:6">
+      <x:c r="A220" s="0" t="s">
+        <x:v>1135</x:v>
+      </x:c>
+      <x:c r="B220" s="0" t="s">
+        <x:v>1133</x:v>
+      </x:c>
+      <x:c r="C220" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D220" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E220" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F220" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="221" spans="1:6">
+      <x:c r="A221" s="0" t="s">
+        <x:v>1136</x:v>
+      </x:c>
+      <x:c r="B221" s="0" t="s">
+        <x:v>1133</x:v>
+      </x:c>
+      <x:c r="C221" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D221" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E221" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F221" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="222" spans="1:6">
+      <x:c r="A222" s="0" t="s">
+        <x:v>1137</x:v>
+      </x:c>
+      <x:c r="B222" s="0" t="s">
+        <x:v>1133</x:v>
+      </x:c>
+      <x:c r="C222" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D222" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E222" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F222" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="223" spans="1:6">
+      <x:c r="A223" s="0" t="s">
+        <x:v>1138</x:v>
+      </x:c>
+      <x:c r="B223" s="0" t="s">
+        <x:v>1133</x:v>
+      </x:c>
+      <x:c r="C223" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D223" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E223" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F223" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="224" spans="1:6">
+      <x:c r="A224" s="0" t="s">
+        <x:v>1139</x:v>
+      </x:c>
+      <x:c r="B224" s="0" t="s">
+        <x:v>1133</x:v>
+      </x:c>
+      <x:c r="C224" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D224" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E224" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F224" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="225" spans="1:6">
+      <x:c r="A225" s="0" t="s">
+        <x:v>1140</x:v>
+      </x:c>
+      <x:c r="B225" s="0" t="s">
+        <x:v>1141</x:v>
+      </x:c>
+      <x:c r="C225" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D225" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E225" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F225" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="226" spans="1:6">
+      <x:c r="A226" s="0" t="s">
+        <x:v>1142</x:v>
+      </x:c>
+      <x:c r="B226" s="0" t="s">
+        <x:v>1141</x:v>
+      </x:c>
+      <x:c r="C226" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D226" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E226" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F226" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="227" spans="1:6">
+      <x:c r="A227" s="0" t="s">
+        <x:v>1143</x:v>
+      </x:c>
+      <x:c r="B227" s="0" t="s">
+        <x:v>1141</x:v>
+      </x:c>
+      <x:c r="C227" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D227" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E227" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F227" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="228" spans="1:6">
+      <x:c r="A228" s="0" t="s">
+        <x:v>1144</x:v>
+      </x:c>
+      <x:c r="B228" s="0" t="s">
+        <x:v>1141</x:v>
+      </x:c>
+      <x:c r="C228" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D228" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E228" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F228" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="229" spans="1:6">
+      <x:c r="A229" s="0" t="s">
+        <x:v>1145</x:v>
+      </x:c>
+      <x:c r="B229" s="0" t="s">
+        <x:v>1146</x:v>
+      </x:c>
+      <x:c r="C229" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D229" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E229" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F229" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="230" spans="1:6">
+      <x:c r="A230" s="0" t="s">
+        <x:v>1147</x:v>
+      </x:c>
+      <x:c r="B230" s="0" t="s">
+        <x:v>1141</x:v>
+      </x:c>
+      <x:c r="C230" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D230" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E230" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F230" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="231" spans="1:6">
+      <x:c r="A231" s="0" t="s">
+        <x:v>1148</x:v>
+      </x:c>
+      <x:c r="B231" s="0" t="s">
+        <x:v>1141</x:v>
+      </x:c>
+      <x:c r="C231" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D231" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E231" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F231" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="232" spans="1:6">
+      <x:c r="A232" s="0" t="s">
+        <x:v>1149</x:v>
+      </x:c>
+      <x:c r="B232" s="0" t="s">
+        <x:v>1150</x:v>
+      </x:c>
+      <x:c r="C232" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D232" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E232" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F232" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="233" spans="1:6">
+      <x:c r="A233" s="0" t="s">
+        <x:v>1151</x:v>
+      </x:c>
+      <x:c r="B233" s="0" t="s">
+        <x:v>1077</x:v>
+      </x:c>
+      <x:c r="C233" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D233" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E233" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F233" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="234" spans="1:6">
+      <x:c r="A234" s="0" t="s">
+        <x:v>1152</x:v>
+      </x:c>
+      <x:c r="B234" s="0" t="s">
+        <x:v>1153</x:v>
+      </x:c>
+      <x:c r="C234" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D234" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E234" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F234" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="235" spans="1:6">
+      <x:c r="A235" s="0" t="s">
+        <x:v>1154</x:v>
+      </x:c>
+      <x:c r="B235" s="0" t="s">
+        <x:v>1155</x:v>
+      </x:c>
+      <x:c r="C235" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D235" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E235" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F235" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="236" spans="1:6">
+      <x:c r="A236" s="0" t="s">
+        <x:v>1156</x:v>
+      </x:c>
+      <x:c r="B236" s="0" t="s">
+        <x:v>1157</x:v>
+      </x:c>
+      <x:c r="C236" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D236" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E236" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F236" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="237" spans="1:6">
+      <x:c r="A237" s="0" t="s">
+        <x:v>1158</x:v>
+      </x:c>
+      <x:c r="B237" s="0" t="s">
+        <x:v>1157</x:v>
+      </x:c>
+      <x:c r="C237" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D237" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E237" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F237" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="238" spans="1:6">
+      <x:c r="A238" s="0" t="s">
+        <x:v>1159</x:v>
+      </x:c>
+      <x:c r="B238" s="0" t="s">
+        <x:v>1157</x:v>
+      </x:c>
+      <x:c r="C238" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D238" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E238" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F238" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="239" spans="1:6">
+      <x:c r="A239" s="0" t="s">
+        <x:v>1160</x:v>
+      </x:c>
+      <x:c r="B239" s="0" t="s">
+        <x:v>1161</x:v>
+      </x:c>
+      <x:c r="C239" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D239" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E239" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F239" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="240" spans="1:6">
+      <x:c r="A240" s="0" t="s">
+        <x:v>1162</x:v>
+      </x:c>
+      <x:c r="B240" s="0" t="s">
+        <x:v>1161</x:v>
+      </x:c>
+      <x:c r="C240" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D240" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E240" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F240" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="241" spans="1:6">
+      <x:c r="A241" s="0" t="s">
+        <x:v>1163</x:v>
+      </x:c>
+      <x:c r="B241" s="0" t="s">
+        <x:v>1146</x:v>
+      </x:c>
+      <x:c r="C241" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D241" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E241" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F241" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="242" spans="1:6">
+      <x:c r="A242" s="0" t="s">
+        <x:v>1164</x:v>
+      </x:c>
+      <x:c r="B242" s="0" t="s">
+        <x:v>1165</x:v>
+      </x:c>
+      <x:c r="C242" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D242" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E242" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F242" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="243" spans="1:6">
+      <x:c r="A243" s="0" t="s">
+        <x:v>1166</x:v>
+      </x:c>
+      <x:c r="B243" s="0" t="s">
+        <x:v>1167</x:v>
+      </x:c>
+      <x:c r="C243" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D243" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E243" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F243" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="244" spans="1:6">
+      <x:c r="A244" s="0" t="s">
+        <x:v>1168</x:v>
+      </x:c>
+      <x:c r="B244" s="0" t="s">
+        <x:v>1167</x:v>
+      </x:c>
+      <x:c r="C244" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D244" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E244" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F244" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="245" spans="1:6">
+      <x:c r="A245" s="0" t="s">
+        <x:v>1169</x:v>
+      </x:c>
+      <x:c r="B245" s="0" t="s">
+        <x:v>1170</x:v>
+      </x:c>
+      <x:c r="C245" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D245" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E245" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F245" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="246" spans="1:6">
+      <x:c r="A246" s="0" t="s">
+        <x:v>1171</x:v>
+      </x:c>
+      <x:c r="B246" s="0" t="s">
+        <x:v>1172</x:v>
+      </x:c>
+      <x:c r="C246" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D246" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E246" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F246" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="247" spans="1:6">
+      <x:c r="A247" s="0" t="s">
+        <x:v>1173</x:v>
+      </x:c>
+      <x:c r="B247" s="0" t="s">
+        <x:v>1174</x:v>
+      </x:c>
+      <x:c r="C247" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D247" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E247" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F247" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="248" spans="1:6">
+      <x:c r="A248" s="0" t="s">
+        <x:v>1175</x:v>
+      </x:c>
+      <x:c r="B248" s="0" t="s">
+        <x:v>1176</x:v>
+      </x:c>
+      <x:c r="C248" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D248" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E248" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F248" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="249" spans="1:6">
+      <x:c r="A249" s="0" t="s">
+        <x:v>1177</x:v>
+      </x:c>
+      <x:c r="B249" s="0" t="s">
+        <x:v>1176</x:v>
+      </x:c>
+      <x:c r="C249" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D249" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E249" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F249" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="250" spans="1:6">
+      <x:c r="A250" s="0" t="s">
+        <x:v>1178</x:v>
+      </x:c>
+      <x:c r="B250" s="0" t="s">
+        <x:v>1179</x:v>
+      </x:c>
+      <x:c r="C250" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D250" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E250" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F250" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="251" spans="1:6">
+      <x:c r="A251" s="0" t="s">
+        <x:v>1180</x:v>
+      </x:c>
+      <x:c r="B251" s="0" t="s">
+        <x:v>1181</x:v>
+      </x:c>
+      <x:c r="C251" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D251" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E251" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F251" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="252" spans="1:6">
+      <x:c r="A252" s="0" t="s">
+        <x:v>1182</x:v>
+      </x:c>
+      <x:c r="B252" s="0" t="s">
+        <x:v>1183</x:v>
+      </x:c>
+      <x:c r="C252" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D252" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E252" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F252" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="253" spans="1:6">
+      <x:c r="A253" s="0" t="s">
+        <x:v>1184</x:v>
+      </x:c>
+      <x:c r="B253" s="0" t="s">
+        <x:v>1185</x:v>
+      </x:c>
+      <x:c r="C253" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D253" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E253" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F253" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="254" spans="1:6">
+      <x:c r="A254" s="0" t="s">
+        <x:v>1186</x:v>
+      </x:c>
+      <x:c r="B254" s="0" t="s">
+        <x:v>1187</x:v>
+      </x:c>
+      <x:c r="C254" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D254" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E254" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F254" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="255" spans="1:6">
+      <x:c r="A255" s="0" t="s">
+        <x:v>1188</x:v>
+      </x:c>
+      <x:c r="B255" s="0" t="s">
+        <x:v>1189</x:v>
+      </x:c>
+      <x:c r="C255" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D255" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E255" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F255" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="256" spans="1:6">
+      <x:c r="A256" s="0" t="s">
+        <x:v>1190</x:v>
+      </x:c>
+      <x:c r="B256" s="0" t="s">
+        <x:v>1191</x:v>
+      </x:c>
+      <x:c r="C256" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D256" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E256" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F256" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="257" spans="1:6">
+      <x:c r="A257" s="0" t="s">
+        <x:v>1192</x:v>
+      </x:c>
+      <x:c r="B257" s="0" t="s">
+        <x:v>1193</x:v>
+      </x:c>
+      <x:c r="C257" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D257" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E257" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F257" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="258" spans="1:6">
+      <x:c r="A258" s="0" t="s">
+        <x:v>1194</x:v>
+      </x:c>
+      <x:c r="B258" s="0" t="s">
+        <x:v>1195</x:v>
+      </x:c>
+      <x:c r="C258" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D258" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E258" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F258" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="259" spans="1:6">
+      <x:c r="A259" s="0" t="s">
+        <x:v>1196</x:v>
+      </x:c>
+      <x:c r="B259" s="0" t="s">
+        <x:v>947</x:v>
+      </x:c>
+      <x:c r="C259" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D259" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E259" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F259" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="260" spans="1:6">
+      <x:c r="A260" s="0" t="s">
+        <x:v>1197</x:v>
+      </x:c>
+      <x:c r="B260" s="0" t="s">
+        <x:v>1107</x:v>
+      </x:c>
+      <x:c r="C260" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D260" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E260" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F260" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="261" spans="1:6">
+      <x:c r="A261" s="0" t="s">
+        <x:v>1198</x:v>
+      </x:c>
+      <x:c r="B261" s="0" t="s">
+        <x:v>1199</x:v>
+      </x:c>
+      <x:c r="C261" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D261" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E261" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F261" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="262" spans="1:6">
+      <x:c r="A262" s="0" t="s">
+        <x:v>1200</x:v>
+      </x:c>
+      <x:c r="B262" s="0" t="s">
+        <x:v>1201</x:v>
+      </x:c>
+      <x:c r="C262" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D262" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E262" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F262" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="263" spans="1:6">
+      <x:c r="A263" s="0" t="s">
+        <x:v>1202</x:v>
+      </x:c>
+      <x:c r="B263" s="0" t="s">
+        <x:v>1203</x:v>
+      </x:c>
+      <x:c r="C263" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D263" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E263" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F263" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="264" spans="1:6">
+      <x:c r="A264" s="0" t="s">
+        <x:v>1204</x:v>
+      </x:c>
+      <x:c r="B264" s="0" t="s">
+        <x:v>1205</x:v>
+      </x:c>
+      <x:c r="C264" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D264" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E264" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F264" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="265" spans="1:6">
+      <x:c r="A265" s="0" t="s">
+        <x:v>1206</x:v>
+      </x:c>
+      <x:c r="B265" s="0" t="s">
+        <x:v>1207</x:v>
+      </x:c>
+      <x:c r="C265" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D265" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E265" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F265" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="266" spans="1:6">
+      <x:c r="A266" s="0" t="s">
+        <x:v>1208</x:v>
+      </x:c>
+      <x:c r="B266" s="0" t="s">
+        <x:v>1209</x:v>
+      </x:c>
+      <x:c r="C266" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D266" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E266" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F266" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="267" spans="1:6">
+      <x:c r="A267" s="0" t="s">
+        <x:v>1210</x:v>
+      </x:c>
+      <x:c r="B267" s="0" t="s">
+        <x:v>1211</x:v>
+      </x:c>
+      <x:c r="C267" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D267" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E267" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F267" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="268" spans="1:6">
+      <x:c r="A268" s="0" t="s">
+        <x:v>1212</x:v>
+      </x:c>
+      <x:c r="B268" s="0" t="s">
+        <x:v>1213</x:v>
+      </x:c>
+      <x:c r="C268" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D268" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E268" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F268" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="269" spans="1:6">
+      <x:c r="A269" s="0" t="s">
+        <x:v>1214</x:v>
+      </x:c>
+      <x:c r="B269" s="0" t="s">
+        <x:v>1215</x:v>
+      </x:c>
+      <x:c r="C269" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D269" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E269" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F269" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="270" spans="1:6">
+      <x:c r="A270" s="0" t="s">
+        <x:v>1216</x:v>
+      </x:c>
+      <x:c r="B270" s="0" t="s">
+        <x:v>1217</x:v>
+      </x:c>
+      <x:c r="C270" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D270" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E270" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F270" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="271" spans="1:6">
+      <x:c r="A271" s="0" t="s">
+        <x:v>1218</x:v>
+      </x:c>
+      <x:c r="B271" s="0" t="s">
+        <x:v>1219</x:v>
+      </x:c>
+      <x:c r="C271" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D271" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E271" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F271" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="272" spans="1:6">
+      <x:c r="A272" s="0" t="s">
+        <x:v>1220</x:v>
+      </x:c>
+      <x:c r="B272" s="0" t="s">
+        <x:v>1221</x:v>
+      </x:c>
+      <x:c r="C272" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D272" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E272" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F272" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="273" spans="1:6">
+      <x:c r="A273" s="0" t="s">
+        <x:v>1222</x:v>
+      </x:c>
+      <x:c r="B273" s="0" t="s">
+        <x:v>1223</x:v>
+      </x:c>
+      <x:c r="C273" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D273" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E273" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F273" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="274" spans="1:6">
+      <x:c r="A274" s="0" t="s">
+        <x:v>1224</x:v>
+      </x:c>
+      <x:c r="B274" s="0" t="s">
+        <x:v>1225</x:v>
+      </x:c>
+      <x:c r="C274" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D274" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E274" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F274" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="275" spans="1:6">
+      <x:c r="A275" s="0" t="s">
+        <x:v>1226</x:v>
+      </x:c>
+      <x:c r="B275" s="0" t="s">
+        <x:v>1227</x:v>
+      </x:c>
+      <x:c r="C275" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D275" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E275" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F275" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="276" spans="1:6">
+      <x:c r="A276" s="0" t="s">
+        <x:v>1228</x:v>
+      </x:c>
+      <x:c r="B276" s="0" t="s">
+        <x:v>1229</x:v>
+      </x:c>
+      <x:c r="C276" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D276" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E276" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F276" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="277" spans="1:6">
+      <x:c r="A277" s="0" t="s">
+        <x:v>1230</x:v>
+      </x:c>
+      <x:c r="B277" s="0" t="s">
+        <x:v>1231</x:v>
+      </x:c>
+      <x:c r="C277" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D277" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E277" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F277" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="278" spans="1:6">
+      <x:c r="A278" s="0" t="s">
+        <x:v>1232</x:v>
+      </x:c>
+      <x:c r="B278" s="0" t="s">
+        <x:v>1233</x:v>
+      </x:c>
+      <x:c r="C278" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D278" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E278" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F278" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="279" spans="1:6">
+      <x:c r="A279" s="0" t="s">
+        <x:v>1234</x:v>
+      </x:c>
+      <x:c r="B279" s="0" t="s">
+        <x:v>1235</x:v>
+      </x:c>
+      <x:c r="C279" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D279" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E279" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F279" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="280" spans="1:6">
+      <x:c r="A280" s="0" t="s">
+        <x:v>1236</x:v>
+      </x:c>
+      <x:c r="B280" s="0" t="s">
+        <x:v>1237</x:v>
+      </x:c>
+      <x:c r="C280" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D280" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E280" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F280" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="281" spans="1:6">
+      <x:c r="A281" s="0" t="s">
+        <x:v>1238</x:v>
+      </x:c>
+      <x:c r="B281" s="0" t="s">
+        <x:v>909</x:v>
+      </x:c>
+      <x:c r="C281" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D281" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E281" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F281" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="282" spans="1:6">
+      <x:c r="A282" s="0" t="s">
+        <x:v>1239</x:v>
+      </x:c>
+      <x:c r="B282" s="0" t="s">
+        <x:v>1240</x:v>
+      </x:c>
+      <x:c r="C282" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D282" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E282" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F282" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="283" spans="1:6">
+      <x:c r="A283" s="0" t="s">
+        <x:v>1241</x:v>
+      </x:c>
+      <x:c r="B283" s="0" t="s">
+        <x:v>1242</x:v>
+      </x:c>
+      <x:c r="C283" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D283" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E283" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F283" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="284" spans="1:6">
+      <x:c r="A284" s="0" t="s">
+        <x:v>1243</x:v>
+      </x:c>
+      <x:c r="B284" s="0" t="s">
+        <x:v>1244</x:v>
+      </x:c>
+      <x:c r="C284" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D284" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E284" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F284" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="285" spans="1:6">
+      <x:c r="A285" s="0" t="s">
+        <x:v>1245</x:v>
+      </x:c>
+      <x:c r="B285" s="0" t="s">
+        <x:v>1225</x:v>
+      </x:c>
+      <x:c r="C285" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D285" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E285" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F285" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="286" spans="1:6">
+      <x:c r="A286" s="0" t="s">
+        <x:v>1246</x:v>
+      </x:c>
+      <x:c r="B286" s="0" t="s">
+        <x:v>1247</x:v>
+      </x:c>
+      <x:c r="C286" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D286" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E286" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F286" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="287" spans="1:6">
+      <x:c r="A287" s="0" t="s">
+        <x:v>1248</x:v>
+      </x:c>
+      <x:c r="B287" s="0" t="s">
+        <x:v>1227</x:v>
+      </x:c>
+      <x:c r="C287" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D287" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E287" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F287" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="288" spans="1:6">
+      <x:c r="A288" s="0" t="s">
+        <x:v>1249</x:v>
+      </x:c>
+      <x:c r="B288" s="0" t="s">
+        <x:v>1250</x:v>
+      </x:c>
+      <x:c r="C288" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D288" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E288" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F288" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="289" spans="1:6">
+      <x:c r="A289" s="0" t="s">
+        <x:v>1251</x:v>
+      </x:c>
+      <x:c r="B289" s="0" t="s">
+        <x:v>1252</x:v>
+      </x:c>
+      <x:c r="C289" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D289" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E289" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F289" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="290" spans="1:6">
+      <x:c r="A290" s="0" t="s">
+        <x:v>1253</x:v>
+      </x:c>
+      <x:c r="B290" s="0" t="s">
+        <x:v>1254</x:v>
+      </x:c>
+      <x:c r="C290" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D290" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E290" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F290" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="291" spans="1:6">
+      <x:c r="A291" s="0" t="s">
+        <x:v>1255</x:v>
+      </x:c>
+      <x:c r="B291" s="0" t="s">
+        <x:v>1254</x:v>
+      </x:c>
+      <x:c r="C291" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D291" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E291" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F291" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="292" spans="1:6">
+      <x:c r="A292" s="0" t="s">
+        <x:v>1256</x:v>
+      </x:c>
+      <x:c r="B292" s="0" t="s">
+        <x:v>1247</x:v>
+      </x:c>
+      <x:c r="C292" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D292" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E292" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F292" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="293" spans="1:6">
+      <x:c r="A293" s="0" t="s">
+        <x:v>1257</x:v>
+      </x:c>
+      <x:c r="B293" s="0" t="s">
+        <x:v>1258</x:v>
+      </x:c>
+      <x:c r="C293" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D293" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E293" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F293" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="294" spans="1:6">
+      <x:c r="A294" s="0" t="s">
+        <x:v>1259</x:v>
+      </x:c>
+      <x:c r="B294" s="0" t="s">
+        <x:v>1250</x:v>
+      </x:c>
+      <x:c r="C294" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D294" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E294" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F294" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="295" spans="1:6">
+      <x:c r="A295" s="0" t="s">
+        <x:v>1260</x:v>
+      </x:c>
+      <x:c r="B295" s="0" t="s">
+        <x:v>1254</x:v>
+      </x:c>
+      <x:c r="C295" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D295" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E295" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F295" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="296" spans="1:6">
+      <x:c r="A296" s="0" t="s">
+        <x:v>1261</x:v>
+      </x:c>
+      <x:c r="B296" s="0" t="s">
+        <x:v>1262</x:v>
+      </x:c>
+      <x:c r="C296" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D296" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E296" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F296" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="297" spans="1:6">
+      <x:c r="A297" s="0" t="s">
+        <x:v>1263</x:v>
+      </x:c>
+      <x:c r="B297" s="0" t="s">
+        <x:v>1240</x:v>
+      </x:c>
+      <x:c r="C297" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D297" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E297" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F297" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="298" spans="1:6">
+      <x:c r="A298" s="0" t="s">
+        <x:v>1264</x:v>
+      </x:c>
+      <x:c r="B298" s="0" t="s">
+        <x:v>1258</x:v>
+      </x:c>
+      <x:c r="C298" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D298" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E298" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F298" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="299" spans="1:6">
+      <x:c r="A299" s="0" t="s">
+        <x:v>1265</x:v>
+      </x:c>
+      <x:c r="B299" s="0" t="s">
+        <x:v>1266</x:v>
+      </x:c>
+      <x:c r="C299" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D299" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E299" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F299" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="300" spans="1:6">
+      <x:c r="A300" s="0" t="s">
+        <x:v>1267</x:v>
+      </x:c>
+      <x:c r="B300" s="0" t="s">
+        <x:v>1266</x:v>
+      </x:c>
+      <x:c r="C300" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D300" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E300" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F300" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="301" spans="1:6">
+      <x:c r="A301" s="0" t="s">
+        <x:v>1268</x:v>
+      </x:c>
+      <x:c r="B301" s="0" t="s">
+        <x:v>1227</x:v>
+      </x:c>
+      <x:c r="C301" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D301" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E301" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F301" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="302" spans="1:6">
+      <x:c r="A302" s="0" t="s">
+        <x:v>1269</x:v>
+      </x:c>
+      <x:c r="B302" s="0" t="s">
+        <x:v>1270</x:v>
+      </x:c>
+      <x:c r="C302" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D302" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E302" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F302" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="303" spans="1:6">
+      <x:c r="A303" s="0" t="s">
+        <x:v>1271</x:v>
+      </x:c>
+      <x:c r="B303" s="0" t="s">
+        <x:v>1272</x:v>
+      </x:c>
+      <x:c r="C303" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D303" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E303" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F303" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="304" spans="1:6">
+      <x:c r="A304" s="0" t="s">
+        <x:v>1273</x:v>
+      </x:c>
+      <x:c r="B304" s="0" t="s">
+        <x:v>1231</x:v>
+      </x:c>
+      <x:c r="C304" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D304" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E304" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F304" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="305" spans="1:6">
+      <x:c r="A305" s="0" t="s">
+        <x:v>1274</x:v>
+      </x:c>
+      <x:c r="B305" s="0" t="s">
+        <x:v>1258</x:v>
+      </x:c>
+      <x:c r="C305" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D305" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E305" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F305" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="306" spans="1:6">
+      <x:c r="A306" s="0" t="s">
+        <x:v>1275</x:v>
+      </x:c>
+      <x:c r="B306" s="0" t="s">
+        <x:v>1276</x:v>
+      </x:c>
+      <x:c r="C306" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D306" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E306" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F306" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="307" spans="1:6">
+      <x:c r="A307" s="0" t="s">
+        <x:v>1277</x:v>
+      </x:c>
+      <x:c r="B307" s="0" t="s">
+        <x:v>1278</x:v>
+      </x:c>
+      <x:c r="C307" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D307" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E307" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F307" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="308" spans="1:6">
+      <x:c r="A308" s="0" t="s">
+        <x:v>1279</x:v>
+      </x:c>
+      <x:c r="B308" s="0" t="s">
+        <x:v>1229</x:v>
+      </x:c>
+      <x:c r="C308" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D308" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E308" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F308" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="309" spans="1:6">
+      <x:c r="A309" s="0" t="s">
+        <x:v>1280</x:v>
+      </x:c>
+      <x:c r="B309" s="0" t="s">
+        <x:v>1250</x:v>
+      </x:c>
+      <x:c r="C309" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D309" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E309" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F309" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="310" spans="1:6">
+      <x:c r="A310" s="0" t="s">
+        <x:v>1281</x:v>
+      </x:c>
+      <x:c r="B310" s="0" t="s">
+        <x:v>1231</x:v>
+      </x:c>
+      <x:c r="C310" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D310" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E310" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F310" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="311" spans="1:6">
+      <x:c r="A311" s="0" t="s">
+        <x:v>1282</x:v>
+      </x:c>
+      <x:c r="B311" s="0" t="s">
+        <x:v>1254</x:v>
+      </x:c>
+      <x:c r="C311" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D311" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E311" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F311" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="312" spans="1:6">
+      <x:c r="A312" s="0" t="s">
+        <x:v>1283</x:v>
+      </x:c>
+      <x:c r="B312" s="0" t="s">
+        <x:v>1244</x:v>
+      </x:c>
+      <x:c r="C312" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D312" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E312" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F312" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="313" spans="1:6">
+      <x:c r="A313" s="0" t="s">
+        <x:v>1284</x:v>
+      </x:c>
+      <x:c r="B313" s="0" t="s">
+        <x:v>1285</x:v>
+      </x:c>
+      <x:c r="C313" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D313" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E313" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F313" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="314" spans="1:6">
+      <x:c r="A314" s="0" t="s">
+        <x:v>1286</x:v>
+      </x:c>
+      <x:c r="B314" s="0" t="s">
+        <x:v>1287</x:v>
+      </x:c>
+      <x:c r="C314" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D314" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E314" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F314" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="315" spans="1:6">
+      <x:c r="A315" s="0" t="s">
+        <x:v>1288</x:v>
+      </x:c>
+      <x:c r="B315" s="0" t="s">
+        <x:v>1289</x:v>
+      </x:c>
+      <x:c r="C315" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D315" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E315" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F315" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="316" spans="1:6">
+      <x:c r="A316" s="0" t="s">
+        <x:v>1290</x:v>
+      </x:c>
+      <x:c r="B316" s="0" t="s">
+        <x:v>1291</x:v>
+      </x:c>
+      <x:c r="C316" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D316" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E316" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F316" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="317" spans="1:6">
+      <x:c r="A317" s="0" t="s">
+        <x:v>1292</x:v>
+      </x:c>
+      <x:c r="B317" s="0" t="s">
+        <x:v>1293</x:v>
+      </x:c>
+      <x:c r="C317" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D317" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E317" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F317" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="318" spans="1:6">
+      <x:c r="A318" s="0" t="s">
+        <x:v>1294</x:v>
+      </x:c>
+      <x:c r="B318" s="0" t="s">
+        <x:v>1295</x:v>
+      </x:c>
+      <x:c r="C318" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D318" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E318" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F318" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="319" spans="1:6">
+      <x:c r="A319" s="0" t="s">
+        <x:v>1296</x:v>
+      </x:c>
+      <x:c r="B319" s="0" t="s">
+        <x:v>1297</x:v>
+      </x:c>
+      <x:c r="C319" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D319" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E319" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F319" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="320" spans="1:6">
+      <x:c r="A320" s="0" t="s">
+        <x:v>1298</x:v>
+      </x:c>
+      <x:c r="B320" s="0" t="s">
+        <x:v>1299</x:v>
+      </x:c>
+      <x:c r="C320" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D320" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E320" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F320" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="321" spans="1:6">
+      <x:c r="A321" s="0" t="s">
+        <x:v>1300</x:v>
+      </x:c>
+      <x:c r="B321" s="0" t="s">
+        <x:v>1301</x:v>
+      </x:c>
+      <x:c r="C321" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D321" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E321" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F321" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="322" spans="1:6">
+      <x:c r="A322" s="0" t="s">
+        <x:v>1302</x:v>
+      </x:c>
+      <x:c r="B322" s="0" t="s">
+        <x:v>1303</x:v>
+      </x:c>
+      <x:c r="C322" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D322" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E322" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F322" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="323" spans="1:6">
+      <x:c r="A323" s="0" t="s">
+        <x:v>1304</x:v>
+      </x:c>
+      <x:c r="B323" s="0" t="s">
+        <x:v>1305</x:v>
+      </x:c>
+      <x:c r="C323" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D323" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E323" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F323" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="324" spans="1:6">
+      <x:c r="A324" s="0" t="s">
+        <x:v>1306</x:v>
+      </x:c>
+      <x:c r="B324" s="0" t="s">
+        <x:v>1307</x:v>
+      </x:c>
+      <x:c r="C324" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D324" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E324" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F324" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="325" spans="1:6">
+      <x:c r="A325" s="0" t="s">
+        <x:v>1308</x:v>
+      </x:c>
+      <x:c r="B325" s="0" t="s">
+        <x:v>1307</x:v>
+      </x:c>
+      <x:c r="C325" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D325" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E325" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F325" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="326" spans="1:6">
+      <x:c r="A326" s="0" t="s">
+        <x:v>1309</x:v>
+      </x:c>
+      <x:c r="B326" s="0" t="s">
+        <x:v>1207</x:v>
+      </x:c>
+      <x:c r="C326" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D326" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E326" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F326" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="327" spans="1:6">
+      <x:c r="A327" s="0" t="s">
+        <x:v>1310</x:v>
+      </x:c>
+      <x:c r="B327" s="0" t="s">
+        <x:v>1311</x:v>
+      </x:c>
+      <x:c r="C327" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D327" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E327" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F327" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="328" spans="1:6">
+      <x:c r="A328" s="0" t="s">
+        <x:v>1312</x:v>
+      </x:c>
+      <x:c r="B328" s="0" t="s">
+        <x:v>1313</x:v>
+      </x:c>
+      <x:c r="C328" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D328" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E328" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F328" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="329" spans="1:6">
+      <x:c r="A329" s="0" t="s">
+        <x:v>1314</x:v>
+      </x:c>
+      <x:c r="B329" s="0" t="s">
+        <x:v>1315</x:v>
+      </x:c>
+      <x:c r="C329" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D329" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E329" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F329" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="330" spans="1:6">
+      <x:c r="A330" s="0" t="s">
+        <x:v>1316</x:v>
+      </x:c>
+      <x:c r="B330" s="0" t="s">
+        <x:v>1317</x:v>
+      </x:c>
+      <x:c r="C330" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D330" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E330" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F330" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="331" spans="1:6">
+      <x:c r="A331" s="0" t="s">
+        <x:v>1318</x:v>
+      </x:c>
+      <x:c r="B331" s="0" t="s">
+        <x:v>1319</x:v>
+      </x:c>
+      <x:c r="C331" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D331" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E331" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F331" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="332" spans="1:6">
+      <x:c r="A332" s="0" t="s">
+        <x:v>1320</x:v>
+      </x:c>
+      <x:c r="B332" s="0" t="s">
+        <x:v>1321</x:v>
+      </x:c>
+      <x:c r="C332" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D332" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E332" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F332" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="333" spans="1:6">
+      <x:c r="A333" s="0" t="s">
+        <x:v>1322</x:v>
+      </x:c>
+      <x:c r="B333" s="0" t="s">
+        <x:v>1323</x:v>
+      </x:c>
+      <x:c r="C333" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D333" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E333" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F333" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="334" spans="1:6">
+      <x:c r="A334" s="0" t="s">
+        <x:v>1324</x:v>
+      </x:c>
+      <x:c r="B334" s="0" t="s">
+        <x:v>1325</x:v>
+      </x:c>
+      <x:c r="C334" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D334" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E334" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F334" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="335" spans="1:6">
+      <x:c r="A335" s="0" t="s">
+        <x:v>1326</x:v>
+      </x:c>
+      <x:c r="B335" s="0" t="s">
+        <x:v>1327</x:v>
+      </x:c>
+      <x:c r="C335" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D335" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E335" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F335" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="336" spans="1:6">
+      <x:c r="A336" s="0" t="s">
+        <x:v>1328</x:v>
+      </x:c>
+      <x:c r="B336" s="0" t="s">
+        <x:v>1329</x:v>
+      </x:c>
+      <x:c r="C336" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D336" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E336" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F336" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="337" spans="1:6">
+      <x:c r="A337" s="0" t="s">
+        <x:v>1330</x:v>
+      </x:c>
+      <x:c r="B337" s="0" t="s">
+        <x:v>1331</x:v>
+      </x:c>
+      <x:c r="C337" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D337" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E337" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F337" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="338" spans="1:6">
+      <x:c r="A338" s="0" t="s">
+        <x:v>1332</x:v>
+      </x:c>
+      <x:c r="B338" s="0" t="s">
+        <x:v>1333</x:v>
+      </x:c>
+      <x:c r="C338" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D338" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E338" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F338" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="339" spans="1:6">
+      <x:c r="A339" s="0" t="s">
+        <x:v>1334</x:v>
+      </x:c>
+      <x:c r="B339" s="0" t="s">
+        <x:v>1335</x:v>
+      </x:c>
+      <x:c r="C339" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D339" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E339" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F339" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="340" spans="1:6">
+      <x:c r="A340" s="0" t="s">
+        <x:v>1336</x:v>
+      </x:c>
+      <x:c r="B340" s="0" t="s">
+        <x:v>1337</x:v>
+      </x:c>
+      <x:c r="C340" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D340" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E340" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F340" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="341" spans="1:6">
+      <x:c r="A341" s="0" t="s">
+        <x:v>1338</x:v>
+      </x:c>
+      <x:c r="B341" s="0" t="s">
+        <x:v>1339</x:v>
+      </x:c>
+      <x:c r="C341" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D341" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E341" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F341" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="342" spans="1:6">
+      <x:c r="A342" s="0" t="s">
+        <x:v>1340</x:v>
+      </x:c>
+      <x:c r="B342" s="0" t="s">
+        <x:v>1341</x:v>
+      </x:c>
+      <x:c r="C342" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D342" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E342" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F342" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="343" spans="1:6">
+      <x:c r="A343" s="0" t="s">
+        <x:v>1342</x:v>
+      </x:c>
+      <x:c r="B343" s="0" t="s">
+        <x:v>1343</x:v>
+      </x:c>
+      <x:c r="C343" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D343" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E343" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F343" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="344" spans="1:6">
+      <x:c r="A344" s="0" t="s">
+        <x:v>1344</x:v>
+      </x:c>
+      <x:c r="B344" s="0" t="s">
+        <x:v>1345</x:v>
+      </x:c>
+      <x:c r="C344" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D344" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E344" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F344" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="345" spans="1:6">
+      <x:c r="A345" s="0" t="s">
+        <x:v>1346</x:v>
+      </x:c>
+      <x:c r="B345" s="0" t="s">
+        <x:v>1347</x:v>
+      </x:c>
+      <x:c r="C345" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D345" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E345" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F345" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="346" spans="1:6">
+      <x:c r="A346" s="0" t="s">
+        <x:v>1348</x:v>
+      </x:c>
+      <x:c r="B346" s="0" t="s">
+        <x:v>1349</x:v>
+      </x:c>
+      <x:c r="C346" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D346" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E346" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F346" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="347" spans="1:6">
+      <x:c r="A347" s="0" t="s">
+        <x:v>1350</x:v>
+      </x:c>
+      <x:c r="B347" s="0" t="s">
+        <x:v>1351</x:v>
+      </x:c>
+      <x:c r="C347" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D347" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E347" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F347" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="348" spans="1:6">
+      <x:c r="A348" s="0" t="s">
+        <x:v>1352</x:v>
+      </x:c>
+      <x:c r="B348" s="0" t="s">
+        <x:v>1353</x:v>
+      </x:c>
+      <x:c r="C348" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D348" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E348" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F348" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="349" spans="1:6">
+      <x:c r="A349" s="0" t="s">
+        <x:v>1354</x:v>
+      </x:c>
+      <x:c r="B349" s="0" t="s">
+        <x:v>1355</x:v>
+      </x:c>
+      <x:c r="C349" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D349" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E349" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F349" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="350" spans="1:6">
+      <x:c r="A350" s="0" t="s">
+        <x:v>1356</x:v>
+      </x:c>
+      <x:c r="B350" s="0" t="s">
+        <x:v>1357</x:v>
+      </x:c>
+      <x:c r="C350" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D350" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E350" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F350" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="351" spans="1:6">
+      <x:c r="A351" s="0" t="s">
+        <x:v>1358</x:v>
+      </x:c>
+      <x:c r="B351" s="0" t="s">
+        <x:v>1359</x:v>
+      </x:c>
+      <x:c r="C351" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D351" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E351" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F351" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="352" spans="1:6">
+      <x:c r="A352" s="0" t="s">
+        <x:v>1360</x:v>
+      </x:c>
+      <x:c r="B352" s="0" t="s">
+        <x:v>1361</x:v>
+      </x:c>
+      <x:c r="C352" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D352" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E352" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F352" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="353" spans="1:6">
+      <x:c r="A353" s="0" t="s">
+        <x:v>1362</x:v>
+      </x:c>
+      <x:c r="B353" s="0" t="s">
+        <x:v>1363</x:v>
+      </x:c>
+      <x:c r="C353" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D353" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E353" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F353" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="354" spans="1:6">
+      <x:c r="A354" s="0" t="s">
+        <x:v>1364</x:v>
+      </x:c>
+      <x:c r="B354" s="0" t="s">
+        <x:v>1365</x:v>
+      </x:c>
+      <x:c r="C354" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D354" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E354" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F354" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="355" spans="1:6">
+      <x:c r="A355" s="0" t="s">
+        <x:v>1366</x:v>
+      </x:c>
+      <x:c r="B355" s="0" t="s">
+        <x:v>1367</x:v>
+      </x:c>
+      <x:c r="C355" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D355" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E355" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F355" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="356" spans="1:6">
+      <x:c r="A356" s="0" t="s">
+        <x:v>1368</x:v>
+      </x:c>
+      <x:c r="B356" s="0" t="s">
+        <x:v>1369</x:v>
+      </x:c>
+      <x:c r="C356" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D356" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E356" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F356" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="357" spans="1:6">
+      <x:c r="A357" s="0" t="s">
+        <x:v>1370</x:v>
+      </x:c>
+      <x:c r="B357" s="0" t="s">
+        <x:v>1371</x:v>
+      </x:c>
+      <x:c r="C357" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D357" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E357" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F357" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="358" spans="1:6">
+      <x:c r="A358" s="0" t="s">
+        <x:v>1372</x:v>
+      </x:c>
+      <x:c r="B358" s="0" t="s">
+        <x:v>1373</x:v>
+      </x:c>
+      <x:c r="C358" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D358" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E358" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F358" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="359" spans="1:6">
+      <x:c r="A359" s="0" t="s">
+        <x:v>1374</x:v>
+      </x:c>
+      <x:c r="B359" s="0" t="s">
+        <x:v>1375</x:v>
+      </x:c>
+      <x:c r="C359" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D359" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E359" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F359" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="360" spans="1:6">
+      <x:c r="A360" s="0" t="s">
+        <x:v>1376</x:v>
+      </x:c>
+      <x:c r="B360" s="0" t="s">
+        <x:v>1377</x:v>
+      </x:c>
+      <x:c r="C360" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D360" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E360" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F360" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="361" spans="1:6">
+      <x:c r="A361" s="0" t="s">
+        <x:v>1378</x:v>
+      </x:c>
+      <x:c r="B361" s="0" t="s">
+        <x:v>1379</x:v>
+      </x:c>
+      <x:c r="C361" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D361" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E361" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F361" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="362" spans="1:6">
+      <x:c r="A362" s="0" t="s">
+        <x:v>1380</x:v>
+      </x:c>
+      <x:c r="B362" s="0" t="s">
+        <x:v>1381</x:v>
+      </x:c>
+      <x:c r="C362" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D362" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E362" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F362" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="363" spans="1:6">
+      <x:c r="A363" s="0" t="s">
+        <x:v>1382</x:v>
+      </x:c>
+      <x:c r="B363" s="0" t="s">
+        <x:v>1383</x:v>
+      </x:c>
+      <x:c r="C363" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D363" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E363" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F363" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="364" spans="1:6">
+      <x:c r="A364" s="0" t="s">
+        <x:v>1384</x:v>
+      </x:c>
+      <x:c r="B364" s="0" t="s">
+        <x:v>1385</x:v>
+      </x:c>
+      <x:c r="C364" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D364" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E364" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F364" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="365" spans="1:6">
+      <x:c r="A365" s="0" t="s">
+        <x:v>1386</x:v>
+      </x:c>
+      <x:c r="B365" s="0" t="s">
+        <x:v>1387</x:v>
+      </x:c>
+      <x:c r="C365" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D365" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E365" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F365" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="366" spans="1:6">
+      <x:c r="A366" s="0" t="s">
+        <x:v>1388</x:v>
+      </x:c>
+      <x:c r="B366" s="0" t="s">
+        <x:v>1389</x:v>
+      </x:c>
+      <x:c r="C366" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D366" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E366" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F366" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="367" spans="1:6">
+      <x:c r="A367" s="0" t="s">
+        <x:v>1390</x:v>
+      </x:c>
+      <x:c r="B367" s="0" t="s">
+        <x:v>1391</x:v>
+      </x:c>
+      <x:c r="C367" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D367" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E367" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F367" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="368" spans="1:6">
+      <x:c r="A368" s="0" t="s">
+        <x:v>1392</x:v>
+      </x:c>
+      <x:c r="B368" s="0" t="s">
+        <x:v>1393</x:v>
+      </x:c>
+      <x:c r="C368" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D368" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E368" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F368" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="369" spans="1:6">
+      <x:c r="A369" s="0" t="s">
+        <x:v>1394</x:v>
+      </x:c>
+      <x:c r="B369" s="0" t="s">
+        <x:v>1395</x:v>
+      </x:c>
+      <x:c r="C369" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D369" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E369" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F369" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="370" spans="1:6">
+      <x:c r="A370" s="0" t="s">
+        <x:v>1396</x:v>
+      </x:c>
+      <x:c r="B370" s="0" t="s">
+        <x:v>1397</x:v>
+      </x:c>
+      <x:c r="C370" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D370" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E370" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F370" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="371" spans="1:6">
+      <x:c r="A371" s="0" t="s">
+        <x:v>1398</x:v>
+      </x:c>
+      <x:c r="B371" s="0" t="s">
+        <x:v>1399</x:v>
+      </x:c>
+      <x:c r="C371" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D371" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E371" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F371" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="372" spans="1:6">
+      <x:c r="A372" s="0" t="s">
+        <x:v>1400</x:v>
+      </x:c>
+      <x:c r="B372" s="0" t="s">
+        <x:v>1401</x:v>
+      </x:c>
+      <x:c r="C372" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D372" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E372" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F372" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="373" spans="1:6">
+      <x:c r="A373" s="0" t="s">
+        <x:v>1402</x:v>
+      </x:c>
+      <x:c r="B373" s="0" t="s">
+        <x:v>1403</x:v>
+      </x:c>
+      <x:c r="C373" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D373" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E373" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F373" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="374" spans="1:6">
+      <x:c r="A374" s="0" t="s">
+        <x:v>1404</x:v>
+      </x:c>
+      <x:c r="B374" s="0" t="s">
+        <x:v>1405</x:v>
+      </x:c>
+      <x:c r="C374" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D374" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E374" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F374" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="375" spans="1:6">
+      <x:c r="A375" s="0" t="s">
+        <x:v>1406</x:v>
+      </x:c>
+      <x:c r="B375" s="0" t="s">
+        <x:v>1407</x:v>
+      </x:c>
+      <x:c r="C375" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D375" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E375" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F375" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="376" spans="1:6">
+      <x:c r="A376" s="0" t="s">
+        <x:v>1408</x:v>
+      </x:c>
+      <x:c r="B376" s="0" t="s">
+        <x:v>1409</x:v>
+      </x:c>
+      <x:c r="C376" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D376" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E376" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F376" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="377" spans="1:6">
+      <x:c r="A377" s="0" t="s">
+        <x:v>1410</x:v>
+      </x:c>
+      <x:c r="B377" s="0" t="s">
+        <x:v>1411</x:v>
+      </x:c>
+      <x:c r="C377" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D377" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E377" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F377" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="378" spans="1:6">
+      <x:c r="A378" s="0" t="s">
+        <x:v>1412</x:v>
+      </x:c>
+      <x:c r="B378" s="0" t="s">
+        <x:v>1413</x:v>
+      </x:c>
+      <x:c r="C378" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D378" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E378" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F378" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="379" spans="1:6">
+      <x:c r="A379" s="0" t="s">
+        <x:v>1414</x:v>
+      </x:c>
+      <x:c r="B379" s="0" t="s">
+        <x:v>1415</x:v>
+      </x:c>
+      <x:c r="C379" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D379" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E379" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F379" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="380" spans="1:6">
+      <x:c r="A380" s="0" t="s">
+        <x:v>1416</x:v>
+      </x:c>
+      <x:c r="B380" s="0" t="s">
+        <x:v>1417</x:v>
+      </x:c>
+      <x:c r="C380" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D380" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E380" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F380" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="381" spans="1:6">
+      <x:c r="A381" s="0" t="s">
+        <x:v>1418</x:v>
+      </x:c>
+      <x:c r="B381" s="0" t="s">
+        <x:v>1419</x:v>
+      </x:c>
+      <x:c r="C381" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D381" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E381" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F381" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="382" spans="1:6">
+      <x:c r="A382" s="0" t="s">
+        <x:v>1420</x:v>
+      </x:c>
+      <x:c r="B382" s="0" t="s">
+        <x:v>1421</x:v>
+      </x:c>
+      <x:c r="C382" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D382" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E382" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F382" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="383" spans="1:6">
+      <x:c r="A383" s="0" t="s">
+        <x:v>1422</x:v>
+      </x:c>
+      <x:c r="B383" s="0" t="s">
+        <x:v>1423</x:v>
+      </x:c>
+      <x:c r="C383" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D383" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E383" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F383" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="384" spans="1:6">
+      <x:c r="A384" s="0" t="s">
+        <x:v>1424</x:v>
+      </x:c>
+      <x:c r="B384" s="0" t="s">
+        <x:v>1425</x:v>
+      </x:c>
+      <x:c r="C384" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D384" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E384" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F384" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="385" spans="1:6">
+      <x:c r="A385" s="0" t="s">
+        <x:v>1426</x:v>
+      </x:c>
+      <x:c r="B385" s="0" t="s">
+        <x:v>1427</x:v>
+      </x:c>
+      <x:c r="C385" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D385" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E385" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F385" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="386" spans="1:6">
+      <x:c r="A386" s="0" t="s">
+        <x:v>1428</x:v>
+      </x:c>
+      <x:c r="B386" s="0" t="s">
+        <x:v>1429</x:v>
+      </x:c>
+      <x:c r="C386" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D386" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E386" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F386" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="387" spans="1:6">
+      <x:c r="A387" s="0" t="s">
+        <x:v>1430</x:v>
+      </x:c>
+      <x:c r="B387" s="0" t="s">
+        <x:v>1431</x:v>
+      </x:c>
+      <x:c r="C387" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D387" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E387" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F387" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="388" spans="1:6">
+      <x:c r="A388" s="0" t="s">
+        <x:v>1432</x:v>
+      </x:c>
+      <x:c r="B388" s="0" t="s">
+        <x:v>1433</x:v>
+      </x:c>
+      <x:c r="C388" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D388" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E388" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F388" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="389" spans="1:6">
+      <x:c r="A389" s="0" t="s">
+        <x:v>1434</x:v>
+      </x:c>
+      <x:c r="B389" s="0" t="s">
+        <x:v>1435</x:v>
+      </x:c>
+      <x:c r="C389" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D389" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E389" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F389" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="390" spans="1:6">
+      <x:c r="A390" s="0" t="s">
+        <x:v>1436</x:v>
+      </x:c>
+      <x:c r="B390" s="0" t="s">
+        <x:v>1437</x:v>
+      </x:c>
+      <x:c r="C390" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D390" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E390" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F390" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="391" spans="1:6">
+      <x:c r="A391" s="0" t="s">
+        <x:v>1438</x:v>
+      </x:c>
+      <x:c r="B391" s="0" t="s">
+        <x:v>1439</x:v>
+      </x:c>
+      <x:c r="C391" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D391" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E391" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F391" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="392" spans="1:6">
+      <x:c r="A392" s="0" t="s">
+        <x:v>1440</x:v>
+      </x:c>
+      <x:c r="B392" s="0" t="s">
+        <x:v>1441</x:v>
+      </x:c>
+      <x:c r="C392" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D392" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E392" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F392" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="393" spans="1:6">
+      <x:c r="A393" s="0" t="s">
+        <x:v>1442</x:v>
+      </x:c>
+      <x:c r="B393" s="0" t="s">
+        <x:v>1443</x:v>
+      </x:c>
+      <x:c r="C393" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D393" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E393" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F393" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="394" spans="1:6">
+      <x:c r="A394" s="0" t="s">
+        <x:v>1444</x:v>
+      </x:c>
+      <x:c r="B394" s="0" t="s">
+        <x:v>1445</x:v>
+      </x:c>
+      <x:c r="C394" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D394" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E394" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F394" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="395" spans="1:6">
+      <x:c r="A395" s="0" t="s">
+        <x:v>1446</x:v>
+      </x:c>
+      <x:c r="B395" s="0" t="s">
+        <x:v>1447</x:v>
+      </x:c>
+      <x:c r="C395" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D395" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E395" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F395" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="396" spans="1:6">
+      <x:c r="A396" s="0" t="s">
+        <x:v>1448</x:v>
+      </x:c>
+      <x:c r="B396" s="0" t="s">
+        <x:v>1449</x:v>
+      </x:c>
+      <x:c r="C396" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D396" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E396" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F396" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="397" spans="1:6">
+      <x:c r="A397" s="0" t="s">
+        <x:v>1450</x:v>
+      </x:c>
+      <x:c r="B397" s="0" t="s">
+        <x:v>1451</x:v>
+      </x:c>
+      <x:c r="C397" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D397" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E397" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F397" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="398" spans="1:6">
+      <x:c r="A398" s="0" t="s">
+        <x:v>1452</x:v>
+      </x:c>
+      <x:c r="B398" s="0" t="s">
+        <x:v>1451</x:v>
+      </x:c>
+      <x:c r="C398" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D398" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E398" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F398" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="399" spans="1:6">
+      <x:c r="A399" s="0" t="s">
+        <x:v>1453</x:v>
+      </x:c>
+      <x:c r="B399" s="0" t="s">
+        <x:v>1454</x:v>
+      </x:c>
+      <x:c r="C399" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D399" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E399" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F399" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="400" spans="1:6">
+      <x:c r="A400" s="0" t="s">
+        <x:v>1455</x:v>
+      </x:c>
+      <x:c r="B400" s="0" t="s">
+        <x:v>826</x:v>
+      </x:c>
+      <x:c r="C400" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D400" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E400" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F400" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="401" spans="1:6">
+      <x:c r="A401" s="0" t="s">
+        <x:v>1456</x:v>
+      </x:c>
+      <x:c r="B401" s="0" t="s">
+        <x:v>1457</x:v>
+      </x:c>
+      <x:c r="C401" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D401" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E401" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F401" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="402" spans="1:6">
+      <x:c r="A402" s="0" t="s">
+        <x:v>1458</x:v>
+      </x:c>
+      <x:c r="B402" s="0" t="s">
+        <x:v>1459</x:v>
+      </x:c>
+      <x:c r="C402" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D402" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E402" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F402" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="403" spans="1:6">
+      <x:c r="A403" s="0" t="s">
+        <x:v>1460</x:v>
+      </x:c>
+      <x:c r="B403" s="0" t="s">
+        <x:v>1461</x:v>
+      </x:c>
+      <x:c r="C403" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D403" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E403" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F403" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="404" spans="1:6">
+      <x:c r="A404" s="0" t="s">
+        <x:v>1462</x:v>
+      </x:c>
+      <x:c r="B404" s="0" t="s">
+        <x:v>1463</x:v>
+      </x:c>
+      <x:c r="C404" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D404" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E404" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F404" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="405" spans="1:6">
+      <x:c r="A405" s="0" t="s">
+        <x:v>1464</x:v>
+      </x:c>
+      <x:c r="B405" s="0" t="s">
+        <x:v>1465</x:v>
+      </x:c>
+      <x:c r="C405" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D405" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E405" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F405" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="406" spans="1:6">
+      <x:c r="A406" s="0" t="s">
+        <x:v>1466</x:v>
+      </x:c>
+      <x:c r="B406" s="0" t="s">
+        <x:v>1467</x:v>
+      </x:c>
+      <x:c r="C406" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D406" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E406" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F406" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="407" spans="1:6">
+      <x:c r="A407" s="0" t="s">
+        <x:v>1468</x:v>
+      </x:c>
+      <x:c r="B407" s="0" t="s">
+        <x:v>1469</x:v>
+      </x:c>
+      <x:c r="C407" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D407" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E407" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F407" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="408" spans="1:6">
+      <x:c r="A408" s="0" t="s">
+        <x:v>1470</x:v>
+      </x:c>
+      <x:c r="B408" s="0" t="s">
+        <x:v>1471</x:v>
+      </x:c>
+      <x:c r="C408" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D408" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E408" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F408" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="409" spans="1:6">
+      <x:c r="A409" s="0" t="s">
+        <x:v>1472</x:v>
+      </x:c>
+      <x:c r="B409" s="0" t="s">
+        <x:v>1473</x:v>
+      </x:c>
+      <x:c r="C409" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D409" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E409" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F409" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="410" spans="1:6">
+      <x:c r="A410" s="0" t="s">
+        <x:v>1474</x:v>
+      </x:c>
+      <x:c r="B410" s="0" t="s">
+        <x:v>1475</x:v>
+      </x:c>
+      <x:c r="C410" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D410" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E410" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F410" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="411" spans="1:6">
+      <x:c r="A411" s="0" t="s">
+        <x:v>1476</x:v>
+      </x:c>
+      <x:c r="B411" s="0" t="s">
+        <x:v>1477</x:v>
+      </x:c>
+      <x:c r="C411" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D411" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E411" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F411" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="412" spans="1:6">
+      <x:c r="A412" s="0" t="s">
+        <x:v>1478</x:v>
+      </x:c>
+      <x:c r="B412" s="0" t="s">
+        <x:v>1479</x:v>
+      </x:c>
+      <x:c r="C412" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D412" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E412" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F412" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="413" spans="1:6">
+      <x:c r="A413" s="0" t="s">
+        <x:v>1480</x:v>
+      </x:c>
+      <x:c r="B413" s="0" t="s">
+        <x:v>1481</x:v>
+      </x:c>
+      <x:c r="C413" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D413" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E413" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F413" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="414" spans="1:6">
+      <x:c r="A414" s="0" t="s">
+        <x:v>1482</x:v>
+      </x:c>
+      <x:c r="B414" s="0" t="s">
+        <x:v>1483</x:v>
+      </x:c>
+      <x:c r="C414" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D414" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E414" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F414" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="415" spans="1:6">
+      <x:c r="A415" s="0" t="s">
+        <x:v>1484</x:v>
+      </x:c>
+      <x:c r="B415" s="0" t="s">
+        <x:v>1485</x:v>
+      </x:c>
+      <x:c r="C415" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D415" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E415" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F415" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F4"/>
+  <x:dimension ref="A1:F5"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>1486</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>1487</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>1488</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>1489</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>1490</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>1489</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:6">
+      <x:c r="A5" s="0" t="s">
+        <x:v>1491</x:v>
+      </x:c>
+      <x:c r="B5" s="0" t="s">
+        <x:v>1492</x:v>
+      </x:c>
+      <x:c r="C5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F8"/>
+  <x:dimension ref="A1:F4"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>1493</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>1494</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>1495</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>1496</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>1497</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>1498</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>8</x:v>
-[...78 lines deleted...]
-      <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F4"/>
+  <x:dimension ref="A1:F43"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>1499</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>1500</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>1501</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>1502</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>1503</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>1502</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:6">
+      <x:c r="A5" s="0" t="s">
+        <x:v>1504</x:v>
+      </x:c>
+      <x:c r="B5" s="0" t="s">
+        <x:v>1505</x:v>
+      </x:c>
+      <x:c r="C5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:6">
+      <x:c r="A6" s="0" t="s">
+        <x:v>1506</x:v>
+      </x:c>
+      <x:c r="B6" s="0" t="s">
+        <x:v>1507</x:v>
+      </x:c>
+      <x:c r="C6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:6">
+      <x:c r="A7" s="0" t="s">
+        <x:v>1508</x:v>
+      </x:c>
+      <x:c r="B7" s="0" t="s">
+        <x:v>1509</x:v>
+      </x:c>
+      <x:c r="C7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:6">
+      <x:c r="A8" s="0" t="s">
+        <x:v>1510</x:v>
+      </x:c>
+      <x:c r="B8" s="0" t="s">
+        <x:v>1511</x:v>
+      </x:c>
+      <x:c r="C8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:6">
+      <x:c r="A9" s="0" t="s">
+        <x:v>1512</x:v>
+      </x:c>
+      <x:c r="B9" s="0" t="s">
+        <x:v>1513</x:v>
+      </x:c>
+      <x:c r="C9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:6">
+      <x:c r="A10" s="0" t="s">
+        <x:v>1514</x:v>
+      </x:c>
+      <x:c r="B10" s="0" t="s">
+        <x:v>1515</x:v>
+      </x:c>
+      <x:c r="C10" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D10" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E10" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F10" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:6">
+      <x:c r="A11" s="0" t="s">
+        <x:v>1516</x:v>
+      </x:c>
+      <x:c r="B11" s="0" t="s">
+        <x:v>1515</x:v>
+      </x:c>
+      <x:c r="C11" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E11" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F11" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:6">
+      <x:c r="A12" s="0" t="s">
+        <x:v>1517</x:v>
+      </x:c>
+      <x:c r="B12" s="0" t="s">
+        <x:v>1515</x:v>
+      </x:c>
+      <x:c r="C12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:6">
+      <x:c r="A13" s="0" t="s">
+        <x:v>1518</x:v>
+      </x:c>
+      <x:c r="B13" s="0" t="s">
+        <x:v>1515</x:v>
+      </x:c>
+      <x:c r="C13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:6">
+      <x:c r="A14" s="0" t="s">
+        <x:v>1519</x:v>
+      </x:c>
+      <x:c r="B14" s="0" t="s">
+        <x:v>1520</x:v>
+      </x:c>
+      <x:c r="C14" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E14" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F14" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:6">
+      <x:c r="A15" s="0" t="s">
+        <x:v>1521</x:v>
+      </x:c>
+      <x:c r="B15" s="0" t="s">
+        <x:v>1522</x:v>
+      </x:c>
+      <x:c r="C15" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F15" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:6">
+      <x:c r="A16" s="0" t="s">
+        <x:v>1523</x:v>
+      </x:c>
+      <x:c r="B16" s="0" t="s">
+        <x:v>1524</x:v>
+      </x:c>
+      <x:c r="C16" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F16" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:6">
+      <x:c r="A17" s="0" t="s">
+        <x:v>1525</x:v>
+      </x:c>
+      <x:c r="B17" s="0" t="s">
+        <x:v>1526</x:v>
+      </x:c>
+      <x:c r="C17" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F17" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:6">
+      <x:c r="A18" s="0" t="s">
+        <x:v>1527</x:v>
+      </x:c>
+      <x:c r="B18" s="0" t="s">
+        <x:v>1526</x:v>
+      </x:c>
+      <x:c r="C18" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F18" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:6">
+      <x:c r="A19" s="0" t="s">
+        <x:v>1528</x:v>
+      </x:c>
+      <x:c r="B19" s="0" t="s">
+        <x:v>1526</x:v>
+      </x:c>
+      <x:c r="C19" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F19" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:6">
+      <x:c r="A20" s="0" t="s">
+        <x:v>1529</x:v>
+      </x:c>
+      <x:c r="B20" s="0" t="s">
+        <x:v>1526</x:v>
+      </x:c>
+      <x:c r="C20" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E20" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F20" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:6">
+      <x:c r="A21" s="0" t="s">
+        <x:v>1530</x:v>
+      </x:c>
+      <x:c r="B21" s="0" t="s">
+        <x:v>1531</x:v>
+      </x:c>
+      <x:c r="C21" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E21" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F21" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:6">
+      <x:c r="A22" s="0" t="s">
+        <x:v>1532</x:v>
+      </x:c>
+      <x:c r="B22" s="0" t="s">
+        <x:v>1531</x:v>
+      </x:c>
+      <x:c r="C22" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E22" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F22" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:6">
+      <x:c r="A23" s="0" t="s">
+        <x:v>1533</x:v>
+      </x:c>
+      <x:c r="B23" s="0" t="s">
+        <x:v>1534</x:v>
+      </x:c>
+      <x:c r="C23" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D23" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E23" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F23" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:6">
+      <x:c r="A24" s="0" t="s">
+        <x:v>1535</x:v>
+      </x:c>
+      <x:c r="B24" s="0" t="s">
+        <x:v>1531</x:v>
+      </x:c>
+      <x:c r="C24" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D24" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E24" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F24" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:6">
+      <x:c r="A25" s="0" t="s">
+        <x:v>1536</x:v>
+      </x:c>
+      <x:c r="B25" s="0" t="s">
+        <x:v>1537</x:v>
+      </x:c>
+      <x:c r="C25" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D25" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E25" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F25" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:6">
+      <x:c r="A26" s="0" t="s">
+        <x:v>1538</x:v>
+      </x:c>
+      <x:c r="B26" s="0" t="s">
+        <x:v>1539</x:v>
+      </x:c>
+      <x:c r="C26" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D26" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E26" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F26" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:6">
+      <x:c r="A27" s="0" t="s">
+        <x:v>1540</x:v>
+      </x:c>
+      <x:c r="B27" s="0" t="s">
+        <x:v>1541</x:v>
+      </x:c>
+      <x:c r="C27" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D27" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E27" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F27" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:6">
+      <x:c r="A28" s="0" t="s">
+        <x:v>1542</x:v>
+      </x:c>
+      <x:c r="B28" s="0" t="s">
+        <x:v>1541</x:v>
+      </x:c>
+      <x:c r="C28" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D28" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E28" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F28" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:6">
+      <x:c r="A29" s="0" t="s">
+        <x:v>1543</x:v>
+      </x:c>
+      <x:c r="B29" s="0" t="s">
+        <x:v>1541</x:v>
+      </x:c>
+      <x:c r="C29" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D29" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E29" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F29" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:6">
+      <x:c r="A30" s="0" t="s">
+        <x:v>1544</x:v>
+      </x:c>
+      <x:c r="B30" s="0" t="s">
+        <x:v>1545</x:v>
+      </x:c>
+      <x:c r="C30" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D30" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E30" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F30" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:6">
+      <x:c r="A31" s="0" t="s">
+        <x:v>1546</x:v>
+      </x:c>
+      <x:c r="B31" s="0" t="s">
+        <x:v>1547</x:v>
+      </x:c>
+      <x:c r="C31" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D31" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E31" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F31" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:6">
+      <x:c r="A32" s="0" t="s">
+        <x:v>1548</x:v>
+      </x:c>
+      <x:c r="B32" s="0" t="s">
+        <x:v>1549</x:v>
+      </x:c>
+      <x:c r="C32" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D32" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E32" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F32" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:6">
+      <x:c r="A33" s="0" t="s">
+        <x:v>1550</x:v>
+      </x:c>
+      <x:c r="B33" s="0" t="s">
+        <x:v>1551</x:v>
+      </x:c>
+      <x:c r="C33" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D33" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E33" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F33" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:6">
+      <x:c r="A34" s="0" t="s">
+        <x:v>1552</x:v>
+      </x:c>
+      <x:c r="B34" s="0" t="s">
+        <x:v>1551</x:v>
+      </x:c>
+      <x:c r="C34" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D34" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E34" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F34" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:6">
+      <x:c r="A35" s="0" t="s">
+        <x:v>1553</x:v>
+      </x:c>
+      <x:c r="B35" s="0" t="s">
+        <x:v>1554</x:v>
+      </x:c>
+      <x:c r="C35" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D35" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E35" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F35" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:6">
+      <x:c r="A36" s="0" t="s">
+        <x:v>1555</x:v>
+      </x:c>
+      <x:c r="B36" s="0" t="s">
+        <x:v>1551</x:v>
+      </x:c>
+      <x:c r="C36" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D36" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E36" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F36" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:6">
+      <x:c r="A37" s="0" t="s">
+        <x:v>1556</x:v>
+      </x:c>
+      <x:c r="B37" s="0" t="s">
+        <x:v>1551</x:v>
+      </x:c>
+      <x:c r="C37" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D37" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E37" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F37" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:6">
+      <x:c r="A38" s="0" t="s">
+        <x:v>1557</x:v>
+      </x:c>
+      <x:c r="B38" s="0" t="s">
+        <x:v>1551</x:v>
+      </x:c>
+      <x:c r="C38" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D38" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E38" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F38" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:6">
+      <x:c r="A39" s="0" t="s">
+        <x:v>1558</x:v>
+      </x:c>
+      <x:c r="B39" s="0" t="s">
+        <x:v>1559</x:v>
+      </x:c>
+      <x:c r="C39" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D39" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E39" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F39" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:6">
+      <x:c r="A40" s="0" t="s">
+        <x:v>1560</x:v>
+      </x:c>
+      <x:c r="B40" s="0" t="s">
+        <x:v>1561</x:v>
+      </x:c>
+      <x:c r="C40" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D40" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E40" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F40" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:6">
+      <x:c r="A41" s="0" t="s">
+        <x:v>1562</x:v>
+      </x:c>
+      <x:c r="B41" s="0" t="s">
+        <x:v>1561</x:v>
+      </x:c>
+      <x:c r="C41" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D41" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E41" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F41" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:6">
+      <x:c r="A42" s="0" t="s">
+        <x:v>1563</x:v>
+      </x:c>
+      <x:c r="B42" s="0" t="s">
+        <x:v>1561</x:v>
+      </x:c>
+      <x:c r="C42" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D42" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E42" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F42" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:6">
+      <x:c r="A43" s="0" t="s">
+        <x:v>1564</x:v>
+      </x:c>
+      <x:c r="B43" s="0" t="s">
+        <x:v>1561</x:v>
+      </x:c>
+      <x:c r="C43" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D43" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E43" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F43" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+  </x:sheetData>
+  <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
+  <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
+  <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
+  <x:headerFooter/>
+  <x:tableParts count="0"/>
+</x:worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
+  <x:sheetPr>
+    <x:outlinePr summaryBelow="1" summaryRight="1"/>
+  </x:sheetPr>
+  <x:dimension ref="A1:F3"/>
+  <x:sheetViews>
+    <x:sheetView workbookViewId="0"/>
+  </x:sheetViews>
+  <x:sheetFormatPr defaultRowHeight="15"/>
+  <x:sheetData>
+    <x:row r="1" spans="1:6">
+      <x:c r="A1" s="0" t="s">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="B1" s="0" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C1" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="D1" s="0" t="s">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="E1" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="F1" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2" spans="1:6">
+      <x:c r="A2" s="0" t="s">
+        <x:v>1565</x:v>
+      </x:c>
+      <x:c r="B2" s="0" t="s">
+        <x:v>1566</x:v>
+      </x:c>
+      <x:c r="C2" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D2" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E2" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F2" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3" spans="1:6">
+      <x:c r="A3" s="0" t="s">
+        <x:v>1567</x:v>
+      </x:c>
+      <x:c r="B3" s="0" t="s">
+        <x:v>1568</x:v>
+      </x:c>
+      <x:c r="C3" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D3" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E3" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F3" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+  </x:sheetData>
+  <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
+  <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
+  <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
+  <x:headerFooter/>
+  <x:tableParts count="0"/>
+</x:worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
+  <x:sheetPr>
+    <x:outlinePr summaryBelow="1" summaryRight="1"/>
+  </x:sheetPr>
+  <x:dimension ref="A1:F3"/>
+  <x:sheetViews>
+    <x:sheetView workbookViewId="0"/>
+  </x:sheetViews>
+  <x:sheetFormatPr defaultRowHeight="15"/>
+  <x:sheetData>
+    <x:row r="1" spans="1:6">
+      <x:c r="A1" s="0" t="s">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="B1" s="0" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C1" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="D1" s="0" t="s">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="E1" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="F1" s="0" t="s">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2" spans="1:6">
+      <x:c r="A2" s="0" t="s">
+        <x:v>1569</x:v>
+      </x:c>
+      <x:c r="B2" s="0" t="s">
+        <x:v>1570</x:v>
+      </x:c>
+      <x:c r="C2" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D2" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E2" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F2" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3" spans="1:6">
+      <x:c r="A3" s="0" t="s">
+        <x:v>1571</x:v>
+      </x:c>
+      <x:c r="B3" s="0" t="s">
+        <x:v>1572</x:v>
+      </x:c>
+      <x:c r="C3" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D3" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E3" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
-    <vt:vector baseType="lpstr" size="21">
-[...5 lines deleted...]
-      <vt:lpstr>News</vt:lpstr>
+    <vt:vector baseType="lpstr" size="30">
+      <vt:lpstr>Tjaenster</vt:lpstr>
+      <vt:lpstr>Projekt</vt:lpstr>
+      <vt:lpstr>Karriaer</vt:lpstr>
+      <vt:lpstr>Aktuellt</vt:lpstr>
+      <vt:lpstr>Om-oss</vt:lpstr>
+      <vt:lpstr>Haallbarhet</vt:lpstr>
+      <vt:lpstr>Kontakta-oss</vt:lpstr>
+      <vt:lpstr>Vi-tar-oss-an-pfas-utmaningen</vt:lpstr>
+      <vt:lpstr>Sekretessinformation</vt:lpstr>
       <vt:lpstr>Annet</vt:lpstr>
-      <vt:lpstr>Solutions!Print_Area</vt:lpstr>
-[...10 lines deleted...]
-      <vt:lpstr>News!Print_Titles</vt:lpstr>
+      <vt:lpstr>Tjaenster!Print_Area</vt:lpstr>
+      <vt:lpstr>Tjaenster!Print_Titles</vt:lpstr>
+      <vt:lpstr>Projekt!Print_Area</vt:lpstr>
+      <vt:lpstr>Projekt!Print_Titles</vt:lpstr>
+      <vt:lpstr>Karriaer!Print_Area</vt:lpstr>
+      <vt:lpstr>Karriaer!Print_Titles</vt:lpstr>
+      <vt:lpstr>Aktuellt!Print_Area</vt:lpstr>
+      <vt:lpstr>Aktuellt!Print_Titles</vt:lpstr>
+      <vt:lpstr>Om-oss!Print_Area</vt:lpstr>
+      <vt:lpstr>Om-oss!Print_Titles</vt:lpstr>
+      <vt:lpstr>Haallbarhet!Print_Area</vt:lpstr>
+      <vt:lpstr>Haallbarhet!Print_Titles</vt:lpstr>
+      <vt:lpstr>Kontakta-oss!Print_Area</vt:lpstr>
+      <vt:lpstr>Kontakta-oss!Print_Titles</vt:lpstr>
+      <vt:lpstr>Vi-tar-oss-an-pfas-utmaningen!Print_Area</vt:lpstr>
+      <vt:lpstr>Vi-tar-oss-an-pfas-utmaningen!Print_Titles</vt:lpstr>
+      <vt:lpstr>Sekretessinformation!Print_Area</vt:lpstr>
+      <vt:lpstr>Sekretessinformation!Print_Titles</vt:lpstr>
       <vt:lpstr>Annet!Print_Area</vt:lpstr>
       <vt:lpstr>Annet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>14</vt:i4>
+        <vt:i4>20</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>