--- v1 (2026-04-08)
+++ v2 (2026-05-23)
@@ -1,315 +1,315 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R159fa8d1e86b44f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9b4e03b0eba4b5c97f75e1c088ca22a.psmdcp" Id="R505f408157ff4756" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd02611708ed14a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ec1117c5e784c03899bbe0dc8ca3ea4.psmdcp" Id="Re3ad6a786f6f4104" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tjaenster" sheetId="1" r:id="rId2"/>
     <x:sheet name="Projekt" sheetId="2" r:id="rId3"/>
     <x:sheet name="Karriaer" sheetId="3" r:id="rId4"/>
     <x:sheet name="Aktuellt" sheetId="4" r:id="rId5"/>
     <x:sheet name="Om-oss" sheetId="5" r:id="rId6"/>
     <x:sheet name="Haallbarhet" sheetId="6" r:id="rId7"/>
     <x:sheet name="Kontakta-oss" sheetId="7" r:id="rId8"/>
     <x:sheet name="Vi-tar-oss-an-pfas-utmaningen" sheetId="8" r:id="rId9"/>
     <x:sheet name="Sekretessinformation" sheetId="9" r:id="rId10"/>
     <x:sheet name="Annet" sheetId="10" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Side</x:t>
   </x:si>
   <x:si>
     <x:t>Sist oppdatert</x:t>
   </x:si>
   <x:si>
     <x:t>Ansvarlig 1</x:t>
   </x:si>
   <x:si>
     <x:t>Ansvarlig 2</x:t>
   </x:si>
   <x:si>
     <x:t>E-post sendt</x:t>
   </x:si>
   <x:si>
     <x:t>Status</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/arkitektur/</x:t>
   </x:si>
   <x:si>
-    <x:t>19.12.2025 09:06</x:t>
+    <x:t>15.04.2026 11:37</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/arkitektur/arkitektur-foer-idrott-och-kultur/</x:t>
   </x:si>
   <x:si>
     <x:t>30.09.2024 06:57</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/arkitektur/arkitektur-foer-industri-och-kontor/</x:t>
   </x:si>
   <x:si>
     <x:t>19.12.2025 09:09</x:t>
   </x:si>
   <x:si>
+    <x:t>https://norconsult.se/tjaenster/arkitektur/automotive/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.04.2026 10:33</x:t>
+  </x:si>
+  <x:si>
     <x:t>https://norconsult.se/tjaenster/arkitektur/badhus-och-simhallar/</x:t>
   </x:si>
   <x:si>
     <x:t>19.12.2025 09:13</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.se/tjaenster/arkitektur/bilanlaeggningar/</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>https://norconsult.se/tjaenster/arkitektur/bostadsarkitektur/</x:t>
   </x:si>
   <x:si>
-    <x:t>19.12.2025 09:21</x:t>
+    <x:t>15.04.2026 12:03</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/arkitektur/inredningsarkitektur/</x:t>
   </x:si>
   <x:si>
     <x:t>19.12.2025 09:27</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/arkitektur/landskapsarkitektur/</x:t>
   </x:si>
   <x:si>
-    <x:t>19.12.2025 09:34</x:t>
+    <x:t>15.04.2026 11:26</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/arkitektur/laerandemiljoeer/</x:t>
   </x:si>
   <x:si>
-    <x:t>19.12.2025 09:38</x:t>
+    <x:t>15.04.2026 12:04</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/arkitektur/tillgaenglighet/</x:t>
   </x:si>
   <x:si>
     <x:t>19.12.2025 09:42</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/arkitektur/vaardmiljoeer/</x:t>
   </x:si>
   <x:si>
     <x:t>19.12.2025 09:46</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/bygg-fastighet/</x:t>
   </x:si>
   <x:si>
-    <x:t>19.12.2025 09:50</x:t>
+    <x:t>20.05.2026 09:40</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/bygg-fastighet/akustik/</x:t>
   </x:si>
   <x:si>
     <x:t>17.10.2024 11:08</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/bygg-fastighet/brand-och-risk/</x:t>
   </x:si>
   <x:si>
     <x:t>15.04.2024 11:45</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/bygg-fastighet/byggkonstruktion/</x:t>
   </x:si>
   <x:si>
     <x:t>16.12.2025 09:04</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/bygg-fastighet/energi-och-inomhusklimatberaekningar/</x:t>
   </x:si>
   <x:si>
     <x:t>23.04.2024 15:01</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/bygg-fastighet/haallbara-byggnader/</x:t>
   </x:si>
   <x:si>
     <x:t>13.01.2025 09:37</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/bygg-fastighet/installationsteknik/</x:t>
   </x:si>
   <x:si>
-    <x:t>28.01.2025 13:18</x:t>
+    <x:t>15.04.2026 12:00</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/bygg-fastighet/projekt-och-byggledning/</x:t>
   </x:si>
   <x:si>
     <x:t>11.04.2024 12:07</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/civil-beredskap/</x:t>
   </x:si>
   <x:si>
-    <x:t>31.03.2026 14:46</x:t>
+    <x:t>20.05.2026 14:03</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/digital-transformation/</x:t>
   </x:si>
   <x:si>
     <x:t>09.10.2024 12:58</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/digital-transformation/ai-artificiell-intelligens/</x:t>
   </x:si>
   <x:si>
     <x:t>06.09.2024 05:00</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/digital-transformation/bim-och-vdc/</x:t>
   </x:si>
   <x:si>
     <x:t>26.03.2024 13:39</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/digital-transformation/digitala-tjaenster/</x:t>
   </x:si>
   <x:si>
     <x:t>15.04.2024 11:52</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/digital-transformation/georaptor/</x:t>
   </x:si>
   <x:si>
     <x:t>27.01.2025 14:07</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/digital-transformation/gis-och-fjaerranalys/</x:t>
   </x:si>
   <x:si>
     <x:t>10.01.2024 11:23</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/digital-transformation/isy-ettnoll/</x:t>
   </x:si>
   <x:si>
-    <x:t>15.04.2024 11:54</x:t>
+    <x:t>20.05.2026 14:04</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/digital-transformation/reality-capture/</x:t>
   </x:si>
   <x:si>
     <x:t>15.04.2024 11:55</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/digital-transformation/smart-teknologi/</x:t>
   </x:si>
   <x:si>
     <x:t>15.04.2024 11:56</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/digital-transformation/vr-och-ar/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/energi/</x:t>
   </x:si>
   <x:si>
     <x:t>13.01.2025 12:58</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/energi/dammsaekerhet/</x:t>
   </x:si>
   <x:si>
     <x:t>15.04.2024 12:06</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/energi/elkraft-transmission-och-distribution/</x:t>
   </x:si>
   <x:si>
     <x:t>23.04.2025 13:50</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/energi/energigaser/</x:t>
   </x:si>
   <x:si>
-    <x:t>26.09.2024 13:33</x:t>
+    <x:t>29.04.2026 14:13</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/energi/energilagring/</x:t>
   </x:si>
   <x:si>
-    <x:t>20.09.2024 12:35</x:t>
+    <x:t>29.04.2026 14:22</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/energi/fjaerrvaerme-och-fjaerrkyla/</x:t>
   </x:si>
   <x:si>
-    <x:t>03.07.2024 13:10</x:t>
+    <x:t>29.04.2026 14:12</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/energi/kraft-och-vaerme/</x:t>
   </x:si>
   <x:si>
-    <x:t>09.07.2024 09:45</x:t>
+    <x:t>29.04.2026 14:11</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/energi/kraftledningar-och-kablar/</x:t>
   </x:si>
   <x:si>
     <x:t>13.01.2025 10:12</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/energi/solkraft/</x:t>
   </x:si>
   <x:si>
     <x:t>24.01.2025 13:45</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/energi/vattenkraft/</x:t>
   </x:si>
   <x:si>
     <x:t>06.09.2024 11:52</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/energi/vindkraft/</x:t>
   </x:si>
   <x:si>
     <x:t>19.11.2025 16:19</x:t>
   </x:si>
@@ -337,158 +337,161 @@
   <x:si>
     <x:t>22.01.2026 15:49</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/haallbarhet-miljoe/miljoekonsekvensbeskrivningar-och-tillstaand/</x:t>
   </x:si>
   <x:si>
     <x:t>23.10.2025 10:02</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/haallbarhet-miljoe/naturmiljoe/</x:t>
   </x:si>
   <x:si>
     <x:t>26.05.2025 07:50</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/haallbarhet-miljoe/vattenmiljoe/</x:t>
   </x:si>
   <x:si>
     <x:t>02.07.2024 13:18</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/industri/</x:t>
   </x:si>
   <x:si>
+    <x:t>29.04.2026 13:40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/industri/el-instrument-och-automation/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.04.2026 13:41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/industri/mekanik-roer-och-anlaeggning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.04.2026 13:42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/industri/projektledning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.04.2026 13:47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/industri/process/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.04.2026 13:48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/industri/risk-och-saekerhet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.04.2026 13:49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/infrastruktur-transport/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.10.2025 10:03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/infrastruktur-transport/belysning-och-ljusdesign/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.11.2024 13:17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/infrastruktur-transport/bergteknik/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.09.2024 11:06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/infrastruktur-transport/bro-och-anlaeggning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.08.2024 05:53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/infrastruktur-transport/geoteknik/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.09.2024 11:02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/infrastruktur-transport/ledningssamordning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.06.2024 08:19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/infrastruktur-transport/maetningsteknik/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.04.2024 12:58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/infrastruktur-transport/risk-vid-samhaellsplanering/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.10.2025 10:01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/infrastruktur-transport/samhaellsbuller/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.10.2025 10:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/infrastruktur-transport/spaar-och-jaernvaeg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.10.2024 13:01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/infrastruktur-transport/trafik/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.10.2025 08:08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/infrastruktur-transport/vaegar-och-gator/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2024 06:20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/tjaenster/stadsbyggnad/</x:t>
+  </x:si>
+  <x:si>
     <x:t>11.09.2024 10:54</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.se/tjaenster/industri/el-instrument-och-automation/</x:t>
-[...103 lines deleted...]
-  <x:si>
     <x:t>https://norconsult.se/tjaenster/stadsbyggnad/detaljplaner-och-planprogram/</x:t>
   </x:si>
   <x:si>
     <x:t>30.08.2024 07:45</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/stadsbyggnad/kulturmiljoe/</x:t>
   </x:si>
   <x:si>
     <x:t>16.05.2025 07:50</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/stadsbyggnad/mark-och-exploatering/</x:t>
   </x:si>
   <x:si>
     <x:t>07.10.2024 07:25</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/stadsbyggnad/processledning-och-dialog/</x:t>
   </x:si>
   <x:si>
     <x:t>04.09.2024 06:14</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/stadsbyggnad/social-haallbarhet/</x:t>
@@ -751,86 +754,89 @@
   <x:si>
     <x:t>02.11.2023 14:08</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/biotoprestaurering-nittaelven/</x:t>
   </x:si>
   <x:si>
     <x:t>04.06.2024 08:54</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/utredning-av-aatgaerder-foer-fiskvandring-i-nedre-dalaelven/</x:t>
   </x:si>
   <x:si>
     <x:t>02.11.2023 14:01</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/aatgaerder-foer-skydd-av-nedstroemsvandrande-aal/</x:t>
   </x:si>
   <x:si>
     <x:t>04.06.2024 08:35</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/sara-kulturhus-i-skellefteaa/</x:t>
   </x:si>
   <x:si>
+    <x:t>20.04.2026 11:26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/provisoriskt-torg-i-aelvaengen-centrum/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.04.2024 07:52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/gaardstens-torg-i-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/vaegskyddsanlaeggning-alex/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.06.2023 13:40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/gaevle-storvik-hastighetshoejande-aatgaerder/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/stadsomvandling-landvetter-centrum/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2025 07:31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/va-utbyggnad-i-raagaangen-utanfoer-hoeganaes/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 12:12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/eldsundsviken-i-straengnaes-kommun/</x:t>
+  </x:si>
+  <x:si>
     <x:t>16.04.2024 08:03</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.se/projekt/provisoriskt-torg-i-aelvaengen-centrum/</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>https://norconsult.se/projekt/gestaltning-av-daedesjoe-skola-vaexjoe/</x:t>
   </x:si>
   <x:si>
     <x:t>16.04.2024 07:53</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/social-haallbarhetsanalys-i-oejebyn-piteaa/</x:t>
   </x:si>
   <x:si>
     <x:t>15.05.2024 11:39</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/utvecklingsplan-i-vaarby/</x:t>
   </x:si>
   <x:si>
     <x:t>16.04.2024 07:54</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/dagvattenpark-groena-dalen-i-upplands-bro/</x:t>
   </x:si>
   <x:si>
     <x:t>02.11.2023 13:42</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/slakthusomraadet-i-stockholm/</x:t>
@@ -1258,51 +1264,51 @@
   <x:si>
     <x:t>02.11.2023 13:49</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/kvarteret-enebacken-i-moelnlycke/</x:t>
   </x:si>
   <x:si>
     <x:t>20.06.2023 10:29</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/traedgaardsstadens-skola-i-skoevde/</x:t>
   </x:si>
   <x:si>
     <x:t>12.06.2023 07:05</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/stadsskogens-foerskola-i-alingsaas/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/badvattenrening-lisebergs-jubileumsprojekt/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/moerbylaanga-vattenverk/</x:t>
   </x:si>
   <x:si>
-    <x:t>20.05.2024 07:19</x:t>
+    <x:t>29.04.2026 14:17</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/sparraas-skola-i-kungaelv/</x:t>
   </x:si>
   <x:si>
     <x:t>02.11.2023 12:24</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/sjoelunda-aeng-foerskola-i-lidkoeping/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/lisa-sass-foerskola-goeteborg/</x:t>
   </x:si>
   <x:si>
     <x:t>02.11.2023 12:00</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/korsklevegatans-foerskola-goeteborg/</x:t>
   </x:si>
   <x:si>
     <x:t>09.06.2023 07:59</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/ekskogens-foerskola-alingsaas/</x:t>
   </x:si>
@@ -1888,72 +1894,75 @@
   <x:si>
     <x:t>23.05.2024 13:18</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/tillstaandsprocesser-och-elanslutningar-foer-stoerre-sol-och-batterianlaeggningar/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/ai-centralt-foer-att-bedoema-sol-vind-och-klimatfoerhaallanden/</x:t>
   </x:si>
   <x:si>
     <x:t>23.05.2024 13:11</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/simulering-av-batterier-och-vindkraft-i-baesta-moejliga-mix/</x:t>
   </x:si>
   <x:si>
     <x:t>05.07.2024 11:10</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/lona-mer-grundvatten-paa-oeland/</x:t>
   </x:si>
   <x:si>
     <x:t>19.11.2025 15:51</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.se/projekt/vaatmarksaatgaerder-vaesteraas/</x:t>
-[...2 lines deleted...]
-    <x:t>21.11.2025 12:01</x:t>
+    <x:t>https://norconsult.se/projekt/kartlaeggning-av-vaatmarker-foer-restaurering-kring-svartaan-i-vaesteraas/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.04.2026 06:47</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/ein-stein-en-chatbot-foer-system-foer-oeverskottsmassor/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/st1/</x:t>
   </x:si>
   <x:si>
     <x:t>27.05.2024 12:15</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/ny-gaspanna-foer-luktreducering-och-oekad-produktionskapacitet/</x:t>
   </x:si>
   <x:si>
+    <x:t>29.04.2026 13:50</x:t>
+  </x:si>
+  <x:si>
     <x:t>https://norconsult.se/projekt/tomatodling-med-fossilfri-spillvaerme/</x:t>
   </x:si>
   <x:si>
-    <x:t>22.08.2024 05:45</x:t>
+    <x:t>29.04.2026 13:51</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/vattenpark-renar-maelaren/</x:t>
   </x:si>
   <x:si>
     <x:t>04.06.2024 08:47</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/ledningsflytt-i-gaevle-centrum-aat-vattenfall-eldistribution/</x:t>
   </x:si>
   <x:si>
     <x:t>01.10.2024 09:11</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/tvaa-kraftledningar-mellan-hedenlunda-och-oxeloesund/</x:t>
   </x:si>
   <x:si>
     <x:t>01.10.2024 10:59</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/rennaeringsanalys-foer-kiruna-kommun/</x:t>
   </x:si>
   <x:si>
     <x:t>15.05.2025 10:04</x:t>
   </x:si>
@@ -1975,57 +1984,57 @@
   <x:si>
     <x:t>20.06.2024 11:26</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/foerprojektering-av-400-kv-ledningar-mellan-groenviken-och-munga/</x:t>
   </x:si>
   <x:si>
     <x:t>01.07.2024 06:59</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/foerprojektering-av-400-kv-ledningar-mellan-sollefteaa-och-mehedeby/</x:t>
   </x:si>
   <x:si>
     <x:t>01.10.2024 09:14</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/groenplan-foer-oekad-groenmassa-i-gaellivare/</x:t>
   </x:si>
   <x:si>
     <x:t>25.06.2025 10:14</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/tillstaandsprocess-gaellande-koldioxidinfaangning-samt-transportering-av-koldioxid/</x:t>
   </x:si>
   <x:si>
-    <x:t>11.06.2025 09:31</x:t>
+    <x:t>29.04.2026 14:25</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/logistikkompetens-till-ssab-oxeloesund/</x:t>
   </x:si>
   <x:si>
-    <x:t>01.07.2024 06:58</x:t>
+    <x:t>29.04.2026 14:27</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/eriksboskolan-generalkonsultuppdrag/</x:t>
   </x:si>
   <x:si>
     <x:t>05.07.2024 11:00</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/vind-och-solkraft-samt-batterilagring-i-froeskog/</x:t>
   </x:si>
   <x:si>
     <x:t>26.09.2024 11:02</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/fiskvaegar-i-vanaan/</x:t>
   </x:si>
   <x:si>
     <x:t>21.08.2024 09:59</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/historiskt-kaellmaterial-understoedjer-moderna-miljoevillkor/</x:t>
   </x:si>
   <x:si>
     <x:t>05.07.2024 10:49</x:t>
   </x:si>
@@ -2041,111 +2050,114 @@
   <x:si>
     <x:t>05.07.2024 10:52</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/bedoemning-gaellande-rasrisk-fraan-bergsslaenter/</x:t>
   </x:si>
   <x:si>
     <x:t>05.07.2024 11:12</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/tillstaandsprocess-foer-satsning-paa-havsbaserad-vindkraft/</x:t>
   </x:si>
   <x:si>
     <x:t>01.10.2024 11:03</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/naturbaserade-erosionsskydd-i-goeta-aelv/</x:t>
   </x:si>
   <x:si>
     <x:t>05.07.2024 10:55</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/projektering-av-byggnad-till-nytt-kraftvaermeverk-i-oertofta/</x:t>
   </x:si>
   <x:si>
-    <x:t>05.07.2024 10:57</x:t>
+    <x:t>29.04.2026 14:28</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/projektering-av-anlaeggning-foer-koldioxidinfaangning/</x:t>
   </x:si>
   <x:si>
+    <x:t>29.04.2026 14:29</x:t>
+  </x:si>
+  <x:si>
     <x:t>https://norconsult.se/projekt/lokaliseringsstudie-foer-vaeg-19/</x:t>
   </x:si>
   <x:si>
     <x:t>11.06.2025 09:59</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/konsulttjaenster-till-sveriges-stoersta-biogasanlaeggning/</x:t>
   </x:si>
   <x:si>
-    <x:t>18.09.2024 04:59</x:t>
+    <x:t>29.04.2026 14:31</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/projektering-av-intagsdel-paa-uddebo-avloppsreningsverk/</x:t>
   </x:si>
   <x:si>
     <x:t>17.09.2024 14:17</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/detaljplan-foer-landbaserad-fiskodling-i-luleaa/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/ny-personalbyggnad-paa-uddebo-avloppsreningsverk/</x:t>
   </x:si>
   <x:si>
     <x:t>11.06.2025 09:56</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/vilundabadet-i-upplands-vaesby/</x:t>
   </x:si>
   <x:si>
     <x:t>09.01.2025 12:24</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/nytt-centralbad-i-goeteborg/</x:t>
   </x:si>
   <x:si>
     <x:t>11.06.2025 09:55</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/fiskvaeg-vid-vaesterkvarns-kraftverk/</x:t>
   </x:si>
   <x:si>
     <x:t>12.06.2025 14:08</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/fiskvaeg-och-smoltavledare-vid-anundsjoe-kraftverk/</x:t>
   </x:si>
   <x:si>
     <x:t>09.10.2024 07:29</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/maskininlaerning-foer-minskat-spill-i-processindustrin/</x:t>
   </x:si>
   <x:si>
-    <x:t>07.10.2024 12:21</x:t>
+    <x:t>29.04.2026 13:53</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/offshore-vindmaetning/</x:t>
   </x:si>
   <x:si>
     <x:t>21.10.2024 07:29</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/icelossforecast-foerbaettrar-prognoser/</x:t>
   </x:si>
   <x:si>
     <x:t>11.10.2024 13:59</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/detaljplan-foer-utoekat-sandmagasin-tapuli-gruva/</x:t>
   </x:si>
   <x:si>
     <x:t>11.10.2024 11:10</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/malung-saelens-simhall/</x:t>
   </x:si>
   <x:si>
     <x:t>14.10.2024 06:24</x:t>
   </x:si>
@@ -2497,78 +2509,84 @@
   <x:si>
     <x:t>https://norconsult.se/projekt/norconsult-utvecklar-metod-foer-haallbara-infrastrukturinvesteringar/</x:t>
   </x:si>
   <x:si>
     <x:t>13.10.2025 12:30</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/norconsult-utvecklar-klimatpraktika-foer-va-projekt/</x:t>
   </x:si>
   <x:si>
     <x:t>13.10.2025 12:41</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/gemla-foerskola/</x:t>
   </x:si>
   <x:si>
     <x:t>23.10.2025 11:43</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/beredskapsplaner-foer-smaakrafts-dammar/</x:t>
   </x:si>
   <x:si>
     <x:t>30.03.2026 12:48</x:t>
   </x:si>
   <x:si>
+    <x:t>https://norconsult.se/projekt/bergteknisk-besiktning-och-projektering-av-aatgaerder-foer-kvarnbergets-befolkningsskyddsrum/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.04.2026 13:36</x:t>
+  </x:si>
+  <x:si>
     <x:t>https://norconsult.se/projekt/kalendervaegens-foerskola/</x:t>
   </x:si>
   <x:si>
     <x:t>27.03.2026 14:56</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/karriaer/</x:t>
   </x:si>
   <x:si>
     <x:t>05.11.2025 06:18</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/karriaer/lediga-tjaenster/</x:t>
   </x:si>
   <x:si>
     <x:t>20.11.2024 08:01</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/karriaer/varje-dag-foerbaettrar-vi-vardagen/</x:t>
   </x:si>
   <x:si>
     <x:t>04.11.2025 08:25</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/karriaer/student/</x:t>
   </x:si>
   <x:si>
-    <x:t>27.11.2024 11:53</x:t>
+    <x:t>08.04.2026 08:56</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/karriaer/student/traeffa-oss-haer/</x:t>
   </x:si>
   <x:si>
     <x:t>20.11.2024 05:20</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/karriaer/karriaermoejligheter/</x:t>
   </x:si>
   <x:si>
     <x:t>09.03.2026 09:41</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/</x:t>
   </x:si>
   <x:si>
     <x:t>20.10.2025 10:28</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-utreder-behoven-foer-ett-nytt-centralbad-i-goeteborg/</x:t>
   </x:si>
   <x:si>
     <x:t>21.11.2025 12:07</x:t>
   </x:si>
@@ -2716,50 +2734,53 @@
   <x:si>
     <x:t>21.10.2024 13:23</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/ida-dahlbaeck-ny-kommunikationschef-paa-norconsult-ab/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-installerar-digital-vaeckarklocka-under-feskekorka/</x:t>
   </x:si>
   <x:si>
     <x:t>20.06.2023 11:12</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-vinner-ramavtal-med-botkyrka-kommun/</x:t>
   </x:si>
   <x:si>
     <x:t>12.06.2023 18:30</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-tecknar-ramavtal-kopplat-till-unik-gruvverksamhet/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-byggnad-till-nytt-kraftvaermeverk-i-oertofta/</x:t>
   </x:si>
   <x:si>
+    <x:t>29.04.2026 14:06</x:t>
+  </x:si>
+  <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-utreder-miljoepaaverkan-foer-detaljplan-i-aatvidaberg/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-siktar-paa-boersnotering/</x:t>
   </x:si>
   <x:si>
     <x:t>08.09.2023 11:30</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-vinner-ramavtal-inom-industri/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-tar-fram-plan-foer-omraadet-soeder-om-wieselgrensplatsen/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsults-foersta-ritningsloesa-projekt-faerdigstaellt/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-aer-med-och-utvecklar-hults-hoejd-i-trollhaettan/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-utreder-framtida-vattenfoersoerjning-i-gnesta/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-faar-fortsatt-foertroende-foer-busslinjer-i-malmoe/</x:t>
@@ -3079,56 +3100,50 @@
   <x:si>
     <x:t>https://norconsult.se/aktuellt/medel-till-projekt-om-infrastruktur-och-urbana-kulturmiljoeer/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-saekrar-graninge-kraftverks-framtid-utan-pappersritningar/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/nu-byggs-utemiljoen-vid-kulturhuset-i-skellefteaa/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-deltar-i-klimattaevling-med-bidrag-om-innovativa-parkeringsplatser/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/nu-invigs-vattenparken-som-ska-rena-maelaren/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsultprojekt-medverkar-i-utstaellning-om-svensk-arkitektur-och-haallbarhet/</x:t>
   </x:si>
   <x:si>
     <x:t>12.06.2023 18:38</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-foervaervar-noca-projekt-byggledning/</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.se/aktuellt/kjell-aake-oeberg-leder-norconsults-industrietablering-i-norr/</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>https://norconsult.se/aktuellt/nu-kan-fler-elever-aatervaenda-till-anrika-backaskolan/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/bahei-kombinerar-faeltgeoteknik-med-programutveckling/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/andra-kvartalet-2021-bra-resultat-och-stark-tillvaext-foer-norconsult/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/ny-fjaerranalysmetod-foer-markomraaden/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-foerelaeser-om-haallbara-inomhusmiljoeer-i-skolor/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-vinner-ramavtal-med-vattenfall/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/gammalt-torg-i-ny-skepnad/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-astando-landar-stort-vaegfoervaltningsavtal-med-tio-norska-fylkeskommuner/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/foernyat-foertroende-foer-norconsult-och-maelarbanan/</x:t>
@@ -3193,377 +3208,362 @@
   <x:si>
     <x:t>https://norconsult.se/aktuellt/konsortiet-norconsult-och-dr-techn-olav-olsen-loeser-spektakulaera-fjordfoerbindelser/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-kraftverk-utan-ritningar/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/efter-18-aar-bytte-johanna-arbetsgivare-till-norconsult/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-moderniserar-foer-oekad-godstrafik-till-industrin/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/foersta-kvartalet-2021-oekad-omsaettning-och-foerbaettrat-resultat-foer-norconsult/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-saekrar-dammen-i-ramsele-kraftverk/</x:t>
   </x:si>
   <x:si>
     <x:t>12.06.2023 18:41</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/2020-aars-resultat-och-q4-rapportering-stark-omsaettnings-och-resultatutveckling-foer-norconsult/</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.se/aktuellt/en-konsult-att-raekna-med/</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-foerstaerker-straeckan-eskilstuna-flen/</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.se/aktuellt/norconsult-framtidssaekrar-en-av-sveriges-sista-spaanskivefabriker/</x:t>
+    <x:t>https://norconsult.se/aktuellt/norconsult-syr-ihop-saekerheten-i-boraas/</x:t>
   </x:si>
   <x:si>
     <x:t>12.06.2023 18:42</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.se/aktuellt/norconsult-syr-ihop-saekerheten-i-boraas/</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-akustiken-i-kasper-salin-nominerad-skola/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/den-vann-norconsult-priset-2021-foer-baesta-artikel/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/nystart-foer-norconsult-i-piteaa/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/doktor-paa-dagen-skattletare-paa-natten/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/maangfacetterat-planarbete/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-skruvar-upp-ambitionerna-nettonollutslaepp-till-2030/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-varbergs-nya-vattentorn-och-landmaerke/</x:t>
   </x:si>
   <x:si>
     <x:t>02.11.2023 13:56</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-slaar-samman-faeltgeotekniska-teamen-i-norge-till-ett-nytt-foeretag/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-vinner-maelarbanans-arbetsmiljoepris-2020/</x:t>
   </x:si>
   <x:si>
     <x:t>12.06.2023 18:43</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-aateruppbyggnaden-av-polarbroed/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-utreder-anpassning-av-malmoe-c-infoer-hoeghastighetstrafik/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/hoegt-engagemang-och-trivsel-i-norconsults-medarbetarundersoekning/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/saevehuset-vann-pris-som-aarets-miljoebyggnad/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/maangsysslare-med-foetterna-i-jorden/</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.se/aktuellt/norconsult-fortsaetter-att-vaexa-oeppnar-nytt-kontor-i-alingsaas/</x:t>
+    <x:t>https://norconsult.se/aktuellt/norconsult-faeltgeoteknik-breddar-sitt-erbjudande-genom-sveriges-stoersta-muddringsprojekt/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-handplockade-till-vaerldens-fraemsta-passivhusmaessa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-banar-vaeg-foer-cirkulaera-energisystem-i-nytt-kraftledningsuppdrag/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.08.2024 06:25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-utvecklar-industriomraade-i-luleaa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-internationellt-uppdrag-inom-dammsaekerhet-i-malawi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-multifunktionell-vattenpark-i-vaesteraas/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-hjaelper-european-energy-att-realisera-skandinaviens-stoersta-solcellsanlaeggning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/faeltgeotekniska-undersoekningar-ska-saekra-nya-hamnterminalen-vid-arendal/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-utreder-dricksvattenfoersoerjning-naer-nacka-vaexer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.08.2023 10:43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-foerbaettrar-kapaciteten-foer-stockholms-elnaet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/paanyttfoedda-staeder/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/kyla-paa-bestaellning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/foerlaengt-liv-foer-unik-bro/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-planerar-foer-en-haallbar-smaastad-i-vaargaarda/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.04.2024 13:04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/framtidens-malmoe-i-storstadsfoerpackning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 13:03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-oekar-kapaciteten-och-saekerheten-vid-oerebro-soedra/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-vaestmanlands-arkitekturpris-foer-faunapassagen-i-vaesteraas/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/nu-oeppnar-sveriges-foersta-passivhuscertifierade-ishall/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/effektiv-miljoeprovtagning-saekrar-fryksdalsbanan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/egil-hogna-ny-koncernchef-foer-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-hoejer-kapaciteten-paa-vaestkustbanan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/nygammal-idrottsplats-berikar-foereningslivet-i-borlaenges-naeromraade/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.08.2024 06:29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-och-tyrens-i-topp-naer-det-gaeller-jaemstaelldhet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-faeltgeoteknik-oeppnar-upp-skandiaporten/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-samarbetar-internationellt-i-nytt-uppdrag-foer-svenska-kraftnaet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.09.2024 12:02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/tillsammans-foer-fossilfri-konkurrenskraft/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/fraan-kandidatuppsats-till-chefsposition/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/konsekvenser-paa-spaaret/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-moderniserar-sunderby-sjukhus/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/va-projektoer-blev-foerklaedesfabrikoer-till-foermaan-foer-stockholms-sjukvaard/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-oekar-tillgaengligheten-i-skaane-och-blekinge/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-trafiksaekrar-vaeg-97/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/naturen-startar-om-i-laangsaan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-bidrar-till-moderniseringen-av-roslagsbanan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/tvaa-patent-som-lagrar-solens-energi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.06.2023 06:07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/aaterbrukbart-material-i-kulturhus/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.06.2023 06:06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/mer-jaernvaegsgods-baettre-trafikmiljoe/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.04.2024 13:06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/maria-saetter-norconsult-paa-kartan-i-norr/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/framtidens-bilanlaeggning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/vi-toppar-branschen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.04.2024 13:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-faeltgeoteknik-tar-helhetsgrepp-om-haallbarhet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/generatorbyte-med-kirurgisk-precision/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/haallbara-affaerer-lockade-michael-tillbaka-till-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-oekar-tillgaengligheten-i-smaaland/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/naturen-trogen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/naturen-lockade-helene-till-norconsult-faeltgeoteknik/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-lyfts-som-en-av-stockholms-fraemsta-leverantoerer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/cik-aer-publikdragare-till-framtidens-idrotts-fritidsanlaeggningar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/haallbara-hav-inom-horisonten/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/branka-brinner-foer-tillgaenglig-arkitektur/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-finalist-i-plaatpriset-2020/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/vattenverk-staeller-krav-paa-grundlig-utredning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/energiprojekt-som-bidrar-till-sveriges-miljoemaal/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.06.2023 06:03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/kvarteret-pumpan-vinnare-av-alingsaas-arkitekturpris/</x:t>
   </x:si>
   <x:si>
     <x:t>02.11.2023 11:49</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.se/aktuellt/norconsult-faeltgeoteknik-breddar-sitt-erbjudande-genom-sveriges-stoersta-muddringsprojekt/</x:t>
-[...200 lines deleted...]
-    <x:t>https://norconsult.se/aktuellt/nytt-prisregn-oever-moerbylaanga-vattenverk/</x:t>
+    <x:t>https://norconsult.se/aktuellt/unikt-centrum-foer-idrott-och-kultur-invigs-i-knivsta/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/moerbylaanga-vattenverk-vinner-innovationspris/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.05.2024 07:17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/full-fart-framaat-foer-barkarbystaden/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-norges-stoersta-vattenkraftverk/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/sobackens-nya-avloppsreningsverk-aer-invigt-moejliggoer-tillvaext-foer-boraas/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-utreder-kapaciteten-paa-skaanebanan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/upplands-bros-snyggaste-tryggaste-och-mest-jaemstaellda-aktivitetspark-invigd/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/moerbylaanga-vattenverk-invigs/</x:t>
   </x:si>
   <x:si>
     <x:t>20.05.2024 07:18</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.se/aktuellt/norconsult-finalist-i-plaatpriset-2020/</x:t>
-[...49 lines deleted...]
-  <x:si>
     <x:t>https://norconsult.se/aktuellt/topplacering-foer-norconsult-fjaerde-aaret-i-rad/</x:t>
   </x:si>
   <x:si>
     <x:t>14.10.2024 07:14</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-as-projekterade-aarets-bygge-2018/</x:t>
   </x:si>
   <x:si>
     <x:t>12.06.2023 18:54</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/pris-foer-ex-jobb-om-raettvisa-gatuutymmen/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/saras-exjobb-prisades-paa-bergdagarna-2019/</x:t>
   </x:si>
   <x:si>
     <x:t>12.06.2023 18:55</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/maelarbanan-norconsults-stoersta-projekt-naagonsin/</x:t>
   </x:si>
   <x:si>
     <x:t>12.06.2023 18:57</x:t>
@@ -3943,51 +3943,51 @@
   <x:si>
     <x:t>23.08.2024 06:00</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-skapar-specialistteam-inom-krisberedskap/</x:t>
   </x:si>
   <x:si>
     <x:t>13.08.2024 11:44</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-koeper-wermlands-infrakonsult-ab/</x:t>
   </x:si>
   <x:si>
     <x:t>10.06.2024 08:16</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-undersoeker-historiskt-laxfiske-i-oerebro/</x:t>
   </x:si>
   <x:si>
     <x:t>10.06.2024 11:12</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-genomfoer-uppdrag-aat-vaexjoe-energi-gaellande-koldioxidinfaangning/</x:t>
   </x:si>
   <x:si>
-    <x:t>22.08.2024 05:56</x:t>
+    <x:t>29.04.2026 14:09</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-tar-fram-nya-operationssalar-oerebro/</x:t>
   </x:si>
   <x:si>
     <x:t>14.06.2024 09:42</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-vinner-ramavtal-inom-geoteknik-ska-undersoeka-skredrisk/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-vinner-nytt-uppdrag-foer-modernisering-av-vaegskyddsanlaeggningar/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-tecknar-ramavtal-inom-klimatberaekning/</x:t>
   </x:si>
   <x:si>
     <x:t>19.06.2024 11:27</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/nu-simmar-fiskarna-tryggare-i-vanaan/</x:t>
   </x:si>
   <x:si>
     <x:t>25.06.2024 11:58</x:t>
   </x:si>
@@ -4177,51 +4177,51 @@
   <x:si>
     <x:t>04.12.2024 08:08</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-undersoeker-restid-foer-linkoepingsbor/</x:t>
   </x:si>
   <x:si>
     <x:t>06.12.2024 12:10</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-foervaervar-konsultbolaget-sigma-civil/</x:t>
   </x:si>
   <x:si>
     <x:t>20.02.2025 10:33</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/ny-rapport-ger-snabbspaar-till-bra-dricksvatten/</x:t>
   </x:si>
   <x:si>
     <x:t>16.12.2024 13:28</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-tecknar-ramavtal-med-eon/</x:t>
   </x:si>
   <x:si>
-    <x:t>18.12.2024 12:18</x:t>
+    <x:t>29.04.2026 14:24</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-inventerar-vaexter-paa-antarktis/</x:t>
   </x:si>
   <x:si>
     <x:t>09.01.2025 09:06</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-faar-utoekat-uppdrag-i-baalforsens-kraftverk/</x:t>
   </x:si>
   <x:si>
     <x:t>14.01.2025 11:50</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-utreder-stationsomraadet-i-gaellivare/</x:t>
   </x:si>
   <x:si>
     <x:t>22.01.2025 08:10</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-inspekterar-jaernvaegstunnlar-paa-uppdrag-av-trafikverket/</x:t>
   </x:si>
   <x:si>
     <x:t>30.01.2025 08:20</x:t>
   </x:si>
@@ -4486,93 +4486,117 @@
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-sverige-tilldelas-ramavtal-inom-dagvatten-och-skyfall/</x:t>
   </x:si>
   <x:si>
     <x:t>24.02.2026 08:16</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-tilldelas-ramavtal-foer-el-konsulttjaenster/</x:t>
   </x:si>
   <x:si>
     <x:t>26.02.2026 08:33</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-tar-fram-underlag-till-hudiksvalls-kommuns-nya-groenplan/</x:t>
   </x:si>
   <x:si>
     <x:t>17.03.2026 10:23</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-nya-mellanblocksignaler-paa-skaanebanan/</x:t>
   </x:si>
   <x:si>
     <x:t>26.03.2026 07:44</x:t>
   </x:si>
   <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tilldelas-ramavtal-inom-geoteknik-och-bergteknik-med-lerums-kommun/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.04.2026 07:08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-bidrar-naer-beccs-stockholm-naar-viktig-milstolpe/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.04.2026 07:04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-staerker-satsningen-paa-industri-och-groen-omstaellning-med-ny-regional-organisation/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.05.2026 07:10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-sverige-inleder-aaret-stabilt-med-fortsatt-tillvaext-och-foerbaettrad-loensamhet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.05.2026 05:17</x:t>
+  </x:si>
+  <x:si>
     <x:t>https://norconsult.se/om-oss/</x:t>
   </x:si>
   <x:si>
-    <x:t>12.02.2026 07:05</x:t>
+    <x:t>04.05.2026 13:34</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/om-oss/vaar-kultur/</x:t>
   </x:si>
   <x:si>
     <x:t>17.02.2026 10:12</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/om-oss/etik-och-integritet/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/om-oss/certifieringar/</x:t>
   </x:si>
   <x:si>
     <x:t>10.06.2024 07:20</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/haallbarhet/</x:t>
   </x:si>
   <x:si>
     <x:t>22.08.2025 09:25</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/haallbarhet/haallbarhetsveckan-2024/</x:t>
   </x:si>
   <x:si>
     <x:t>29.04.2024 04:45</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/haallbarhet/vaerldsmiljoedagen-2024/</x:t>
   </x:si>
   <x:si>
     <x:t>05.06.2024 05:00</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/kontakta-oss/</x:t>
   </x:si>
   <x:si>
-    <x:t>26.05.2025 10:16</x:t>
+    <x:t>08.04.2026 13:48</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/kontakta-oss/alingsaas/</x:t>
   </x:si>
   <x:si>
     <x:t>24.04.2024 07:26</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/kontakta-oss/boden/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/kontakta-oss/borlaenge/</x:t>
   </x:si>
   <x:si>
     <x:t>29.05.2024 13:21</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/kontakta-oss/gaellivare/</x:t>
   </x:si>
   <x:si>
     <x:t>08.05.2025 06:36</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/kontakta-oss/gaevle/</x:t>
   </x:si>
@@ -4585,77 +4609,77 @@
   <x:si>
     <x:t>16.10.2024 13:11</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/kontakta-oss/halmstad/</x:t>
   </x:si>
   <x:si>
     <x:t>24.04.2024 07:27</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/kontakta-oss/helsingborg/</x:t>
   </x:si>
   <x:si>
     <x:t>24.04.2024 07:28</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/kontakta-oss/hudiksvall/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/kontakta-oss/joenkoeping/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/kontakta-oss/kalmar/</x:t>
   </x:si>
   <x:si>
+    <x:t>27.04.2026 13:14</x:t>
+  </x:si>
+  <x:si>
     <x:t>https://norconsult.se/kontakta-oss/karlskrona/</x:t>
   </x:si>
   <x:si>
     <x:t>24.04.2024 07:29</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/kontakta-oss/karlstad/</x:t>
   </x:si>
   <x:si>
     <x:t>21.08.2025 12:09</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/kontakta-oss/kiruna/</x:t>
   </x:si>
   <x:si>
     <x:t>27.05.2024 05:52</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.se/kontakta-oss/kramfors/</x:t>
+    <x:t>https://norconsult.se/kontakta-oss/kristianstad/</x:t>
   </x:si>
   <x:si>
     <x:t>24.04.2024 07:30</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.se/kontakta-oss/kristianstad/</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>https://norconsult.se/kontakta-oss/kungaelv/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/kontakta-oss/linkoeping/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/kontakta-oss/ludvika/</x:t>
   </x:si>
   <x:si>
     <x:t>24.04.2024 07:31</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/kontakta-oss/luleaa/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/kontakta-oss/malmoe/</x:t>
   </x:si>
   <x:si>
     <x:t>02.09.2024 12:02</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/kontakta-oss/maersta/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/kontakta-oss/norrkoeping/</x:t>
@@ -4681,63 +4705,63 @@
   <x:si>
     <x:t>https://norconsult.se/kontakta-oss/sollentuna/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/kontakta-oss/stockholm/</x:t>
   </x:si>
   <x:si>
     <x:t>10.04.2025 13:27</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/kontakta-oss/sundsvall/</x:t>
   </x:si>
   <x:si>
     <x:t>24.04.2024 07:33</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/kontakta-oss/trollhaettan/</x:t>
   </x:si>
   <x:si>
     <x:t>24.04.2024 07:34</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/kontakta-oss/umeaa/</x:t>
   </x:si>
   <x:si>
+    <x:t>06.05.2026 07:10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/uppsala/</x:t>
+  </x:si>
+  <x:si>
     <x:t>24.04.2024 07:35</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.se/kontakta-oss/uppsala/</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>https://norconsult.se/kontakta-oss/varberg/</x:t>
   </x:si>
   <x:si>
     <x:t>07.05.2025 11:13</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>https://norconsult.se/kontakta-oss/vimmerby/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/kontakta-oss/vaesteraas/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/kontakta-oss/vaexjoe/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/kontakta-oss/aelvkarleby/</x:t>
   </x:si>
   <x:si>
     <x:t>24.04.2024 07:36</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/kontakta-oss/aelvsjoe/</x:t>
   </x:si>
   <x:si>
     <x:t>24.04.2024 07:38</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/kontakta-oss/oerebro/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/kontakta-oss/oernskoeldsvik/</x:t>
   </x:si>
@@ -6500,411 +6524,411 @@
     <x:row r="67" spans="1:6">
       <x:c r="A67" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6">
       <x:c r="A68" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6">
       <x:c r="A69" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6">
       <x:c r="A70" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6">
       <x:c r="A71" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6">
       <x:c r="A72" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6">
       <x:c r="A73" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6">
       <x:c r="A74" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="B74" s="0" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6">
       <x:c r="A75" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6">
       <x:c r="A76" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6">
       <x:c r="A77" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6">
       <x:c r="A78" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6">
       <x:c r="A79" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6">
       <x:c r="A80" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6">
       <x:c r="A81" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6">
       <x:c r="A82" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6">
       <x:c r="A83" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6">
       <x:c r="A84" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6">
       <x:c r="A85" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6">
       <x:c r="A86" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -6917,15934 +6941,15914 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>1573</x:v>
+        <x:v>1581</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>1574</x:v>
+        <x:v>1582</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>1575</x:v>
+        <x:v>1583</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>1576</x:v>
+        <x:v>1584</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>1577</x:v>
+        <x:v>1585</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>1578</x:v>
+        <x:v>1586</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>1579</x:v>
+        <x:v>1587</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>1580</x:v>
+        <x:v>1588</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>1581</x:v>
+        <x:v>1589</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>1582</x:v>
+        <x:v>1590</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>1583</x:v>
+        <x:v>1591</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>1584</x:v>
+        <x:v>1592</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>1585</x:v>
+        <x:v>1593</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>1586</x:v>
+        <x:v>1594</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>1587</x:v>
+        <x:v>1595</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>1588</x:v>
+        <x:v>1596</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>1589</x:v>
+        <x:v>1597</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F355"/>
+  <x:dimension ref="A1:F356"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6">
       <x:c r="A17" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6">
       <x:c r="A18" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6">
       <x:c r="A19" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6">
       <x:c r="A20" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6">
       <x:c r="A21" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6">
       <x:c r="A22" s="0" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="B22" s="0" t="s">
         <x:v>212</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>211</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6">
       <x:c r="A23" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6">
       <x:c r="A24" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6">
       <x:c r="A25" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6">
       <x:c r="A26" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6">
       <x:c r="A27" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6">
       <x:c r="A28" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6">
       <x:c r="A29" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6">
       <x:c r="A30" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6">
       <x:c r="A31" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6">
       <x:c r="A32" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6">
       <x:c r="A33" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6">
       <x:c r="A34" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6">
       <x:c r="A35" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6">
       <x:c r="A36" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6">
       <x:c r="A37" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6">
       <x:c r="A38" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6">
       <x:c r="A39" s="0" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="B39" s="0" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6">
       <x:c r="A40" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6">
       <x:c r="A41" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6">
       <x:c r="A42" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6">
       <x:c r="A43" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6">
       <x:c r="A44" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6">
       <x:c r="A45" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6">
       <x:c r="A46" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6">
       <x:c r="A47" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6">
       <x:c r="A48" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6">
       <x:c r="A49" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6">
       <x:c r="A50" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6">
       <x:c r="A51" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6">
       <x:c r="A52" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6">
       <x:c r="A53" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6">
       <x:c r="A54" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6">
       <x:c r="A55" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6">
       <x:c r="A56" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6">
       <x:c r="A57" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6">
       <x:c r="A58" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6">
       <x:c r="A59" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6">
       <x:c r="A60" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6">
       <x:c r="A61" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6">
       <x:c r="A62" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6">
       <x:c r="A63" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6">
       <x:c r="A64" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6">
       <x:c r="A65" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6">
       <x:c r="A66" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6">
       <x:c r="A67" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6">
       <x:c r="A68" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6">
       <x:c r="A69" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6">
       <x:c r="A70" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6">
       <x:c r="A71" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6">
       <x:c r="A72" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6">
       <x:c r="A73" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6">
       <x:c r="A74" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6">
       <x:c r="A75" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6">
       <x:c r="A76" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6">
       <x:c r="A77" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6">
       <x:c r="A78" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6">
       <x:c r="A79" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6">
       <x:c r="A80" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6">
       <x:c r="A81" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6">
       <x:c r="A82" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6">
       <x:c r="A83" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6">
       <x:c r="A84" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6">
       <x:c r="A85" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6">
       <x:c r="A86" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6">
       <x:c r="A87" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6">
       <x:c r="A88" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6">
       <x:c r="A89" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6">
       <x:c r="A90" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6">
       <x:c r="A91" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6">
       <x:c r="A92" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6">
       <x:c r="A93" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6">
       <x:c r="A94" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6">
       <x:c r="A95" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6">
       <x:c r="A96" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6">
       <x:c r="A97" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6">
       <x:c r="A98" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6">
       <x:c r="A99" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6">
       <x:c r="A100" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6">
       <x:c r="A101" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6">
       <x:c r="A102" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6">
       <x:c r="A103" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6">
       <x:c r="A104" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6">
       <x:c r="A105" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6">
       <x:c r="A106" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="B106" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6">
       <x:c r="A107" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6">
       <x:c r="A108" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6">
       <x:c r="A109" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6">
       <x:c r="A110" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6">
       <x:c r="A111" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6">
       <x:c r="A112" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6">
       <x:c r="A113" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6">
       <x:c r="A114" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B114" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6">
       <x:c r="A115" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6">
       <x:c r="A116" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="B116" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6">
       <x:c r="A117" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6">
       <x:c r="A118" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6">
       <x:c r="A119" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6">
       <x:c r="A120" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6">
       <x:c r="A121" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6">
       <x:c r="A122" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6">
       <x:c r="A123" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6">
       <x:c r="A124" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="B124" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6">
       <x:c r="A125" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6">
       <x:c r="A126" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="B126" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6">
       <x:c r="A127" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6">
       <x:c r="A128" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B128" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6">
       <x:c r="A129" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6">
       <x:c r="A130" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="B130" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6">
       <x:c r="A131" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6">
       <x:c r="A132" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B132" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6">
       <x:c r="A133" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6">
       <x:c r="A134" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="B134" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6">
       <x:c r="A135" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6">
       <x:c r="A136" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="B136" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6">
       <x:c r="A137" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6">
       <x:c r="A138" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="B138" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6">
       <x:c r="A139" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6">
       <x:c r="A140" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="B140" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6">
       <x:c r="A141" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6">
       <x:c r="A142" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6">
       <x:c r="A143" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6">
       <x:c r="A144" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B144" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6">
       <x:c r="A145" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6">
       <x:c r="A146" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="B146" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6">
       <x:c r="A147" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6">
       <x:c r="A148" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B148" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6">
       <x:c r="A149" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6">
       <x:c r="A150" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="B150" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6">
       <x:c r="A151" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6">
       <x:c r="A152" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="B152" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6">
       <x:c r="A153" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:6">
       <x:c r="A154" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="B154" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:6">
       <x:c r="A155" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:6">
       <x:c r="A156" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="B156" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:6">
       <x:c r="A157" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:6">
       <x:c r="A158" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="B158" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:6">
       <x:c r="A159" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:6">
       <x:c r="A160" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="B160" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:6">
       <x:c r="A161" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:6">
       <x:c r="A162" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="B162" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:6">
       <x:c r="A163" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:6">
       <x:c r="A164" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="B164" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:6">
       <x:c r="A165" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:6">
       <x:c r="A166" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="B166" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:6">
       <x:c r="A167" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:6">
       <x:c r="A168" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="B168" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:6">
       <x:c r="A169" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:6">
       <x:c r="A170" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="B170" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:6">
       <x:c r="A171" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:6">
       <x:c r="A172" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="B172" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:6">
       <x:c r="A173" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:6">
       <x:c r="A174" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="B174" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:6">
       <x:c r="A175" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:6">
       <x:c r="A176" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="B176" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:6">
       <x:c r="A177" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:6">
       <x:c r="A178" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="B178" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:6">
       <x:c r="A179" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:6">
       <x:c r="A180" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="B180" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:6">
       <x:c r="A181" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:6">
       <x:c r="A182" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="B182" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:6">
       <x:c r="A183" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:6">
       <x:c r="A184" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="B184" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:6">
       <x:c r="A185" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:6">
       <x:c r="A186" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="B186" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:6">
       <x:c r="A187" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:6">
       <x:c r="A188" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="B188" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:6">
       <x:c r="A189" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:6">
       <x:c r="A190" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="B190" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:6">
       <x:c r="A191" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:6">
       <x:c r="A192" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="B192" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:6">
       <x:c r="A193" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:6">
       <x:c r="A194" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="B194" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E194" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:6">
       <x:c r="A195" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:6">
       <x:c r="A196" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="B196" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:6">
       <x:c r="A197" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:6">
       <x:c r="A198" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="B198" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:6">
       <x:c r="A199" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:6">
       <x:c r="A200" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="B200" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:6">
       <x:c r="A201" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:6">
       <x:c r="A202" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="B202" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:6">
       <x:c r="A203" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:6">
       <x:c r="A204" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="B204" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:6">
       <x:c r="A205" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:6">
       <x:c r="A206" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="B206" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:6">
       <x:c r="A207" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:6">
       <x:c r="A208" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="B208" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E208" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:6">
       <x:c r="A209" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E209" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:6">
       <x:c r="A210" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="B210" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D210" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E210" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F210" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:6">
       <x:c r="A211" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E211" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:6">
       <x:c r="A212" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="B212" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:6">
       <x:c r="A213" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E213" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:6">
       <x:c r="A214" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="B214" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:6">
       <x:c r="A215" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:6">
       <x:c r="A216" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="B216" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D216" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E216" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F216" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:6">
       <x:c r="A217" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:6">
       <x:c r="A218" s="0" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="B218" s="0" t="s">
         <x:v>565</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>563</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:6">
       <x:c r="A219" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:6">
       <x:c r="A220" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="B220" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D220" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E220" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F220" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:6">
       <x:c r="A221" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:6">
       <x:c r="A222" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="B222" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:6">
       <x:c r="A223" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D223" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E223" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F223" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:6">
       <x:c r="A224" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="B224" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D224" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E224" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F224" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:6">
       <x:c r="A225" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D225" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E225" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F225" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:6">
       <x:c r="A226" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="B226" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D226" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E226" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F226" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:6">
       <x:c r="A227" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D227" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E227" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F227" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:6">
       <x:c r="A228" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="B228" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D228" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E228" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F228" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:6">
       <x:c r="A229" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D229" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E229" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F229" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:6">
       <x:c r="A230" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="B230" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D230" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E230" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F230" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:6">
       <x:c r="A231" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D231" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E231" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F231" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:6">
       <x:c r="A232" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="B232" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D232" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E232" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F232" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:6">
       <x:c r="A233" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E233" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F233" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:6">
       <x:c r="A234" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="B234" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D234" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E234" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:6">
       <x:c r="A235" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D235" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E235" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:6">
       <x:c r="A236" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="B236" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D236" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E236" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F236" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:6">
       <x:c r="A237" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D237" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E237" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F237" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:6">
       <x:c r="A238" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="B238" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D238" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E238" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:6">
       <x:c r="A239" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D239" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E239" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F239" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:6">
       <x:c r="A240" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="B240" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D240" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E240" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F240" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:6">
       <x:c r="A241" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D241" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E241" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F241" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:6">
       <x:c r="A242" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="B242" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D242" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E242" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:6">
       <x:c r="A243" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D243" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E243" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F243" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:6">
       <x:c r="A244" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="B244" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D244" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E244" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F244" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:6">
       <x:c r="A245" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D245" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E245" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:6">
       <x:c r="A246" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="B246" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D246" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E246" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F246" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:6">
       <x:c r="A247" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D247" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E247" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F247" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:6">
       <x:c r="A248" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="B248" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D248" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E248" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F248" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:6">
       <x:c r="A249" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E249" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:6">
       <x:c r="A250" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="B250" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:6">
       <x:c r="A251" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E251" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:6">
       <x:c r="A252" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="B252" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:6">
       <x:c r="A253" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E253" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:6">
       <x:c r="A254" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="B254" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E254" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F254" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:6">
       <x:c r="A255" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E255" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F255" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:6">
       <x:c r="A256" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="B256" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D256" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E256" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F256" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:6">
       <x:c r="A257" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E257" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F257" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:6">
       <x:c r="A258" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="B258" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E258" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F258" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:6">
       <x:c r="A259" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E259" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F259" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:6">
       <x:c r="A260" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="B260" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D260" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E260" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F260" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:6">
       <x:c r="A261" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D261" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E261" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F261" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:6">
       <x:c r="A262" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="B262" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D262" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E262" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F262" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:6">
       <x:c r="A263" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="C263" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D263" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E263" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F263" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:6">
       <x:c r="A264" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="B264" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D264" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E264" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F264" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:6">
       <x:c r="A265" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D265" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E265" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F265" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:6">
       <x:c r="A266" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="B266" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D266" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E266" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F266" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:6">
       <x:c r="A267" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D267" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E267" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F267" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:6">
       <x:c r="A268" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="B268" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D268" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E268" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F268" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:6">
       <x:c r="A269" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D269" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E269" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F269" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:6">
       <x:c r="A270" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="B270" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="C270" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D270" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E270" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F270" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:6">
       <x:c r="A271" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="C271" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D271" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E271" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F271" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:6">
       <x:c r="A272" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="B272" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D272" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E272" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F272" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:6">
       <x:c r="A273" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D273" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E273" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F273" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:6">
       <x:c r="A274" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="B274" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D274" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E274" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F274" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:6">
       <x:c r="A275" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D275" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E275" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F275" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:6">
       <x:c r="A276" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="B276" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="C276" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D276" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E276" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F276" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:6">
       <x:c r="A277" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="C277" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D277" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E277" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F277" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:6">
       <x:c r="A278" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="B278" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="C278" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D278" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E278" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F278" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:6">
       <x:c r="A279" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="C279" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D279" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E279" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F279" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:6">
       <x:c r="A280" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="B280" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C280" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D280" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E280" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F280" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:6">
       <x:c r="A281" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="C281" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D281" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E281" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F281" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:6">
       <x:c r="A282" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="B282" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="C282" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D282" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E282" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F282" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:6">
       <x:c r="A283" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="C283" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D283" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E283" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F283" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:6">
       <x:c r="A284" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="B284" s="0" t="s">
-        <x:v>687</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="C284" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D284" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E284" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F284" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:6">
       <x:c r="A285" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="C285" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D285" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E285" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F285" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:6">
       <x:c r="A286" s="0" t="s">
-        <x:v>690</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="B286" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="C286" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D286" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E286" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F286" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:6">
       <x:c r="A287" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="C287" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D287" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E287" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F287" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:6">
       <x:c r="A288" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="B288" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="C288" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D288" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E288" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F288" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:6">
       <x:c r="A289" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="C289" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D289" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E289" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F289" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:6">
       <x:c r="A290" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="B290" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="C290" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D290" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E290" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F290" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:6">
       <x:c r="A291" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="C291" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D291" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E291" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F291" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:6">
       <x:c r="A292" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="B292" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="C292" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D292" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E292" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F292" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:6">
       <x:c r="A293" s="0" t="s">
-        <x:v>704</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="C293" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D293" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E293" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F293" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:6">
       <x:c r="A294" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="B294" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="C294" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D294" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E294" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F294" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:6">
       <x:c r="A295" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="C295" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D295" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E295" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F295" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:6">
       <x:c r="A296" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="B296" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="C296" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D296" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E296" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F296" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:6">
       <x:c r="A297" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="C297" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D297" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E297" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F297" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:6">
       <x:c r="A298" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="B298" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="C298" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D298" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E298" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F298" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:6">
       <x:c r="A299" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="C299" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D299" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E299" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F299" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:6">
       <x:c r="A300" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="B300" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="C300" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D300" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E300" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F300" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:6">
       <x:c r="A301" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="C301" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D301" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E301" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F301" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:6">
       <x:c r="A302" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="B302" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="C302" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D302" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E302" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F302" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:6">
       <x:c r="A303" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="C303" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D303" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E303" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F303" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:6">
       <x:c r="A304" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="B304" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="C304" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D304" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E304" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F304" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:6">
       <x:c r="A305" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="C305" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D305" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E305" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F305" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:6">
       <x:c r="A306" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="B306" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="C306" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D306" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E306" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F306" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:6">
       <x:c r="A307" s="0" t="s">
-        <x:v>732</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="C307" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D307" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E307" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F307" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:6">
       <x:c r="A308" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="B308" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="C308" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D308" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E308" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F308" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:6">
       <x:c r="A309" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="C309" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D309" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E309" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F309" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:6">
       <x:c r="A310" s="0" t="s">
-        <x:v>738</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="B310" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="C310" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D310" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E310" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F310" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:6">
       <x:c r="A311" s="0" t="s">
-        <x:v>739</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="C311" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D311" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E311" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F311" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:6">
       <x:c r="A312" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="B312" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="C312" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D312" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E312" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F312" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:6">
       <x:c r="A313" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="C313" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D313" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E313" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F313" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:6">
       <x:c r="A314" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="B314" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="C314" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D314" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E314" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F314" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:6">
       <x:c r="A315" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="C315" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D315" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E315" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F315" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:6">
       <x:c r="A316" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="B316" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="C316" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D316" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E316" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F316" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:6">
       <x:c r="A317" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D317" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E317" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F317" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:6">
       <x:c r="A318" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="B318" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="C318" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D318" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E318" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F318" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:6">
       <x:c r="A319" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="C319" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D319" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E319" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F319" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:6">
       <x:c r="A320" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="B320" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="C320" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D320" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E320" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F320" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:6">
       <x:c r="A321" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="C321" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D321" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E321" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F321" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:6">
       <x:c r="A322" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="B322" s="0" t="s">
-        <x:v>762</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="C322" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D322" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E322" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F322" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:6">
       <x:c r="A323" s="0" t="s">
-        <x:v>763</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="C323" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D323" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E323" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F323" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:6">
       <x:c r="A324" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="B324" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="C324" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D324" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E324" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F324" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:6">
       <x:c r="A325" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="C325" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D325" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E325" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F325" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:6">
       <x:c r="A326" s="0" t="s">
-        <x:v>769</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="B326" s="0" t="s">
-        <x:v>770</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="C326" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D326" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E326" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F326" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:6">
       <x:c r="A327" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="C327" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D327" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E327" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F327" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:6">
       <x:c r="A328" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B328" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="C328" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D328" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E328" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F328" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:6">
       <x:c r="A329" s="0" t="s">
-        <x:v>775</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="C329" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D329" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E329" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F329" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:6">
       <x:c r="A330" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="B330" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="C330" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D330" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E330" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F330" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:6">
       <x:c r="A331" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="C331" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D331" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E331" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F331" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:6">
       <x:c r="A332" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="B332" s="0" t="s">
-        <x:v>782</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="C332" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D332" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E332" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F332" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:6">
       <x:c r="A333" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>784</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="C333" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D333" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E333" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F333" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:6">
       <x:c r="A334" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="B334" s="0" t="s">
-        <x:v>782</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="C334" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D334" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E334" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F334" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:6">
       <x:c r="A335" s="0" t="s">
-        <x:v>786</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
-        <x:v>787</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="C335" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D335" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E335" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F335" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:6">
       <x:c r="A336" s="0" t="s">
+        <x:v>792</x:v>
+      </x:c>
+      <x:c r="B336" s="0" t="s">
         <x:v>788</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>784</x:v>
       </x:c>
       <x:c r="C336" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D336" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E336" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F336" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:6">
       <x:c r="A337" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="C337" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D337" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E337" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F337" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:6">
       <x:c r="A338" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="B338" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="C338" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D338" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E338" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F338" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:6">
       <x:c r="A339" s="0" t="s">
-        <x:v>792</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="C339" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D339" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E339" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F339" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:6">
       <x:c r="A340" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="B340" s="0" t="s">
-        <x:v>795</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="C340" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D340" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E340" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F340" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:6">
       <x:c r="A341" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>782</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="C341" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D341" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E341" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F341" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:6">
       <x:c r="A342" s="0" t="s">
-        <x:v>797</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="B342" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="C342" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D342" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E342" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F342" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:6">
       <x:c r="A343" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="C343" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D343" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E343" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F343" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:6">
       <x:c r="A344" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="B344" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="C344" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D344" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E344" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F344" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:6">
       <x:c r="A345" s="0" t="s">
-        <x:v>803</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
-        <x:v>804</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="C345" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D345" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E345" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F345" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:6">
       <x:c r="A346" s="0" t="s">
-        <x:v>805</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="B346" s="0" t="s">
-        <x:v>806</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="C346" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D346" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E346" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F346" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:6">
       <x:c r="A347" s="0" t="s">
-        <x:v>807</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="C347" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D347" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E347" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F347" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:6">
       <x:c r="A348" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="B348" s="0" t="s">
-        <x:v>810</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="C348" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D348" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E348" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F348" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:6">
       <x:c r="A349" s="0" t="s">
-        <x:v>811</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
-        <x:v>812</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="C349" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D349" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E349" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F349" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:6">
       <x:c r="A350" s="0" t="s">
-        <x:v>813</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="B350" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="C350" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D350" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E350" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F350" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:6">
       <x:c r="A351" s="0" t="s">
-        <x:v>815</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
-        <x:v>816</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="C351" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D351" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E351" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F351" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:6">
       <x:c r="A352" s="0" t="s">
-        <x:v>817</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="B352" s="0" t="s">
-        <x:v>818</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="C352" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D352" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E352" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F352" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:6">
       <x:c r="A353" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
-        <x:v>820</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="C353" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D353" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E353" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F353" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:6">
       <x:c r="A354" s="0" t="s">
-        <x:v>821</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="B354" s="0" t="s">
-        <x:v>822</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="C354" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D354" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E354" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F354" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:6">
       <x:c r="A355" s="0" t="s">
-        <x:v>823</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
-        <x:v>824</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="C355" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D355" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E355" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F355" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="356" spans="1:6">
+      <x:c r="A356" s="0" t="s">
+        <x:v>829</x:v>
+      </x:c>
+      <x:c r="B356" s="0" t="s">
+        <x:v>830</x:v>
+      </x:c>
+      <x:c r="C356" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D356" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E356" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F356" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:F7"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>825</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>826</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>827</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>828</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>829</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>830</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>832</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>833</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>834</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>835</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>836</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F415"/>
+  <x:dimension ref="A1:F413"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>837</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>838</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>839</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>840</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>841</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>842</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>843</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>844</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>846</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>847</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>850</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>852</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>853</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>854</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>856</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
-        <x:v>857</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>856</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>859</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
-        <x:v>861</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>856</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="0" t="s">
+        <x:v>868</x:v>
+      </x:c>
+      <x:c r="B16" s="0" t="s">
         <x:v>862</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>856</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6">
       <x:c r="A17" s="0" t="s">
-        <x:v>863</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>864</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6">
       <x:c r="A18" s="0" t="s">
-        <x:v>865</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>866</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6">
       <x:c r="A19" s="0" t="s">
-        <x:v>867</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6">
       <x:c r="A20" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>870</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6">
       <x:c r="A21" s="0" t="s">
-        <x:v>871</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>856</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6">
       <x:c r="A22" s="0" t="s">
-        <x:v>872</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>873</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6">
       <x:c r="A23" s="0" t="s">
-        <x:v>874</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6">
       <x:c r="A24" s="0" t="s">
-        <x:v>876</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6">
       <x:c r="A25" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6">
       <x:c r="A26" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6">
       <x:c r="A27" s="0" t="s">
-        <x:v>879</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>880</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6">
       <x:c r="A28" s="0" t="s">
-        <x:v>881</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>882</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6">
       <x:c r="A29" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>884</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6">
       <x:c r="A30" s="0" t="s">
-        <x:v>885</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6">
       <x:c r="A31" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>888</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6">
       <x:c r="A32" s="0" t="s">
-        <x:v>889</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6">
       <x:c r="A33" s="0" t="s">
-        <x:v>890</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>891</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6">
       <x:c r="A34" s="0" t="s">
-        <x:v>892</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>893</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6">
       <x:c r="A35" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>893</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6">
       <x:c r="A36" s="0" t="s">
-        <x:v>895</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>893</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6">
       <x:c r="A37" s="0" t="s">
-        <x:v>896</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>893</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6">
       <x:c r="A38" s="0" t="s">
-        <x:v>897</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>898</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6">
       <x:c r="A39" s="0" t="s">
+        <x:v>906</x:v>
+      </x:c>
+      <x:c r="B39" s="0" t="s">
         <x:v>899</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>893</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6">
       <x:c r="A40" s="0" t="s">
-        <x:v>900</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
-        <x:v>893</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6">
       <x:c r="A41" s="0" t="s">
-        <x:v>901</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>893</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6">
       <x:c r="A42" s="0" t="s">
-        <x:v>902</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
-        <x:v>893</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6">
       <x:c r="A43" s="0" t="s">
-        <x:v>903</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>893</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6">
       <x:c r="A44" s="0" t="s">
-        <x:v>904</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
-        <x:v>905</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6">
       <x:c r="A45" s="0" t="s">
-        <x:v>906</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>907</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6">
       <x:c r="A46" s="0" t="s">
-        <x:v>908</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6">
       <x:c r="A47" s="0" t="s">
-        <x:v>910</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>911</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6">
       <x:c r="A48" s="0" t="s">
-        <x:v>912</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6">
       <x:c r="A49" s="0" t="s">
+        <x:v>921</x:v>
+      </x:c>
+      <x:c r="B49" s="0" t="s">
         <x:v>914</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>907</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6">
       <x:c r="A50" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
-        <x:v>916</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6">
       <x:c r="A51" s="0" t="s">
-        <x:v>917</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>918</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6">
       <x:c r="A52" s="0" t="s">
-        <x:v>919</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
-        <x:v>907</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6">
       <x:c r="A53" s="0" t="s">
-        <x:v>920</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>907</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6">
       <x:c r="A54" s="0" t="s">
-        <x:v>921</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
-        <x:v>907</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6">
       <x:c r="A55" s="0" t="s">
-        <x:v>922</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>907</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6">
       <x:c r="A56" s="0" t="s">
-        <x:v>923</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
-        <x:v>924</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6">
       <x:c r="A57" s="0" t="s">
-        <x:v>925</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>926</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6">
       <x:c r="A58" s="0" t="s">
-        <x:v>927</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
-        <x:v>926</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6">
       <x:c r="A59" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>929</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6">
       <x:c r="A60" s="0" t="s">
-        <x:v>930</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
-        <x:v>929</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6">
       <x:c r="A61" s="0" t="s">
-        <x:v>931</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>932</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6">
       <x:c r="A62" s="0" t="s">
-        <x:v>933</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
-        <x:v>929</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6">
       <x:c r="A63" s="0" t="s">
-        <x:v>934</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>935</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6">
       <x:c r="A64" s="0" t="s">
+        <x:v>943</x:v>
+      </x:c>
+      <x:c r="B64" s="0" t="s">
         <x:v>936</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>929</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6">
       <x:c r="A65" s="0" t="s">
-        <x:v>937</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6">
       <x:c r="A66" s="0" t="s">
-        <x:v>939</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
-        <x:v>929</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6">
       <x:c r="A67" s="0" t="s">
-        <x:v>940</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>929</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6">
       <x:c r="A68" s="0" t="s">
-        <x:v>941</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
-        <x:v>929</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6">
       <x:c r="A69" s="0" t="s">
-        <x:v>942</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6">
       <x:c r="A70" s="0" t="s">
-        <x:v>944</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6">
       <x:c r="A71" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6">
       <x:c r="A72" s="0" t="s">
-        <x:v>946</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
-        <x:v>947</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6">
       <x:c r="A73" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>949</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6">
       <x:c r="A74" s="0" t="s">
+        <x:v>957</x:v>
+      </x:c>
+      <x:c r="B74" s="0" t="s">
         <x:v>950</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>943</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6">
       <x:c r="A75" s="0" t="s">
-        <x:v>951</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6">
       <x:c r="A76" s="0" t="s">
-        <x:v>952</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6">
       <x:c r="A77" s="0" t="s">
-        <x:v>953</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>954</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6">
       <x:c r="A78" s="0" t="s">
-        <x:v>955</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6">
       <x:c r="A79" s="0" t="s">
-        <x:v>956</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6">
       <x:c r="A80" s="0" t="s">
-        <x:v>957</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
-        <x:v>958</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6">
       <x:c r="A81" s="0" t="s">
-        <x:v>959</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>958</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6">
       <x:c r="A82" s="0" t="s">
-        <x:v>960</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
-        <x:v>958</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6">
       <x:c r="A83" s="0" t="s">
-        <x:v>961</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>958</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6">
       <x:c r="A84" s="0" t="s">
-        <x:v>962</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
-        <x:v>958</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6">
       <x:c r="A85" s="0" t="s">
-        <x:v>963</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>964</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6">
       <x:c r="A86" s="0" t="s">
+        <x:v>972</x:v>
+      </x:c>
+      <x:c r="B86" s="0" t="s">
         <x:v>965</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>958</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6">
       <x:c r="A87" s="0" t="s">
-        <x:v>966</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>958</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6">
       <x:c r="A88" s="0" t="s">
-        <x:v>967</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
-        <x:v>958</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6">
       <x:c r="A89" s="0" t="s">
-        <x:v>968</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>958</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6">
       <x:c r="A90" s="0" t="s">
-        <x:v>969</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
-        <x:v>970</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6">
       <x:c r="A91" s="0" t="s">
-        <x:v>971</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>970</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6">
       <x:c r="A92" s="0" t="s">
-        <x:v>972</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
-        <x:v>973</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6">
       <x:c r="A93" s="0" t="s">
-        <x:v>974</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>970</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6">
       <x:c r="A94" s="0" t="s">
-        <x:v>975</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
-        <x:v>970</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6">
       <x:c r="A95" s="0" t="s">
-        <x:v>976</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>970</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6">
       <x:c r="A96" s="0" t="s">
-        <x:v>977</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6">
       <x:c r="A97" s="0" t="s">
-        <x:v>978</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>970</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6">
       <x:c r="A98" s="0" t="s">
-        <x:v>979</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6">
       <x:c r="A99" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>970</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6">
       <x:c r="A100" s="0" t="s">
-        <x:v>982</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
-        <x:v>983</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6">
       <x:c r="A101" s="0" t="s">
-        <x:v>984</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>947</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6">
       <x:c r="A102" s="0" t="s">
-        <x:v>985</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
-        <x:v>986</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6">
       <x:c r="A103" s="0" t="s">
-        <x:v>987</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>988</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6">
       <x:c r="A104" s="0" t="s">
-        <x:v>989</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
-        <x:v>988</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6">
       <x:c r="A105" s="0" t="s">
-        <x:v>990</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>988</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6">
       <x:c r="A106" s="0" t="s">
-        <x:v>991</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="B106" s="0" t="s">
-        <x:v>988</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6">
       <x:c r="A107" s="0" t="s">
-        <x:v>992</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>993</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6">
       <x:c r="A108" s="0" t="s">
-        <x:v>994</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
-        <x:v>988</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6">
       <x:c r="A109" s="0" t="s">
+        <x:v>1002</x:v>
+      </x:c>
+      <x:c r="B109" s="0" t="s">
         <x:v>995</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>988</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6">
       <x:c r="A110" s="0" t="s">
-        <x:v>996</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
-        <x:v>988</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6">
       <x:c r="A111" s="0" t="s">
-        <x:v>997</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>988</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6">
       <x:c r="A112" s="0" t="s">
-        <x:v>998</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
-        <x:v>999</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6">
       <x:c r="A113" s="0" t="s">
-        <x:v>1000</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6">
       <x:c r="A114" s="0" t="s">
-        <x:v>1002</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="B114" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6">
       <x:c r="A115" s="0" t="s">
-        <x:v>1003</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6">
       <x:c r="A116" s="0" t="s">
-        <x:v>1004</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="B116" s="0" t="s">
-        <x:v>1005</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6">
       <x:c r="A117" s="0" t="s">
-        <x:v>1006</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6">
       <x:c r="A118" s="0" t="s">
-        <x:v>1007</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6">
       <x:c r="A119" s="0" t="s">
+        <x:v>1015</x:v>
+      </x:c>
+      <x:c r="B119" s="0" t="s">
         <x:v>1008</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1001</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6">
       <x:c r="A120" s="0" t="s">
-        <x:v>1009</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6">
       <x:c r="A121" s="0" t="s">
-        <x:v>1010</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6">
       <x:c r="A122" s="0" t="s">
-        <x:v>1011</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6">
       <x:c r="A123" s="0" t="s">
-        <x:v>1012</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6">
       <x:c r="A124" s="0" t="s">
-        <x:v>1013</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="B124" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6">
       <x:c r="A125" s="0" t="s">
-        <x:v>1014</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>1015</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6">
       <x:c r="A126" s="0" t="s">
-        <x:v>1016</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="B126" s="0" t="s">
-        <x:v>1015</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6">
       <x:c r="A127" s="0" t="s">
-        <x:v>1017</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>1018</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6">
       <x:c r="A128" s="0" t="s">
-        <x:v>1019</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="B128" s="0" t="s">
-        <x:v>1015</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6">
       <x:c r="A129" s="0" t="s">
-        <x:v>1020</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>1015</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6">
       <x:c r="A130" s="0" t="s">
-        <x:v>1021</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="B130" s="0" t="s">
-        <x:v>1015</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6">
       <x:c r="A131" s="0" t="s">
+        <x:v>1028</x:v>
+      </x:c>
+      <x:c r="B131" s="0" t="s">
         <x:v>1022</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1015</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6">
       <x:c r="A132" s="0" t="s">
-        <x:v>1023</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="B132" s="0" t="s">
-        <x:v>1015</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6">
       <x:c r="A133" s="0" t="s">
-        <x:v>1024</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>1015</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6">
       <x:c r="A134" s="0" t="s">
-        <x:v>1025</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="B134" s="0" t="s">
-        <x:v>1015</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6">
       <x:c r="A135" s="0" t="s">
-        <x:v>1026</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>1015</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6">
       <x:c r="A136" s="0" t="s">
-        <x:v>1027</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="B136" s="0" t="s">
-        <x:v>1028</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6">
       <x:c r="A137" s="0" t="s">
-        <x:v>1029</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>1028</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6">
       <x:c r="A138" s="0" t="s">
-        <x:v>1030</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="B138" s="0" t="s">
-        <x:v>1031</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6">
       <x:c r="A139" s="0" t="s">
-        <x:v>1032</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>1028</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6">
       <x:c r="A140" s="0" t="s">
+        <x:v>1039</x:v>
+      </x:c>
+      <x:c r="B140" s="0" t="s">
         <x:v>1033</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1028</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6">
       <x:c r="A141" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>1028</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6">
       <x:c r="A142" s="0" t="s">
-        <x:v>1035</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
-        <x:v>1028</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6">
       <x:c r="A143" s="0" t="s">
-        <x:v>1036</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>1028</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6">
       <x:c r="A144" s="0" t="s">
-        <x:v>1037</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="B144" s="0" t="s">
-        <x:v>986</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6">
       <x:c r="A145" s="0" t="s">
-        <x:v>1038</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>1028</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6">
       <x:c r="A146" s="0" t="s">
-        <x:v>1039</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="B146" s="0" t="s">
-        <x:v>1040</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6">
       <x:c r="A147" s="0" t="s">
-        <x:v>1041</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>1028</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6">
       <x:c r="A148" s="0" t="s">
-        <x:v>1042</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="B148" s="0" t="s">
-        <x:v>1043</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6">
       <x:c r="A149" s="0" t="s">
-        <x:v>1044</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>1043</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6">
       <x:c r="A150" s="0" t="s">
-        <x:v>1045</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="B150" s="0" t="s">
-        <x:v>1043</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6">
       <x:c r="A151" s="0" t="s">
-        <x:v>1046</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>1043</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6">
       <x:c r="A152" s="0" t="s">
-        <x:v>1047</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="B152" s="0" t="s">
-        <x:v>1043</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6">
       <x:c r="A153" s="0" t="s">
+        <x:v>1054</x:v>
+      </x:c>
+      <x:c r="B153" s="0" t="s">
         <x:v>1048</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1043</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:6">
       <x:c r="A154" s="0" t="s">
-        <x:v>1049</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="B154" s="0" t="s">
-        <x:v>1043</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:6">
       <x:c r="A155" s="0" t="s">
-        <x:v>1050</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>1043</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:6">
       <x:c r="A156" s="0" t="s">
-        <x:v>1051</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="B156" s="0" t="s">
-        <x:v>1043</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:6">
       <x:c r="A157" s="0" t="s">
-        <x:v>1052</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>1053</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:6">
       <x:c r="A158" s="0" t="s">
-        <x:v>1054</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="B158" s="0" t="s">
-        <x:v>1053</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:6">
       <x:c r="A159" s="0" t="s">
-        <x:v>1055</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>1053</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:6">
       <x:c r="A160" s="0" t="s">
-        <x:v>1056</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="B160" s="0" t="s">
-        <x:v>1053</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:6">
       <x:c r="A161" s="0" t="s">
-        <x:v>1057</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>1058</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:6">
       <x:c r="A162" s="0" t="s">
-        <x:v>1059</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="B162" s="0" t="s">
-        <x:v>1058</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:6">
       <x:c r="A163" s="0" t="s">
-        <x:v>1060</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>1058</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:6">
       <x:c r="A164" s="0" t="s">
-        <x:v>1061</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="B164" s="0" t="s">
-        <x:v>1058</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:6">
       <x:c r="A165" s="0" t="s">
+        <x:v>1068</x:v>
+      </x:c>
+      <x:c r="B165" s="0" t="s">
         <x:v>1062</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1058</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:6">
       <x:c r="A166" s="0" t="s">
-        <x:v>1063</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="B166" s="0" t="s">
-        <x:v>1058</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:6">
       <x:c r="A167" s="0" t="s">
-        <x:v>1064</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>1058</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:6">
       <x:c r="A168" s="0" t="s">
-        <x:v>1065</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="B168" s="0" t="s">
-        <x:v>1058</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:6">
       <x:c r="A169" s="0" t="s">
-        <x:v>1066</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>1067</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:6">
       <x:c r="A170" s="0" t="s">
-        <x:v>1068</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="B170" s="0" t="s">
-        <x:v>1058</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:6">
       <x:c r="A171" s="0" t="s">
-        <x:v>1069</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>1070</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:6">
       <x:c r="A172" s="0" t="s">
-        <x:v>1071</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="B172" s="0" t="s">
-        <x:v>1070</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:6">
       <x:c r="A173" s="0" t="s">
-        <x:v>1072</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>1070</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:6">
       <x:c r="A174" s="0" t="s">
+        <x:v>1079</x:v>
+      </x:c>
+      <x:c r="B174" s="0" t="s">
         <x:v>1073</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1070</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:6">
       <x:c r="A175" s="0" t="s">
-        <x:v>1074</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>1070</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:6">
       <x:c r="A176" s="0" t="s">
-        <x:v>1075</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="B176" s="0" t="s">
-        <x:v>1070</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:6">
       <x:c r="A177" s="0" t="s">
-        <x:v>1076</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>1077</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:6">
       <x:c r="A178" s="0" t="s">
-        <x:v>1078</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="B178" s="0" t="s">
-        <x:v>1070</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:6">
       <x:c r="A179" s="0" t="s">
-        <x:v>1079</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>1080</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:6">
       <x:c r="A180" s="0" t="s">
+        <x:v>1087</x:v>
+      </x:c>
+      <x:c r="B180" s="0" t="s">
         <x:v>1081</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1082</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:6">
       <x:c r="A181" s="0" t="s">
-        <x:v>1083</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>1080</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:6">
       <x:c r="A182" s="0" t="s">
-        <x:v>1084</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="B182" s="0" t="s">
-        <x:v>1080</x:v>
+        <x:v>1090</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:6">
       <x:c r="A183" s="0" t="s">
-        <x:v>1085</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>1080</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:6">
       <x:c r="A184" s="0" t="s">
-        <x:v>1086</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="B184" s="0" t="s">
-        <x:v>1080</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:6">
       <x:c r="A185" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>1080</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:6">
       <x:c r="A186" s="0" t="s">
-        <x:v>1088</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="B186" s="0" t="s">
-        <x:v>1089</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:6">
       <x:c r="A187" s="0" t="s">
-        <x:v>1090</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>1091</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:6">
       <x:c r="A188" s="0" t="s">
-        <x:v>1092</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="B188" s="0" t="s">
-        <x:v>1091</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:6">
       <x:c r="A189" s="0" t="s">
-        <x:v>1093</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>1091</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:6">
       <x:c r="A190" s="0" t="s">
-        <x:v>1094</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="B190" s="0" t="s">
-        <x:v>1091</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:6">
       <x:c r="A191" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>1096</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:6">
       <x:c r="A192" s="0" t="s">
-        <x:v>1097</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="B192" s="0" t="s">
-        <x:v>1098</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:6">
       <x:c r="A193" s="0" t="s">
-        <x:v>1099</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>1091</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:6">
       <x:c r="A194" s="0" t="s">
-        <x:v>1100</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="B194" s="0" t="s">
-        <x:v>1091</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E194" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:6">
       <x:c r="A195" s="0" t="s">
-        <x:v>1101</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>1091</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:6">
       <x:c r="A196" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="B196" s="0" t="s">
-        <x:v>1091</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:6">
       <x:c r="A197" s="0" t="s">
-        <x:v>1103</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>1091</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:6">
       <x:c r="A198" s="0" t="s">
-        <x:v>1104</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="B198" s="0" t="s">
-        <x:v>1105</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:6">
       <x:c r="A199" s="0" t="s">
+        <x:v>1113</x:v>
+      </x:c>
+      <x:c r="B199" s="0" t="s">
         <x:v>1106</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1107</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:6">
       <x:c r="A200" s="0" t="s">
-        <x:v>1108</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="B200" s="0" t="s">
-        <x:v>1105</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:6">
       <x:c r="A201" s="0" t="s">
-        <x:v>1109</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>1105</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:6">
       <x:c r="A202" s="0" t="s">
-        <x:v>1110</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="B202" s="0" t="s">
-        <x:v>1111</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:6">
       <x:c r="A203" s="0" t="s">
-        <x:v>1112</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>1105</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:6">
       <x:c r="A204" s="0" t="s">
-        <x:v>1113</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="B204" s="0" t="s">
-        <x:v>1105</x:v>
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:6">
       <x:c r="A205" s="0" t="s">
-        <x:v>1114</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>1105</x:v>
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:6">
       <x:c r="A206" s="0" t="s">
-        <x:v>1115</x:v>
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="B206" s="0" t="s">
-        <x:v>1105</x:v>
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:6">
       <x:c r="A207" s="0" t="s">
-        <x:v>1116</x:v>
+        <x:v>1122</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>1105</x:v>
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:6">
       <x:c r="A208" s="0" t="s">
-        <x:v>1117</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="B208" s="0" t="s">
-        <x:v>1118</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E208" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:6">
       <x:c r="A209" s="0" t="s">
-        <x:v>1119</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>1118</x:v>
+        <x:v>1126</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E209" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:6">
       <x:c r="A210" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="B210" s="0" t="s">
-        <x:v>1118</x:v>
+        <x:v>1128</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D210" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E210" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F210" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:6">
       <x:c r="A211" s="0" t="s">
-        <x:v>1121</x:v>
+        <x:v>1129</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>1118</x:v>
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E211" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:6">
       <x:c r="A212" s="0" t="s">
-        <x:v>1122</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B212" s="0" t="s">
-        <x:v>1123</x:v>
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:6">
       <x:c r="A213" s="0" t="s">
-        <x:v>1124</x:v>
+        <x:v>1131</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>1125</x:v>
+        <x:v>1132</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E213" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:6">
       <x:c r="A214" s="0" t="s">
-        <x:v>1126</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="B214" s="0" t="s">
-        <x:v>1127</x:v>
+        <x:v>1134</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:6">
       <x:c r="A215" s="0" t="s">
-        <x:v>1128</x:v>
+        <x:v>1135</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>1118</x:v>
+        <x:v>1134</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:6">
       <x:c r="A216" s="0" t="s">
-        <x:v>1129</x:v>
+        <x:v>1136</x:v>
       </x:c>
       <x:c r="B216" s="0" t="s">
-        <x:v>1118</x:v>
+        <x:v>1134</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D216" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E216" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F216" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:6">
       <x:c r="A217" s="0" t="s">
-        <x:v>1130</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>1131</x:v>
+        <x:v>1134</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:6">
       <x:c r="A218" s="0" t="s">
-        <x:v>1132</x:v>
+        <x:v>1138</x:v>
       </x:c>
       <x:c r="B218" s="0" t="s">
-        <x:v>1133</x:v>
+        <x:v>1134</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:6">
       <x:c r="A219" s="0" t="s">
+        <x:v>1139</x:v>
+      </x:c>
+      <x:c r="B219" s="0" t="s">
         <x:v>1134</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1133</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:6">
       <x:c r="A220" s="0" t="s">
-        <x:v>1135</x:v>
+        <x:v>1140</x:v>
       </x:c>
       <x:c r="B220" s="0" t="s">
-        <x:v>1133</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D220" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E220" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F220" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:6">
       <x:c r="A221" s="0" t="s">
-        <x:v>1136</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>1133</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:6">
       <x:c r="A222" s="0" t="s">
-        <x:v>1137</x:v>
+        <x:v>1143</x:v>
       </x:c>
       <x:c r="B222" s="0" t="s">
-        <x:v>1133</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:6">
       <x:c r="A223" s="0" t="s">
-        <x:v>1138</x:v>
+        <x:v>1144</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>1133</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D223" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E223" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F223" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:6">
       <x:c r="A224" s="0" t="s">
-        <x:v>1139</x:v>
+        <x:v>1145</x:v>
       </x:c>
       <x:c r="B224" s="0" t="s">
-        <x:v>1133</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D224" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E224" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F224" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:6">
       <x:c r="A225" s="0" t="s">
-        <x:v>1140</x:v>
+        <x:v>1146</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D225" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E225" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F225" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:6">
       <x:c r="A226" s="0" t="s">
-        <x:v>1142</x:v>
+        <x:v>1147</x:v>
       </x:c>
       <x:c r="B226" s="0" t="s">
-        <x:v>1141</x:v>
+        <x:v>1148</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D226" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E226" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F226" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:6">
       <x:c r="A227" s="0" t="s">
-        <x:v>1143</x:v>
+        <x:v>1149</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>1141</x:v>
+        <x:v>1150</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D227" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E227" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F227" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:6">
       <x:c r="A228" s="0" t="s">
-        <x:v>1144</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="B228" s="0" t="s">
-        <x:v>1141</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D228" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E228" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F228" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:6">
       <x:c r="A229" s="0" t="s">
-        <x:v>1145</x:v>
+        <x:v>1153</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>1146</x:v>
+        <x:v>1154</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D229" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E229" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F229" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:6">
       <x:c r="A230" s="0" t="s">
-        <x:v>1147</x:v>
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="B230" s="0" t="s">
-        <x:v>1141</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D230" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E230" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F230" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:6">
       <x:c r="A231" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>1141</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D231" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E231" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F231" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:6">
       <x:c r="A232" s="0" t="s">
-        <x:v>1149</x:v>
+        <x:v>1158</x:v>
       </x:c>
       <x:c r="B232" s="0" t="s">
-        <x:v>1150</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D232" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E232" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F232" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:6">
       <x:c r="A233" s="0" t="s">
-        <x:v>1151</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>1077</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E233" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F233" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:6">
       <x:c r="A234" s="0" t="s">
-        <x:v>1152</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="B234" s="0" t="s">
-        <x:v>1153</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D234" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E234" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:6">
       <x:c r="A235" s="0" t="s">
-        <x:v>1154</x:v>
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D235" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E235" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:6">
       <x:c r="A236" s="0" t="s">
-        <x:v>1156</x:v>
+        <x:v>1164</x:v>
       </x:c>
       <x:c r="B236" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>1165</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D236" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E236" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F236" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:6">
       <x:c r="A237" s="0" t="s">
-        <x:v>1158</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D237" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E237" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F237" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:6">
       <x:c r="A238" s="0" t="s">
-        <x:v>1159</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="B238" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D238" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E238" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:6">
       <x:c r="A239" s="0" t="s">
-        <x:v>1160</x:v>
+        <x:v>1169</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>1161</x:v>
+        <x:v>1170</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D239" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E239" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F239" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:6">
       <x:c r="A240" s="0" t="s">
-        <x:v>1162</x:v>
+        <x:v>1171</x:v>
       </x:c>
       <x:c r="B240" s="0" t="s">
-        <x:v>1161</x:v>
+        <x:v>1172</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D240" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E240" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F240" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:6">
       <x:c r="A241" s="0" t="s">
-        <x:v>1163</x:v>
+        <x:v>1173</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>1146</x:v>
+        <x:v>1174</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D241" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E241" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F241" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:6">
       <x:c r="A242" s="0" t="s">
-        <x:v>1164</x:v>
+        <x:v>1175</x:v>
       </x:c>
       <x:c r="B242" s="0" t="s">
-        <x:v>1165</x:v>
+        <x:v>1176</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D242" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E242" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:6">
       <x:c r="A243" s="0" t="s">
-        <x:v>1166</x:v>
+        <x:v>1177</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>1167</x:v>
+        <x:v>1176</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D243" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E243" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F243" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:6">
       <x:c r="A244" s="0" t="s">
-        <x:v>1168</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="B244" s="0" t="s">
-        <x:v>1167</x:v>
+        <x:v>1179</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D244" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E244" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F244" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:6">
       <x:c r="A245" s="0" t="s">
-        <x:v>1169</x:v>
+        <x:v>1180</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>1170</x:v>
+        <x:v>1181</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D245" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E245" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:6">
       <x:c r="A246" s="0" t="s">
-        <x:v>1171</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="B246" s="0" t="s">
-        <x:v>1172</x:v>
+        <x:v>1183</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D246" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E246" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F246" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:6">
       <x:c r="A247" s="0" t="s">
-        <x:v>1173</x:v>
+        <x:v>1184</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>1174</x:v>
+        <x:v>1185</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D247" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E247" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F247" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:6">
       <x:c r="A248" s="0" t="s">
-        <x:v>1175</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="B248" s="0" t="s">
-        <x:v>1176</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D248" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E248" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F248" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:6">
       <x:c r="A249" s="0" t="s">
-        <x:v>1177</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>1176</x:v>
+        <x:v>1189</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E249" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:6">
       <x:c r="A250" s="0" t="s">
-        <x:v>1178</x:v>
+        <x:v>1190</x:v>
       </x:c>
       <x:c r="B250" s="0" t="s">
-        <x:v>1179</x:v>
+        <x:v>1191</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:6">
       <x:c r="A251" s="0" t="s">
-        <x:v>1180</x:v>
+        <x:v>1192</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>1181</x:v>
+        <x:v>1193</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E251" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:6">
       <x:c r="A252" s="0" t="s">
-        <x:v>1182</x:v>
+        <x:v>1194</x:v>
       </x:c>
       <x:c r="B252" s="0" t="s">
-        <x:v>1183</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:6">
       <x:c r="A253" s="0" t="s">
-        <x:v>1184</x:v>
+        <x:v>1196</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>1185</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E253" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:6">
       <x:c r="A254" s="0" t="s">
-        <x:v>1186</x:v>
+        <x:v>1197</x:v>
       </x:c>
       <x:c r="B254" s="0" t="s">
-        <x:v>1187</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E254" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F254" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:6">
       <x:c r="A255" s="0" t="s">
-        <x:v>1188</x:v>
+        <x:v>1198</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>1189</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E255" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F255" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:6">
       <x:c r="A256" s="0" t="s">
-        <x:v>1190</x:v>
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="B256" s="0" t="s">
-        <x:v>1191</x:v>
+        <x:v>1201</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D256" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E256" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F256" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:6">
       <x:c r="A257" s="0" t="s">
-        <x:v>1192</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>1193</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E257" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F257" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:6">
       <x:c r="A258" s="0" t="s">
-        <x:v>1194</x:v>
+        <x:v>1204</x:v>
       </x:c>
       <x:c r="B258" s="0" t="s">
-        <x:v>1195</x:v>
+        <x:v>1205</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E258" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F258" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:6">
       <x:c r="A259" s="0" t="s">
-        <x:v>1196</x:v>
+        <x:v>1206</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
-        <x:v>947</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E259" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F259" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:6">
       <x:c r="A260" s="0" t="s">
-        <x:v>1197</x:v>
+        <x:v>1208</x:v>
       </x:c>
       <x:c r="B260" s="0" t="s">
-        <x:v>1107</x:v>
+        <x:v>1209</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D260" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E260" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F260" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:6">
       <x:c r="A261" s="0" t="s">
-        <x:v>1198</x:v>
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
-        <x:v>1199</x:v>
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D261" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E261" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F261" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:6">
       <x:c r="A262" s="0" t="s">
-        <x:v>1200</x:v>
+        <x:v>1212</x:v>
       </x:c>
       <x:c r="B262" s="0" t="s">
-        <x:v>1201</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D262" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E262" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F262" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:6">
       <x:c r="A263" s="0" t="s">
-        <x:v>1202</x:v>
+        <x:v>1214</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>1203</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="C263" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D263" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E263" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F263" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:6">
       <x:c r="A264" s="0" t="s">
-        <x:v>1204</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="B264" s="0" t="s">
-        <x:v>1205</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D264" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E264" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F264" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:6">
       <x:c r="A265" s="0" t="s">
-        <x:v>1206</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>1207</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D265" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E265" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F265" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:6">
       <x:c r="A266" s="0" t="s">
-        <x:v>1208</x:v>
+        <x:v>1220</x:v>
       </x:c>
       <x:c r="B266" s="0" t="s">
-        <x:v>1209</x:v>
+        <x:v>1221</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D266" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E266" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F266" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:6">
       <x:c r="A267" s="0" t="s">
-        <x:v>1210</x:v>
+        <x:v>1222</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
-        <x:v>1211</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D267" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E267" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F267" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:6">
       <x:c r="A268" s="0" t="s">
-        <x:v>1212</x:v>
+        <x:v>1224</x:v>
       </x:c>
       <x:c r="B268" s="0" t="s">
-        <x:v>1213</x:v>
+        <x:v>1225</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D268" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E268" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F268" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:6">
       <x:c r="A269" s="0" t="s">
-        <x:v>1214</x:v>
+        <x:v>1226</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>1215</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D269" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E269" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F269" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:6">
       <x:c r="A270" s="0" t="s">
-        <x:v>1216</x:v>
+        <x:v>1228</x:v>
       </x:c>
       <x:c r="B270" s="0" t="s">
-        <x:v>1217</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="C270" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D270" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E270" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F270" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:6">
       <x:c r="A271" s="0" t="s">
-        <x:v>1218</x:v>
+        <x:v>1230</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>1219</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="C271" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D271" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E271" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F271" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:6">
       <x:c r="A272" s="0" t="s">
-        <x:v>1220</x:v>
+        <x:v>1232</x:v>
       </x:c>
       <x:c r="B272" s="0" t="s">
-        <x:v>1221</x:v>
+        <x:v>1233</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D272" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E272" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F272" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:6">
       <x:c r="A273" s="0" t="s">
-        <x:v>1222</x:v>
+        <x:v>1234</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>1223</x:v>
+        <x:v>1235</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D273" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E273" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F273" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:6">
       <x:c r="A274" s="0" t="s">
-        <x:v>1224</x:v>
+        <x:v>1236</x:v>
       </x:c>
       <x:c r="B274" s="0" t="s">
-        <x:v>1225</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D274" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E274" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F274" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:6">
       <x:c r="A275" s="0" t="s">
-        <x:v>1226</x:v>
+        <x:v>1238</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>1227</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D275" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E275" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F275" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:6">
       <x:c r="A276" s="0" t="s">
-        <x:v>1228</x:v>
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="B276" s="0" t="s">
-        <x:v>1229</x:v>
+        <x:v>1240</x:v>
       </x:c>
       <x:c r="C276" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D276" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E276" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F276" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:6">
       <x:c r="A277" s="0" t="s">
-        <x:v>1230</x:v>
+        <x:v>1241</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>1231</x:v>
+        <x:v>1242</x:v>
       </x:c>
       <x:c r="C277" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D277" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E277" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F277" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:6">
       <x:c r="A278" s="0" t="s">
-        <x:v>1232</x:v>
+        <x:v>1243</x:v>
       </x:c>
       <x:c r="B278" s="0" t="s">
-        <x:v>1233</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="C278" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D278" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E278" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F278" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:6">
       <x:c r="A279" s="0" t="s">
-        <x:v>1234</x:v>
+        <x:v>1245</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>1235</x:v>
+        <x:v>1225</x:v>
       </x:c>
       <x:c r="C279" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D279" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E279" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F279" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:6">
       <x:c r="A280" s="0" t="s">
-        <x:v>1236</x:v>
+        <x:v>1246</x:v>
       </x:c>
       <x:c r="B280" s="0" t="s">
-        <x:v>1237</x:v>
+        <x:v>1247</x:v>
       </x:c>
       <x:c r="C280" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D280" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E280" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F280" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:6">
       <x:c r="A281" s="0" t="s">
-        <x:v>1238</x:v>
+        <x:v>1248</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="C281" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D281" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E281" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F281" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:6">
       <x:c r="A282" s="0" t="s">
-        <x:v>1239</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="B282" s="0" t="s">
-        <x:v>1240</x:v>
+        <x:v>1250</x:v>
       </x:c>
       <x:c r="C282" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D282" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E282" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F282" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:6">
       <x:c r="A283" s="0" t="s">
-        <x:v>1241</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>1242</x:v>
+        <x:v>1252</x:v>
       </x:c>
       <x:c r="C283" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D283" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E283" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F283" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:6">
       <x:c r="A284" s="0" t="s">
-        <x:v>1243</x:v>
+        <x:v>1253</x:v>
       </x:c>
       <x:c r="B284" s="0" t="s">
-        <x:v>1244</x:v>
+        <x:v>1254</x:v>
       </x:c>
       <x:c r="C284" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D284" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E284" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F284" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:6">
       <x:c r="A285" s="0" t="s">
-        <x:v>1245</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
-        <x:v>1225</x:v>
+        <x:v>1254</x:v>
       </x:c>
       <x:c r="C285" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D285" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E285" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F285" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:6">
       <x:c r="A286" s="0" t="s">
-        <x:v>1246</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="B286" s="0" t="s">
         <x:v>1247</x:v>
       </x:c>
       <x:c r="C286" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D286" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E286" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F286" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:6">
       <x:c r="A287" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1257</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>1227</x:v>
+        <x:v>1258</x:v>
       </x:c>
       <x:c r="C287" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D287" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E287" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F287" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:6">
       <x:c r="A288" s="0" t="s">
-        <x:v>1249</x:v>
+        <x:v>1259</x:v>
       </x:c>
       <x:c r="B288" s="0" t="s">
         <x:v>1250</x:v>
       </x:c>
       <x:c r="C288" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D288" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E288" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F288" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:6">
       <x:c r="A289" s="0" t="s">
-        <x:v>1251</x:v>
+        <x:v>1260</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>1252</x:v>
+        <x:v>1254</x:v>
       </x:c>
       <x:c r="C289" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D289" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E289" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F289" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:6">
       <x:c r="A290" s="0" t="s">
-        <x:v>1253</x:v>
+        <x:v>1261</x:v>
       </x:c>
       <x:c r="B290" s="0" t="s">
-        <x:v>1254</x:v>
+        <x:v>1262</x:v>
       </x:c>
       <x:c r="C290" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D290" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E290" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F290" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:6">
       <x:c r="A291" s="0" t="s">
-        <x:v>1255</x:v>
+        <x:v>1263</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
-        <x:v>1254</x:v>
+        <x:v>1240</x:v>
       </x:c>
       <x:c r="C291" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D291" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E291" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F291" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:6">
       <x:c r="A292" s="0" t="s">
-        <x:v>1256</x:v>
+        <x:v>1264</x:v>
       </x:c>
       <x:c r="B292" s="0" t="s">
-        <x:v>1247</x:v>
+        <x:v>1258</x:v>
       </x:c>
       <x:c r="C292" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D292" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E292" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F292" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:6">
       <x:c r="A293" s="0" t="s">
-        <x:v>1257</x:v>
+        <x:v>1265</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
-        <x:v>1258</x:v>
+        <x:v>1266</x:v>
       </x:c>
       <x:c r="C293" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D293" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E293" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F293" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:6">
       <x:c r="A294" s="0" t="s">
-        <x:v>1259</x:v>
+        <x:v>1267</x:v>
       </x:c>
       <x:c r="B294" s="0" t="s">
-        <x:v>1250</x:v>
+        <x:v>1266</x:v>
       </x:c>
       <x:c r="C294" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D294" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E294" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F294" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:6">
       <x:c r="A295" s="0" t="s">
-        <x:v>1260</x:v>
+        <x:v>1268</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
-        <x:v>1254</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="C295" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D295" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E295" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F295" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:6">
       <x:c r="A296" s="0" t="s">
-        <x:v>1261</x:v>
+        <x:v>1269</x:v>
       </x:c>
       <x:c r="B296" s="0" t="s">
-        <x:v>1262</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="C296" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D296" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E296" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F296" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:6">
       <x:c r="A297" s="0" t="s">
-        <x:v>1263</x:v>
+        <x:v>1271</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
-        <x:v>1240</x:v>
+        <x:v>1272</x:v>
       </x:c>
       <x:c r="C297" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D297" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E297" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F297" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:6">
       <x:c r="A298" s="0" t="s">
-        <x:v>1264</x:v>
+        <x:v>1273</x:v>
       </x:c>
       <x:c r="B298" s="0" t="s">
-        <x:v>1258</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="C298" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D298" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E298" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F298" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:6">
       <x:c r="A299" s="0" t="s">
-        <x:v>1265</x:v>
+        <x:v>1274</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>1266</x:v>
+        <x:v>1258</x:v>
       </x:c>
       <x:c r="C299" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D299" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E299" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F299" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:6">
       <x:c r="A300" s="0" t="s">
-        <x:v>1267</x:v>
+        <x:v>1275</x:v>
       </x:c>
       <x:c r="B300" s="0" t="s">
-        <x:v>1266</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="C300" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D300" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E300" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F300" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:6">
       <x:c r="A301" s="0" t="s">
-        <x:v>1268</x:v>
+        <x:v>1277</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
-        <x:v>1227</x:v>
+        <x:v>1278</x:v>
       </x:c>
       <x:c r="C301" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D301" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E301" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F301" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:6">
       <x:c r="A302" s="0" t="s">
-        <x:v>1269</x:v>
+        <x:v>1279</x:v>
       </x:c>
       <x:c r="B302" s="0" t="s">
-        <x:v>1270</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="C302" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D302" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E302" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F302" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:6">
       <x:c r="A303" s="0" t="s">
-        <x:v>1271</x:v>
+        <x:v>1280</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>1272</x:v>
+        <x:v>1250</x:v>
       </x:c>
       <x:c r="C303" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D303" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E303" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F303" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:6">
       <x:c r="A304" s="0" t="s">
-        <x:v>1273</x:v>
+        <x:v>1281</x:v>
       </x:c>
       <x:c r="B304" s="0" t="s">
         <x:v>1231</x:v>
       </x:c>
       <x:c r="C304" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D304" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E304" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F304" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:6">
       <x:c r="A305" s="0" t="s">
-        <x:v>1274</x:v>
+        <x:v>1282</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>1258</x:v>
+        <x:v>1254</x:v>
       </x:c>
       <x:c r="C305" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D305" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E305" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F305" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:6">
       <x:c r="A306" s="0" t="s">
-        <x:v>1275</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="B306" s="0" t="s">
-        <x:v>1276</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="C306" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D306" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E306" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F306" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:6">
       <x:c r="A307" s="0" t="s">
-        <x:v>1277</x:v>
+        <x:v>1284</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>1278</x:v>
+        <x:v>1285</x:v>
       </x:c>
       <x:c r="C307" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D307" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E307" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F307" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:6">
       <x:c r="A308" s="0" t="s">
-        <x:v>1279</x:v>
+        <x:v>1286</x:v>
       </x:c>
       <x:c r="B308" s="0" t="s">
-        <x:v>1229</x:v>
+        <x:v>1287</x:v>
       </x:c>
       <x:c r="C308" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D308" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E308" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F308" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:6">
       <x:c r="A309" s="0" t="s">
-        <x:v>1280</x:v>
+        <x:v>1288</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>1250</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="C309" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D309" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E309" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F309" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:6">
       <x:c r="A310" s="0" t="s">
-        <x:v>1281</x:v>
+        <x:v>1290</x:v>
       </x:c>
       <x:c r="B310" s="0" t="s">
-        <x:v>1231</x:v>
+        <x:v>1291</x:v>
       </x:c>
       <x:c r="C310" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D310" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E310" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F310" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:6">
       <x:c r="A311" s="0" t="s">
-        <x:v>1282</x:v>
+        <x:v>1292</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>1254</x:v>
+        <x:v>1293</x:v>
       </x:c>
       <x:c r="C311" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D311" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E311" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F311" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:6">
       <x:c r="A312" s="0" t="s">
-        <x:v>1283</x:v>
+        <x:v>1294</x:v>
       </x:c>
       <x:c r="B312" s="0" t="s">
-        <x:v>1244</x:v>
+        <x:v>1295</x:v>
       </x:c>
       <x:c r="C312" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D312" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E312" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F312" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:6">
       <x:c r="A313" s="0" t="s">
-        <x:v>1284</x:v>
+        <x:v>1296</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>1285</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="C313" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D313" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E313" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F313" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:6">
       <x:c r="A314" s="0" t="s">
-        <x:v>1286</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="B314" s="0" t="s">
-        <x:v>1287</x:v>
+        <x:v>1299</x:v>
       </x:c>
       <x:c r="C314" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D314" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E314" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F314" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:6">
       <x:c r="A315" s="0" t="s">
-        <x:v>1288</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>1289</x:v>
+        <x:v>1301</x:v>
       </x:c>
       <x:c r="C315" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D315" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E315" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F315" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:6">
       <x:c r="A316" s="0" t="s">
-        <x:v>1290</x:v>
+        <x:v>1302</x:v>
       </x:c>
       <x:c r="B316" s="0" t="s">
-        <x:v>1291</x:v>
+        <x:v>1303</x:v>
       </x:c>
       <x:c r="C316" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D316" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E316" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F316" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:6">
       <x:c r="A317" s="0" t="s">
-        <x:v>1292</x:v>
+        <x:v>1304</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>1293</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D317" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E317" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F317" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:6">
       <x:c r="A318" s="0" t="s">
-        <x:v>1294</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="B318" s="0" t="s">
-        <x:v>1295</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="C318" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D318" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E318" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F318" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:6">
       <x:c r="A319" s="0" t="s">
-        <x:v>1296</x:v>
+        <x:v>1308</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>1297</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="C319" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D319" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E319" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F319" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:6">
       <x:c r="A320" s="0" t="s">
-        <x:v>1298</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B320" s="0" t="s">
-        <x:v>1299</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="C320" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D320" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E320" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F320" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:6">
       <x:c r="A321" s="0" t="s">
-        <x:v>1300</x:v>
+        <x:v>1310</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>1301</x:v>
+        <x:v>1311</x:v>
       </x:c>
       <x:c r="C321" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D321" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E321" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F321" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:6">
       <x:c r="A322" s="0" t="s">
-        <x:v>1302</x:v>
+        <x:v>1312</x:v>
       </x:c>
       <x:c r="B322" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="C322" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D322" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E322" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F322" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:6">
       <x:c r="A323" s="0" t="s">
-        <x:v>1304</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
-        <x:v>1305</x:v>
+        <x:v>1315</x:v>
       </x:c>
       <x:c r="C323" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D323" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E323" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F323" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:6">
       <x:c r="A324" s="0" t="s">
-        <x:v>1306</x:v>
+        <x:v>1316</x:v>
       </x:c>
       <x:c r="B324" s="0" t="s">
-        <x:v>1307</x:v>
+        <x:v>1317</x:v>
       </x:c>
       <x:c r="C324" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D324" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E324" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F324" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:6">
       <x:c r="A325" s="0" t="s">
-        <x:v>1308</x:v>
+        <x:v>1318</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
-        <x:v>1307</x:v>
+        <x:v>1319</x:v>
       </x:c>
       <x:c r="C325" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D325" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E325" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F325" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:6">
       <x:c r="A326" s="0" t="s">
-        <x:v>1309</x:v>
+        <x:v>1320</x:v>
       </x:c>
       <x:c r="B326" s="0" t="s">
-        <x:v>1207</x:v>
+        <x:v>1321</x:v>
       </x:c>
       <x:c r="C326" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D326" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E326" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F326" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:6">
       <x:c r="A327" s="0" t="s">
-        <x:v>1310</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
-        <x:v>1311</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="C327" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D327" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E327" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F327" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:6">
       <x:c r="A328" s="0" t="s">
-        <x:v>1312</x:v>
+        <x:v>1324</x:v>
       </x:c>
       <x:c r="B328" s="0" t="s">
-        <x:v>1313</x:v>
+        <x:v>1325</x:v>
       </x:c>
       <x:c r="C328" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D328" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E328" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F328" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:6">
       <x:c r="A329" s="0" t="s">
-        <x:v>1314</x:v>
+        <x:v>1326</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>1315</x:v>
+        <x:v>1327</x:v>
       </x:c>
       <x:c r="C329" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D329" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E329" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F329" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:6">
       <x:c r="A330" s="0" t="s">
-        <x:v>1316</x:v>
+        <x:v>1328</x:v>
       </x:c>
       <x:c r="B330" s="0" t="s">
-        <x:v>1317</x:v>
+        <x:v>1329</x:v>
       </x:c>
       <x:c r="C330" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D330" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E330" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F330" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:6">
       <x:c r="A331" s="0" t="s">
-        <x:v>1318</x:v>
+        <x:v>1330</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
-        <x:v>1319</x:v>
+        <x:v>1331</x:v>
       </x:c>
       <x:c r="C331" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D331" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E331" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F331" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:6">
       <x:c r="A332" s="0" t="s">
-        <x:v>1320</x:v>
+        <x:v>1332</x:v>
       </x:c>
       <x:c r="B332" s="0" t="s">
-        <x:v>1321</x:v>
+        <x:v>1333</x:v>
       </x:c>
       <x:c r="C332" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D332" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E332" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F332" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:6">
       <x:c r="A333" s="0" t="s">
-        <x:v>1322</x:v>
+        <x:v>1334</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>1323</x:v>
+        <x:v>1335</x:v>
       </x:c>
       <x:c r="C333" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D333" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E333" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F333" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:6">
       <x:c r="A334" s="0" t="s">
-        <x:v>1324</x:v>
+        <x:v>1336</x:v>
       </x:c>
       <x:c r="B334" s="0" t="s">
-        <x:v>1325</x:v>
+        <x:v>1337</x:v>
       </x:c>
       <x:c r="C334" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D334" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E334" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F334" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:6">
       <x:c r="A335" s="0" t="s">
-        <x:v>1326</x:v>
+        <x:v>1338</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1339</x:v>
       </x:c>
       <x:c r="C335" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D335" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E335" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F335" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:6">
       <x:c r="A336" s="0" t="s">
-        <x:v>1328</x:v>
+        <x:v>1340</x:v>
       </x:c>
       <x:c r="B336" s="0" t="s">
-        <x:v>1329</x:v>
+        <x:v>1341</x:v>
       </x:c>
       <x:c r="C336" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D336" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E336" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F336" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:6">
       <x:c r="A337" s="0" t="s">
-        <x:v>1330</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
-        <x:v>1331</x:v>
+        <x:v>1343</x:v>
       </x:c>
       <x:c r="C337" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D337" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E337" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F337" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:6">
       <x:c r="A338" s="0" t="s">
-        <x:v>1332</x:v>
+        <x:v>1344</x:v>
       </x:c>
       <x:c r="B338" s="0" t="s">
-        <x:v>1333</x:v>
+        <x:v>1345</x:v>
       </x:c>
       <x:c r="C338" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D338" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E338" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F338" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:6">
       <x:c r="A339" s="0" t="s">
-        <x:v>1334</x:v>
+        <x:v>1346</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
-        <x:v>1335</x:v>
+        <x:v>1347</x:v>
       </x:c>
       <x:c r="C339" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D339" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E339" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F339" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:6">
       <x:c r="A340" s="0" t="s">
-        <x:v>1336</x:v>
+        <x:v>1348</x:v>
       </x:c>
       <x:c r="B340" s="0" t="s">
-        <x:v>1337</x:v>
+        <x:v>1349</x:v>
       </x:c>
       <x:c r="C340" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D340" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E340" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F340" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:6">
       <x:c r="A341" s="0" t="s">
-        <x:v>1338</x:v>
+        <x:v>1350</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>1339</x:v>
+        <x:v>1351</x:v>
       </x:c>
       <x:c r="C341" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D341" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E341" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F341" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:6">
       <x:c r="A342" s="0" t="s">
-        <x:v>1340</x:v>
+        <x:v>1352</x:v>
       </x:c>
       <x:c r="B342" s="0" t="s">
-        <x:v>1341</x:v>
+        <x:v>1353</x:v>
       </x:c>
       <x:c r="C342" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D342" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E342" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F342" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:6">
       <x:c r="A343" s="0" t="s">
-        <x:v>1342</x:v>
+        <x:v>1354</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
-        <x:v>1343</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="C343" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D343" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E343" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F343" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:6">
       <x:c r="A344" s="0" t="s">
-        <x:v>1344</x:v>
+        <x:v>1356</x:v>
       </x:c>
       <x:c r="B344" s="0" t="s">
-        <x:v>1345</x:v>
+        <x:v>1357</x:v>
       </x:c>
       <x:c r="C344" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D344" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E344" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F344" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:6">
       <x:c r="A345" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1358</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
-        <x:v>1347</x:v>
+        <x:v>1359</x:v>
       </x:c>
       <x:c r="C345" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D345" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E345" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F345" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:6">
       <x:c r="A346" s="0" t="s">
-        <x:v>1348</x:v>
+        <x:v>1360</x:v>
       </x:c>
       <x:c r="B346" s="0" t="s">
-        <x:v>1349</x:v>
+        <x:v>1361</x:v>
       </x:c>
       <x:c r="C346" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D346" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E346" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F346" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:6">
       <x:c r="A347" s="0" t="s">
-        <x:v>1350</x:v>
+        <x:v>1362</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
-        <x:v>1351</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="C347" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D347" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E347" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F347" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:6">
       <x:c r="A348" s="0" t="s">
-        <x:v>1352</x:v>
+        <x:v>1364</x:v>
       </x:c>
       <x:c r="B348" s="0" t="s">
-        <x:v>1353</x:v>
+        <x:v>1365</x:v>
       </x:c>
       <x:c r="C348" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D348" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E348" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F348" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:6">
       <x:c r="A349" s="0" t="s">
-        <x:v>1354</x:v>
+        <x:v>1366</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
-        <x:v>1355</x:v>
+        <x:v>1367</x:v>
       </x:c>
       <x:c r="C349" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D349" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E349" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F349" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:6">
       <x:c r="A350" s="0" t="s">
-        <x:v>1356</x:v>
+        <x:v>1368</x:v>
       </x:c>
       <x:c r="B350" s="0" t="s">
-        <x:v>1357</x:v>
+        <x:v>1369</x:v>
       </x:c>
       <x:c r="C350" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D350" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E350" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F350" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:6">
       <x:c r="A351" s="0" t="s">
-        <x:v>1358</x:v>
+        <x:v>1370</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
-        <x:v>1359</x:v>
+        <x:v>1371</x:v>
       </x:c>
       <x:c r="C351" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D351" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E351" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F351" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:6">
       <x:c r="A352" s="0" t="s">
-        <x:v>1360</x:v>
+        <x:v>1372</x:v>
       </x:c>
       <x:c r="B352" s="0" t="s">
-        <x:v>1361</x:v>
+        <x:v>1373</x:v>
       </x:c>
       <x:c r="C352" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D352" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E352" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F352" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:6">
       <x:c r="A353" s="0" t="s">
-        <x:v>1362</x:v>
+        <x:v>1374</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
-        <x:v>1363</x:v>
+        <x:v>1375</x:v>
       </x:c>
       <x:c r="C353" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D353" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E353" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F353" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:6">
       <x:c r="A354" s="0" t="s">
-        <x:v>1364</x:v>
+        <x:v>1376</x:v>
       </x:c>
       <x:c r="B354" s="0" t="s">
-        <x:v>1365</x:v>
+        <x:v>1377</x:v>
       </x:c>
       <x:c r="C354" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D354" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E354" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F354" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:6">
       <x:c r="A355" s="0" t="s">
-        <x:v>1366</x:v>
+        <x:v>1378</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
-        <x:v>1367</x:v>
+        <x:v>1379</x:v>
       </x:c>
       <x:c r="C355" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D355" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E355" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F355" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:6">
       <x:c r="A356" s="0" t="s">
-        <x:v>1368</x:v>
+        <x:v>1380</x:v>
       </x:c>
       <x:c r="B356" s="0" t="s">
-        <x:v>1369</x:v>
+        <x:v>1381</x:v>
       </x:c>
       <x:c r="C356" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D356" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E356" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F356" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:6">
       <x:c r="A357" s="0" t="s">
-        <x:v>1370</x:v>
+        <x:v>1382</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
-        <x:v>1371</x:v>
+        <x:v>1383</x:v>
       </x:c>
       <x:c r="C357" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D357" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E357" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F357" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:6">
       <x:c r="A358" s="0" t="s">
-        <x:v>1372</x:v>
+        <x:v>1384</x:v>
       </x:c>
       <x:c r="B358" s="0" t="s">
-        <x:v>1373</x:v>
+        <x:v>1385</x:v>
       </x:c>
       <x:c r="C358" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D358" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E358" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F358" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:6">
       <x:c r="A359" s="0" t="s">
-        <x:v>1374</x:v>
+        <x:v>1386</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
-        <x:v>1375</x:v>
+        <x:v>1387</x:v>
       </x:c>
       <x:c r="C359" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D359" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E359" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F359" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:6">
       <x:c r="A360" s="0" t="s">
-        <x:v>1376</x:v>
+        <x:v>1388</x:v>
       </x:c>
       <x:c r="B360" s="0" t="s">
-        <x:v>1377</x:v>
+        <x:v>1389</x:v>
       </x:c>
       <x:c r="C360" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D360" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E360" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F360" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:6">
       <x:c r="A361" s="0" t="s">
-        <x:v>1378</x:v>
+        <x:v>1390</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
-        <x:v>1379</x:v>
+        <x:v>1391</x:v>
       </x:c>
       <x:c r="C361" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D361" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E361" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F361" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:6">
       <x:c r="A362" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1392</x:v>
       </x:c>
       <x:c r="B362" s="0" t="s">
-        <x:v>1381</x:v>
+        <x:v>1393</x:v>
       </x:c>
       <x:c r="C362" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D362" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E362" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F362" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:6">
       <x:c r="A363" s="0" t="s">
-        <x:v>1382</x:v>
+        <x:v>1394</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
-        <x:v>1383</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="C363" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D363" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E363" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F363" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:6">
       <x:c r="A364" s="0" t="s">
-        <x:v>1384</x:v>
+        <x:v>1396</x:v>
       </x:c>
       <x:c r="B364" s="0" t="s">
-        <x:v>1385</x:v>
+        <x:v>1397</x:v>
       </x:c>
       <x:c r="C364" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D364" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E364" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F364" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:6">
       <x:c r="A365" s="0" t="s">
-        <x:v>1386</x:v>
+        <x:v>1398</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
-        <x:v>1387</x:v>
+        <x:v>1399</x:v>
       </x:c>
       <x:c r="C365" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D365" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E365" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F365" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:6">
       <x:c r="A366" s="0" t="s">
-        <x:v>1388</x:v>
+        <x:v>1400</x:v>
       </x:c>
       <x:c r="B366" s="0" t="s">
-        <x:v>1389</x:v>
+        <x:v>1401</x:v>
       </x:c>
       <x:c r="C366" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D366" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E366" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F366" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:6">
       <x:c r="A367" s="0" t="s">
-        <x:v>1390</x:v>
+        <x:v>1402</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
-        <x:v>1391</x:v>
+        <x:v>1403</x:v>
       </x:c>
       <x:c r="C367" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D367" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E367" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F367" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:6">
       <x:c r="A368" s="0" t="s">
-        <x:v>1392</x:v>
+        <x:v>1404</x:v>
       </x:c>
       <x:c r="B368" s="0" t="s">
-        <x:v>1393</x:v>
+        <x:v>1405</x:v>
       </x:c>
       <x:c r="C368" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D368" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E368" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F368" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:6">
       <x:c r="A369" s="0" t="s">
-        <x:v>1394</x:v>
+        <x:v>1406</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
-        <x:v>1395</x:v>
+        <x:v>1407</x:v>
       </x:c>
       <x:c r="C369" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D369" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E369" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F369" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:6">
       <x:c r="A370" s="0" t="s">
-        <x:v>1396</x:v>
+        <x:v>1408</x:v>
       </x:c>
       <x:c r="B370" s="0" t="s">
-        <x:v>1397</x:v>
+        <x:v>1409</x:v>
       </x:c>
       <x:c r="C370" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D370" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E370" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F370" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:6">
       <x:c r="A371" s="0" t="s">
-        <x:v>1398</x:v>
+        <x:v>1410</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
-        <x:v>1399</x:v>
+        <x:v>1411</x:v>
       </x:c>
       <x:c r="C371" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D371" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E371" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F371" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:6">
       <x:c r="A372" s="0" t="s">
-        <x:v>1400</x:v>
+        <x:v>1412</x:v>
       </x:c>
       <x:c r="B372" s="0" t="s">
-        <x:v>1401</x:v>
+        <x:v>1413</x:v>
       </x:c>
       <x:c r="C372" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D372" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E372" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F372" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:6">
       <x:c r="A373" s="0" t="s">
-        <x:v>1402</x:v>
+        <x:v>1414</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
-        <x:v>1403</x:v>
+        <x:v>1415</x:v>
       </x:c>
       <x:c r="C373" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D373" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E373" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F373" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:6">
       <x:c r="A374" s="0" t="s">
-        <x:v>1404</x:v>
+        <x:v>1416</x:v>
       </x:c>
       <x:c r="B374" s="0" t="s">
-        <x:v>1405</x:v>
+        <x:v>1417</x:v>
       </x:c>
       <x:c r="C374" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D374" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E374" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F374" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:6">
       <x:c r="A375" s="0" t="s">
-        <x:v>1406</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
-        <x:v>1407</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="C375" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D375" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E375" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F375" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:6">
       <x:c r="A376" s="0" t="s">
-        <x:v>1408</x:v>
+        <x:v>1420</x:v>
       </x:c>
       <x:c r="B376" s="0" t="s">
-        <x:v>1409</x:v>
+        <x:v>1421</x:v>
       </x:c>
       <x:c r="C376" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D376" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E376" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F376" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:6">
       <x:c r="A377" s="0" t="s">
-        <x:v>1410</x:v>
+        <x:v>1422</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>1423</x:v>
       </x:c>
       <x:c r="C377" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D377" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E377" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F377" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:6">
       <x:c r="A378" s="0" t="s">
-        <x:v>1412</x:v>
+        <x:v>1424</x:v>
       </x:c>
       <x:c r="B378" s="0" t="s">
-        <x:v>1413</x:v>
+        <x:v>1425</x:v>
       </x:c>
       <x:c r="C378" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D378" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E378" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F378" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:6">
       <x:c r="A379" s="0" t="s">
-        <x:v>1414</x:v>
+        <x:v>1426</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
-        <x:v>1415</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="C379" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D379" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E379" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F379" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:6">
       <x:c r="A380" s="0" t="s">
-        <x:v>1416</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="B380" s="0" t="s">
-        <x:v>1417</x:v>
+        <x:v>1429</x:v>
       </x:c>
       <x:c r="C380" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D380" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E380" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F380" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:6">
       <x:c r="A381" s="0" t="s">
-        <x:v>1418</x:v>
+        <x:v>1430</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
-        <x:v>1419</x:v>
+        <x:v>1431</x:v>
       </x:c>
       <x:c r="C381" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D381" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E381" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F381" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:6">
       <x:c r="A382" s="0" t="s">
-        <x:v>1420</x:v>
+        <x:v>1432</x:v>
       </x:c>
       <x:c r="B382" s="0" t="s">
-        <x:v>1421</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="C382" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D382" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E382" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F382" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:6">
       <x:c r="A383" s="0" t="s">
-        <x:v>1422</x:v>
+        <x:v>1434</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
-        <x:v>1423</x:v>
+        <x:v>1435</x:v>
       </x:c>
       <x:c r="C383" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D383" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E383" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F383" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:6">
       <x:c r="A384" s="0" t="s">
-        <x:v>1424</x:v>
+        <x:v>1436</x:v>
       </x:c>
       <x:c r="B384" s="0" t="s">
-        <x:v>1425</x:v>
+        <x:v>1437</x:v>
       </x:c>
       <x:c r="C384" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D384" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E384" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F384" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:6">
       <x:c r="A385" s="0" t="s">
-        <x:v>1426</x:v>
+        <x:v>1438</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
-        <x:v>1427</x:v>
+        <x:v>1439</x:v>
       </x:c>
       <x:c r="C385" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D385" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E385" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F385" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:6">
       <x:c r="A386" s="0" t="s">
-        <x:v>1428</x:v>
+        <x:v>1440</x:v>
       </x:c>
       <x:c r="B386" s="0" t="s">
-        <x:v>1429</x:v>
+        <x:v>1441</x:v>
       </x:c>
       <x:c r="C386" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D386" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E386" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F386" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:6">
       <x:c r="A387" s="0" t="s">
-        <x:v>1430</x:v>
+        <x:v>1442</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
-        <x:v>1431</x:v>
+        <x:v>1443</x:v>
       </x:c>
       <x:c r="C387" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D387" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E387" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F387" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:6">
       <x:c r="A388" s="0" t="s">
-        <x:v>1432</x:v>
+        <x:v>1444</x:v>
       </x:c>
       <x:c r="B388" s="0" t="s">
-        <x:v>1433</x:v>
+        <x:v>1445</x:v>
       </x:c>
       <x:c r="C388" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D388" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E388" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F388" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:6">
       <x:c r="A389" s="0" t="s">
-        <x:v>1434</x:v>
+        <x:v>1446</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
-        <x:v>1435</x:v>
+        <x:v>1447</x:v>
       </x:c>
       <x:c r="C389" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D389" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E389" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F389" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:6">
       <x:c r="A390" s="0" t="s">
-        <x:v>1436</x:v>
+        <x:v>1448</x:v>
       </x:c>
       <x:c r="B390" s="0" t="s">
-        <x:v>1437</x:v>
+        <x:v>1449</x:v>
       </x:c>
       <x:c r="C390" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D390" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E390" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F390" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:6">
       <x:c r="A391" s="0" t="s">
-        <x:v>1438</x:v>
+        <x:v>1450</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
-        <x:v>1439</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="C391" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D391" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E391" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F391" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:6">
       <x:c r="A392" s="0" t="s">
-        <x:v>1440</x:v>
+        <x:v>1452</x:v>
       </x:c>
       <x:c r="B392" s="0" t="s">
-        <x:v>1441</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="C392" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D392" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E392" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F392" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:6">
       <x:c r="A393" s="0" t="s">
-        <x:v>1442</x:v>
+        <x:v>1453</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
-        <x:v>1443</x:v>
+        <x:v>1454</x:v>
       </x:c>
       <x:c r="C393" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D393" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E393" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F393" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:6">
       <x:c r="A394" s="0" t="s">
-        <x:v>1444</x:v>
+        <x:v>1455</x:v>
       </x:c>
       <x:c r="B394" s="0" t="s">
-        <x:v>1445</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="C394" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D394" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E394" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F394" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:6">
       <x:c r="A395" s="0" t="s">
-        <x:v>1446</x:v>
+        <x:v>1456</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
-        <x:v>1447</x:v>
+        <x:v>1457</x:v>
       </x:c>
       <x:c r="C395" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D395" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E395" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F395" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:6">
       <x:c r="A396" s="0" t="s">
-        <x:v>1448</x:v>
+        <x:v>1458</x:v>
       </x:c>
       <x:c r="B396" s="0" t="s">
-        <x:v>1449</x:v>
+        <x:v>1459</x:v>
       </x:c>
       <x:c r="C396" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D396" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E396" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F396" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:6">
       <x:c r="A397" s="0" t="s">
-        <x:v>1450</x:v>
+        <x:v>1460</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
-        <x:v>1451</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="C397" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D397" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E397" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F397" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:6">
       <x:c r="A398" s="0" t="s">
-        <x:v>1452</x:v>
+        <x:v>1462</x:v>
       </x:c>
       <x:c r="B398" s="0" t="s">
-        <x:v>1451</x:v>
+        <x:v>1463</x:v>
       </x:c>
       <x:c r="C398" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D398" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E398" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F398" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:6">
       <x:c r="A399" s="0" t="s">
-        <x:v>1453</x:v>
+        <x:v>1464</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
-        <x:v>1454</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="C399" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D399" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E399" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F399" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:6">
       <x:c r="A400" s="0" t="s">
-        <x:v>1455</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="B400" s="0" t="s">
-        <x:v>826</x:v>
+        <x:v>1467</x:v>
       </x:c>
       <x:c r="C400" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D400" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E400" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F400" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:6">
       <x:c r="A401" s="0" t="s">
-        <x:v>1456</x:v>
+        <x:v>1468</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
-        <x:v>1457</x:v>
+        <x:v>1469</x:v>
       </x:c>
       <x:c r="C401" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D401" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E401" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F401" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:6">
       <x:c r="A402" s="0" t="s">
-        <x:v>1458</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B402" s="0" t="s">
-        <x:v>1459</x:v>
+        <x:v>1471</x:v>
       </x:c>
       <x:c r="C402" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D402" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E402" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F402" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:6">
       <x:c r="A403" s="0" t="s">
-        <x:v>1460</x:v>
+        <x:v>1472</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1473</x:v>
       </x:c>
       <x:c r="C403" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D403" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E403" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F403" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:6">
       <x:c r="A404" s="0" t="s">
-        <x:v>1462</x:v>
+        <x:v>1474</x:v>
       </x:c>
       <x:c r="B404" s="0" t="s">
-        <x:v>1463</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C404" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D404" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E404" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F404" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:6">
       <x:c r="A405" s="0" t="s">
-        <x:v>1464</x:v>
+        <x:v>1476</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
-        <x:v>1465</x:v>
+        <x:v>1477</x:v>
       </x:c>
       <x:c r="C405" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D405" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E405" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F405" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:6">
       <x:c r="A406" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1478</x:v>
       </x:c>
       <x:c r="B406" s="0" t="s">
-        <x:v>1467</x:v>
+        <x:v>1479</x:v>
       </x:c>
       <x:c r="C406" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D406" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E406" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F406" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:6">
       <x:c r="A407" s="0" t="s">
-        <x:v>1468</x:v>
+        <x:v>1480</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
-        <x:v>1469</x:v>
+        <x:v>1481</x:v>
       </x:c>
       <x:c r="C407" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D407" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E407" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F407" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:6">
       <x:c r="A408" s="0" t="s">
-        <x:v>1470</x:v>
+        <x:v>1482</x:v>
       </x:c>
       <x:c r="B408" s="0" t="s">
-        <x:v>1471</x:v>
+        <x:v>1483</x:v>
       </x:c>
       <x:c r="C408" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D408" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E408" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F408" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:6">
       <x:c r="A409" s="0" t="s">
-        <x:v>1472</x:v>
+        <x:v>1484</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
-        <x:v>1473</x:v>
+        <x:v>1485</x:v>
       </x:c>
       <x:c r="C409" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D409" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E409" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F409" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:6">
       <x:c r="A410" s="0" t="s">
-        <x:v>1474</x:v>
+        <x:v>1486</x:v>
       </x:c>
       <x:c r="B410" s="0" t="s">
-        <x:v>1475</x:v>
+        <x:v>1487</x:v>
       </x:c>
       <x:c r="C410" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D410" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E410" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F410" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:6">
       <x:c r="A411" s="0" t="s">
-        <x:v>1476</x:v>
+        <x:v>1488</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
-        <x:v>1477</x:v>
+        <x:v>1489</x:v>
       </x:c>
       <x:c r="C411" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D411" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E411" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F411" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:6">
       <x:c r="A412" s="0" t="s">
-        <x:v>1478</x:v>
+        <x:v>1490</x:v>
       </x:c>
       <x:c r="B412" s="0" t="s">
-        <x:v>1479</x:v>
+        <x:v>1491</x:v>
       </x:c>
       <x:c r="C412" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D412" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E412" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F412" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:6">
       <x:c r="A413" s="0" t="s">
-        <x:v>1480</x:v>
+        <x:v>1492</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
-        <x:v>1481</x:v>
+        <x:v>1493</x:v>
       </x:c>
       <x:c r="C413" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D413" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E413" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F413" s="0" t="s">
-        <x:v>8</x:v>
-[...38 lines deleted...]
-      <x:c r="F415" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:F5"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>1486</x:v>
+        <x:v>1494</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>1487</x:v>
+        <x:v>1495</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>1488</x:v>
+        <x:v>1496</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>1489</x:v>
+        <x:v>1497</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>1490</x:v>
+        <x:v>1498</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>1489</x:v>
+        <x:v>1497</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>1491</x:v>
+        <x:v>1499</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>1492</x:v>
+        <x:v>1500</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -22857,1054 +22861,1014 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>1493</x:v>
+        <x:v>1501</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>1494</x:v>
+        <x:v>1502</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>1495</x:v>
+        <x:v>1503</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>1496</x:v>
+        <x:v>1504</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>1497</x:v>
+        <x:v>1505</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>1498</x:v>
+        <x:v>1506</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F43"/>
+  <x:dimension ref="A1:F41"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>1499</x:v>
+        <x:v>1507</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>1500</x:v>
+        <x:v>1508</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>1501</x:v>
+        <x:v>1509</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>1502</x:v>
+        <x:v>1510</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>1503</x:v>
+        <x:v>1511</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>1502</x:v>
+        <x:v>1510</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>1504</x:v>
+        <x:v>1512</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>1505</x:v>
+        <x:v>1513</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>1506</x:v>
+        <x:v>1514</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>1507</x:v>
+        <x:v>1515</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>1508</x:v>
+        <x:v>1516</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>1509</x:v>
+        <x:v>1517</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>1510</x:v>
+        <x:v>1518</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>1511</x:v>
+        <x:v>1519</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>1512</x:v>
+        <x:v>1520</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>1513</x:v>
+        <x:v>1521</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>1514</x:v>
+        <x:v>1522</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>1515</x:v>
+        <x:v>1523</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>1516</x:v>
+        <x:v>1524</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>1515</x:v>
+        <x:v>1523</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
-        <x:v>1517</x:v>
+        <x:v>1525</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>1515</x:v>
+        <x:v>1523</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
-        <x:v>1518</x:v>
+        <x:v>1526</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>1515</x:v>
+        <x:v>1527</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="0" t="s">
-        <x:v>1519</x:v>
+        <x:v>1528</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>1520</x:v>
+        <x:v>1529</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
-        <x:v>1521</x:v>
+        <x:v>1530</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>1522</x:v>
+        <x:v>1531</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="0" t="s">
-        <x:v>1523</x:v>
+        <x:v>1532</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>1524</x:v>
+        <x:v>1533</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6">
       <x:c r="A17" s="0" t="s">
-        <x:v>1525</x:v>
+        <x:v>1534</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>1526</x:v>
+        <x:v>1535</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6">
       <x:c r="A18" s="0" t="s">
-        <x:v>1527</x:v>
+        <x:v>1536</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>1526</x:v>
+        <x:v>1535</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6">
       <x:c r="A19" s="0" t="s">
-        <x:v>1528</x:v>
+        <x:v>1537</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>1526</x:v>
+        <x:v>1535</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6">
       <x:c r="A20" s="0" t="s">
-        <x:v>1529</x:v>
+        <x:v>1538</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>1526</x:v>
+        <x:v>1539</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6">
       <x:c r="A21" s="0" t="s">
-        <x:v>1530</x:v>
+        <x:v>1540</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>1531</x:v>
+        <x:v>1539</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6">
       <x:c r="A22" s="0" t="s">
-        <x:v>1532</x:v>
+        <x:v>1541</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>1531</x:v>
+        <x:v>1542</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6">
       <x:c r="A23" s="0" t="s">
-        <x:v>1533</x:v>
+        <x:v>1543</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>1534</x:v>
+        <x:v>1539</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6">
       <x:c r="A24" s="0" t="s">
-        <x:v>1535</x:v>
+        <x:v>1544</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>1531</x:v>
+        <x:v>1545</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6">
       <x:c r="A25" s="0" t="s">
-        <x:v>1536</x:v>
+        <x:v>1546</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>1537</x:v>
+        <x:v>1547</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6">
       <x:c r="A26" s="0" t="s">
-        <x:v>1538</x:v>
+        <x:v>1548</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>1539</x:v>
+        <x:v>1549</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6">
       <x:c r="A27" s="0" t="s">
-        <x:v>1540</x:v>
+        <x:v>1550</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>1541</x:v>
+        <x:v>1549</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6">
       <x:c r="A28" s="0" t="s">
-        <x:v>1542</x:v>
+        <x:v>1551</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>1541</x:v>
+        <x:v>1549</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6">
       <x:c r="A29" s="0" t="s">
-        <x:v>1543</x:v>
+        <x:v>1552</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>1541</x:v>
+        <x:v>1553</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6">
       <x:c r="A30" s="0" t="s">
-        <x:v>1544</x:v>
+        <x:v>1554</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>1545</x:v>
+        <x:v>1555</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6">
       <x:c r="A31" s="0" t="s">
-        <x:v>1546</x:v>
+        <x:v>1556</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>1547</x:v>
+        <x:v>1557</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6">
       <x:c r="A32" s="0" t="s">
-        <x:v>1548</x:v>
+        <x:v>1558</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>1549</x:v>
+        <x:v>1559</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6">
       <x:c r="A33" s="0" t="s">
-        <x:v>1550</x:v>
+        <x:v>1560</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>1551</x:v>
+        <x:v>1561</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6">
       <x:c r="A34" s="0" t="s">
-        <x:v>1552</x:v>
+        <x:v>1562</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>1551</x:v>
+        <x:v>1563</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6">
       <x:c r="A35" s="0" t="s">
-        <x:v>1553</x:v>
+        <x:v>1564</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>1554</x:v>
+        <x:v>1561</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6">
       <x:c r="A36" s="0" t="s">
-        <x:v>1555</x:v>
+        <x:v>1565</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>1551</x:v>
+        <x:v>1561</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6">
       <x:c r="A37" s="0" t="s">
-        <x:v>1556</x:v>
+        <x:v>1566</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>1551</x:v>
+        <x:v>1567</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6">
       <x:c r="A38" s="0" t="s">
-        <x:v>1557</x:v>
+        <x:v>1568</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>1551</x:v>
+        <x:v>1569</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6">
       <x:c r="A39" s="0" t="s">
-        <x:v>1558</x:v>
+        <x:v>1570</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>1559</x:v>
+        <x:v>1569</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6">
       <x:c r="A40" s="0" t="s">
-        <x:v>1560</x:v>
+        <x:v>1571</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
-        <x:v>1561</x:v>
+        <x:v>1569</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6">
       <x:c r="A41" s="0" t="s">
-        <x:v>1562</x:v>
+        <x:v>1572</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>1561</x:v>
+        <x:v>1569</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>8</x:v>
-[...38 lines deleted...]
-      <x:c r="F43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:F3"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>1565</x:v>
+        <x:v>1573</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>1566</x:v>
+        <x:v>1574</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>1567</x:v>
+        <x:v>1575</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>1568</x:v>
+        <x:v>1576</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -23917,74 +23881,74 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>1569</x:v>
+        <x:v>1577</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>1570</x:v>
+        <x:v>1578</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>1571</x:v>
+        <x:v>1579</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>1572</x:v>
+        <x:v>1580</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">