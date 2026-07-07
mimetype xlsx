--- v2 (2026-05-23)
+++ v3 (2026-07-07)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd02611708ed14a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ec1117c5e784c03899bbe0dc8ca3ea4.psmdcp" Id="Re3ad6a786f6f4104" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9ae22af467447ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb1fa4f5c85f497297a0ab8342c249e7.psmdcp" Id="R9ad5a911936f4624" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tjaenster" sheetId="1" r:id="rId2"/>
     <x:sheet name="Projekt" sheetId="2" r:id="rId3"/>
     <x:sheet name="Karriaer" sheetId="3" r:id="rId4"/>
     <x:sheet name="Aktuellt" sheetId="4" r:id="rId5"/>
     <x:sheet name="Om-oss" sheetId="5" r:id="rId6"/>
     <x:sheet name="Haallbarhet" sheetId="6" r:id="rId7"/>
     <x:sheet name="Kontakta-oss" sheetId="7" r:id="rId8"/>
     <x:sheet name="Vi-tar-oss-an-pfas-utmaningen" sheetId="8" r:id="rId9"/>
     <x:sheet name="Sekretessinformation" sheetId="9" r:id="rId10"/>
     <x:sheet name="Annet" sheetId="10" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
@@ -70,51 +70,51 @@
   <x:si>
     <x:t>https://norconsult.se/tjaenster/arkitektur/</x:t>
   </x:si>
   <x:si>
     <x:t>15.04.2026 11:37</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/arkitektur/arkitektur-foer-idrott-och-kultur/</x:t>
   </x:si>
   <x:si>
     <x:t>30.09.2024 06:57</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/arkitektur/arkitektur-foer-industri-och-kontor/</x:t>
   </x:si>
   <x:si>
     <x:t>19.12.2025 09:09</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/arkitektur/automotive/</x:t>
   </x:si>
   <x:si>
-    <x:t>15.04.2026 10:33</x:t>
+    <x:t>29.05.2026 13:47</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/arkitektur/badhus-och-simhallar/</x:t>
   </x:si>
   <x:si>
     <x:t>19.12.2025 09:13</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/arkitektur/bostadsarkitektur/</x:t>
   </x:si>
   <x:si>
     <x:t>15.04.2026 12:03</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/arkitektur/inredningsarkitektur/</x:t>
   </x:si>
   <x:si>
     <x:t>19.12.2025 09:27</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/arkitektur/landskapsarkitektur/</x:t>
   </x:si>
   <x:si>
     <x:t>15.04.2026 11:26</x:t>
   </x:si>
@@ -196,224 +196,209 @@
   <x:si>
     <x:t>09.10.2024 12:58</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/digital-transformation/ai-artificiell-intelligens/</x:t>
   </x:si>
   <x:si>
     <x:t>06.09.2024 05:00</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/digital-transformation/bim-och-vdc/</x:t>
   </x:si>
   <x:si>
     <x:t>26.03.2024 13:39</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/digital-transformation/digitala-tjaenster/</x:t>
   </x:si>
   <x:si>
     <x:t>15.04.2024 11:52</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/digital-transformation/georaptor/</x:t>
   </x:si>
   <x:si>
-    <x:t>27.01.2025 14:07</x:t>
+    <x:t>15.06.2026 11:13</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/digital-transformation/gis-och-fjaerranalys/</x:t>
   </x:si>
   <x:si>
     <x:t>10.01.2024 11:23</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/digital-transformation/isy-ettnoll/</x:t>
   </x:si>
   <x:si>
     <x:t>20.05.2026 14:04</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/digital-transformation/reality-capture/</x:t>
   </x:si>
   <x:si>
     <x:t>15.04.2024 11:55</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/digital-transformation/smart-teknologi/</x:t>
   </x:si>
   <x:si>
     <x:t>15.04.2024 11:56</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/digital-transformation/vr-och-ar/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/energi/</x:t>
   </x:si>
   <x:si>
     <x:t>13.01.2025 12:58</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/energi/dammsaekerhet/</x:t>
   </x:si>
   <x:si>
     <x:t>15.04.2024 12:06</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/energi/elkraft-transmission-och-distribution/</x:t>
   </x:si>
   <x:si>
-    <x:t>23.04.2025 13:50</x:t>
+    <x:t>15.06.2026 11:10</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/energi/energigaser/</x:t>
   </x:si>
   <x:si>
-    <x:t>29.04.2026 14:13</x:t>
+    <x:t>16.06.2026 11:22</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/energi/energilagring/</x:t>
   </x:si>
   <x:si>
-    <x:t>29.04.2026 14:22</x:t>
+    <x:t>15.06.2026 11:06</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/energi/fjaerrvaerme-och-fjaerrkyla/</x:t>
   </x:si>
   <x:si>
-    <x:t>29.04.2026 14:12</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>https://norconsult.se/tjaenster/energi/kraft-och-vaerme/</x:t>
   </x:si>
   <x:si>
-    <x:t>29.04.2026 14:11</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>https://norconsult.se/tjaenster/energi/kraftledningar-och-kablar/</x:t>
   </x:si>
   <x:si>
-    <x:t>13.01.2025 10:12</x:t>
+    <x:t>15.06.2026 11:07</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/energi/solkraft/</x:t>
   </x:si>
   <x:si>
-    <x:t>24.01.2025 13:45</x:t>
+    <x:t>15.06.2026 11:08</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/energi/vattenkraft/</x:t>
   </x:si>
   <x:si>
-    <x:t>06.09.2024 11:52</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>https://norconsult.se/tjaenster/energi/vindkraft/</x:t>
   </x:si>
   <x:si>
-    <x:t>19.11.2025 16:19</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>https://norconsult.se/tjaenster/haallbarhet-miljoe/</x:t>
   </x:si>
   <x:si>
     <x:t>26.05.2025 07:27</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/haallbarhet-miljoe/foeroreningar-och-avfall/</x:t>
   </x:si>
   <x:si>
     <x:t>26.05.2025 07:58</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/haallbarhet-miljoe/haallbarhetsworkshop/</x:t>
   </x:si>
   <x:si>
     <x:t>21.01.2026 14:37</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/haallbarhet-miljoe/klimatberaekningar/</x:t>
   </x:si>
   <x:si>
     <x:t>22.01.2026 15:49</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/haallbarhet-miljoe/miljoekonsekvensbeskrivningar-och-tillstaand/</x:t>
   </x:si>
   <x:si>
-    <x:t>23.10.2025 10:02</x:t>
+    <x:t>15.06.2026 11:16</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/haallbarhet-miljoe/naturmiljoe/</x:t>
   </x:si>
   <x:si>
     <x:t>26.05.2025 07:50</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/haallbarhet-miljoe/vattenmiljoe/</x:t>
   </x:si>
   <x:si>
     <x:t>02.07.2024 13:18</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/industri/</x:t>
   </x:si>
   <x:si>
     <x:t>29.04.2026 13:40</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/industri/el-instrument-och-automation/</x:t>
   </x:si>
   <x:si>
-    <x:t>29.04.2026 13:41</x:t>
+    <x:t>16.06.2026 09:10</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/industri/mekanik-roer-och-anlaeggning/</x:t>
   </x:si>
   <x:si>
-    <x:t>29.04.2026 13:42</x:t>
+    <x:t>16.06.2026 09:11</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/industri/projektledning/</x:t>
   </x:si>
   <x:si>
-    <x:t>29.04.2026 13:47</x:t>
+    <x:t>16.06.2026 09:15</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/industri/process/</x:t>
   </x:si>
   <x:si>
-    <x:t>29.04.2026 13:48</x:t>
+    <x:t>16.06.2026 09:36</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/industri/risk-och-saekerhet/</x:t>
   </x:si>
   <x:si>
-    <x:t>29.04.2026 13:49</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>https://norconsult.se/tjaenster/infrastruktur-transport/</x:t>
   </x:si>
   <x:si>
     <x:t>23.10.2025 10:03</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/infrastruktur-transport/belysning-och-ljusdesign/</x:t>
   </x:si>
   <x:si>
     <x:t>25.11.2024 13:17</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/infrastruktur-transport/bergteknik/</x:t>
   </x:si>
   <x:si>
     <x:t>19.09.2024 11:06</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/infrastruktur-transport/bro-och-anlaeggning/</x:t>
   </x:si>
   <x:si>
     <x:t>15.08.2024 05:53</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/infrastruktur-transport/geoteknik/</x:t>
@@ -988,50 +973,53 @@
   <x:si>
     <x:t>15.06.2023 08:17</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/inredningskoncept-foer-wibax-i-piteaa/</x:t>
   </x:si>
   <x:si>
     <x:t>02.11.2023 13:36</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/detaljplan-oernen-utanfoer-vaexjoe/</x:t>
   </x:si>
   <x:si>
     <x:t>16.04.2024 07:57</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/kavelbrogymnasiet-i-skoevde/</x:t>
   </x:si>
   <x:si>
     <x:t>07.06.2023 08:03</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/raetanklustret-kraftledning-i-jaemtland/</x:t>
   </x:si>
   <x:si>
+    <x:t>15.06.2026 11:29</x:t>
+  </x:si>
+  <x:si>
     <x:t>https://norconsult.se/projekt/vaestlaenken/</x:t>
   </x:si>
   <x:si>
     <x:t>07.06.2023 08:24</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/dammbrott-vid-laangsaan/</x:t>
   </x:si>
   <x:si>
     <x:t>04.06.2024 08:44</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/kaernekulla-skola-habo/</x:t>
   </x:si>
   <x:si>
     <x:t>16.04.2024 07:44</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/maelarbanan/</x:t>
   </x:si>
   <x:si>
     <x:t>05.07.2024 10:47</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/aatgaerdvalsstudier-paa-kust-till-kustbanan/</x:t>
@@ -1264,51 +1252,51 @@
   <x:si>
     <x:t>02.11.2023 13:49</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/kvarteret-enebacken-i-moelnlycke/</x:t>
   </x:si>
   <x:si>
     <x:t>20.06.2023 10:29</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/traedgaardsstadens-skola-i-skoevde/</x:t>
   </x:si>
   <x:si>
     <x:t>12.06.2023 07:05</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/stadsskogens-foerskola-i-alingsaas/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/badvattenrening-lisebergs-jubileumsprojekt/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/moerbylaanga-vattenverk/</x:t>
   </x:si>
   <x:si>
-    <x:t>29.04.2026 14:17</x:t>
+    <x:t>16.06.2026 11:57</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/sparraas-skola-i-kungaelv/</x:t>
   </x:si>
   <x:si>
     <x:t>02.11.2023 12:24</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/sjoelunda-aeng-foerskola-i-lidkoeping/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/lisa-sass-foerskola-goeteborg/</x:t>
   </x:si>
   <x:si>
     <x:t>02.11.2023 12:00</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/korsklevegatans-foerskola-goeteborg/</x:t>
   </x:si>
   <x:si>
     <x:t>09.06.2023 07:59</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/ekskogens-foerskola-alingsaas/</x:t>
   </x:si>
@@ -1657,51 +1645,51 @@
   <x:si>
     <x:t>https://norconsult.se/projekt/sobacken-arv/</x:t>
   </x:si>
   <x:si>
     <x:t>16.02.2024 08:29</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/kaasjoens-vattenverk/</x:t>
   </x:si>
   <x:si>
     <x:t>18.08.2023 04:56</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/lekande-laett-foer-laxen-i-klaraelven/</x:t>
   </x:si>
   <x:si>
     <x:t>13.06.2024 13:35</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/dansbana-vid-ribersborg-strand/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/luftledning-mellan-barsebaeck-och-sege/</x:t>
   </x:si>
   <x:si>
-    <x:t>04.09.2024 11:59</x:t>
+    <x:t>15.06.2026 11:19</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/vaettlefjaell-motionscentral/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/detaljplan-och-va-utredning-i-troeinge-falkenberg/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/vatten-och-spillvattenanslutning-till-ottenby-fyrby/</x:t>
   </x:si>
   <x:si>
     <x:t>18.12.2023 14:10</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/detaljplan-vagnhaerad/</x:t>
   </x:si>
   <x:si>
     <x:t>16.04.2024 06:39</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/vaaga-vattentorn/</x:t>
   </x:si>
   <x:si>
     <x:t>04.07.2023 13:49</x:t>
   </x:si>
@@ -1729,1304 +1717,1316 @@
   <x:si>
     <x:t>11.10.2024 13:16</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/trafikanalys-i-samband-med-foerdjupad-oeversiktsplan/</x:t>
   </x:si>
   <x:si>
     <x:t>26.08.2024 06:30</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/utveckling-av-trafikknutpunkt/</x:t>
   </x:si>
   <x:si>
     <x:t>08.11.2023 14:10</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/trafik-och-cykelfraemjande-aatgaerder-foer-malmoeexpressen/</x:t>
   </x:si>
   <x:si>
     <x:t>21.12.2023 09:57</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/kraftledning-mellan-letsi-och-svartbyn/</x:t>
   </x:si>
   <x:si>
+    <x:t>15.06.2026 11:20</x:t>
+  </x:si>
+  <x:si>
     <x:t>https://norconsult.se/projekt/tillstaandsuppdrag-inom-program-fosilfritt-oever-norrland/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/bestaellarstoed-vid-kvarnberget-i-goeteborg/</x:t>
   </x:si>
   <x:si>
     <x:t>30.11.2023 12:32</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/berguttag-vid-medicinareberget-i-goeteborg/</x:t>
   </x:si>
   <x:si>
     <x:t>30.11.2023 12:35</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/projektledning-och-projektering-av-staellverk-kraftledning-och-vindkraftanslutning-i-raetan/</x:t>
   </x:si>
   <x:si>
+    <x:t>15.06.2026 11:21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/detaljplan-centrumvaegen-trosa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.08.2024 05:47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/effektbedoemning-vimpelgatan-uppsala/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.08.2024 05:46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/askims-simhall-och-kortedalas-simhall/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.08.2024 06:16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/detaljplan-robertshoejdsgatan-och-smoerslottsgatan-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.12.2023 09:07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/bostaeder-i-sisjoedal-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/gruppboende-utby/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.12.2023 09:05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/harjagersbadet-kaevlinge/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.10.2024 05:33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/utredning-av-naturvaerden-vid-gamlebyaan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.01.2024 12:26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/hults-hoejd-trollhaettan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.06.2026 07:57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/klimatberaekning-av-va-entreprenad/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.03.2024 13:29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/vaedermodell-beraeknar-islaster/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.06.2026 11:22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/dricksvattenutredning-avseende-pfas/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.04.2024 07:53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/detaljplan-foer-slussholmen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/pfas-undersoekning-i-dagvattennaet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.03.2024 07:18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/foerstudie-gaellande-teknikval-foer-dricksvattenberedning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03.05.2024 09:05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/kartlaeggning-av-pfas-halter-i-jord/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/tillbyggnad-trygghetsboende-i-eksjoe/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03.05.2024 09:04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/detaljplan-foer-verksamhetsomraadet-svartbyn-boden-industrial-park/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.10.2024 13:31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/ai-loeste-tidskraevande-beteendeanalys/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.05.2024 08:36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/groena-tankar-bakom-ny-hisingsled/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2024 08:05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/bergschaktning-foer-hisingsleden/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/hisingsleden-vaegprojektering/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.05.2024 08:04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/maskininlaerning-som-kartlaeggningsverktyg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.05.2024 13:18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/tillstaandsprocesser-och-elanslutningar-foer-stoerre-sol-och-batterianlaeggningar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/ai-centralt-foer-att-bedoema-sol-vind-och-klimatfoerhaallanden/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.05.2024 13:11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/simulering-av-batterier-och-vindkraft-i-baesta-moejliga-mix/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.06.2026 11:23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/lona-mer-grundvatten-paa-oeland/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.11.2025 15:51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/kartlaeggning-av-vaatmarker-foer-restaurering-kring-svartaan-i-vaesteraas/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.04.2026 06:47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/ein-stein-en-chatbot-foer-system-foer-oeverskottsmassor/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/st1/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.05.2024 12:15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/ny-gaspanna-foer-luktreducering-och-oekad-produktionskapacitet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.06.2026 09:37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/tomatodling-med-fossilfri-spillvaerme/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.06.2026 09:38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/vattenpark-renar-maelaren/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.06.2024 08:47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/ledningsflytt-i-gaevle-centrum-aat-vattenfall-eldistribution/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/tvaa-kraftledningar-mellan-hedenlunda-och-oxeloesund/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.06.2026 11:24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/rennaeringsanalys-foer-kiruna-kommun/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.05.2025 10:04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/ledningsaatgaerder-foer-svenska-kraftnaet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.06.2026 11:25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/planprogram-foer-soedra-och-centrala-hallerna-i-stenungssund/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.06.2024 07:25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/utvecklingsinriktning-foer-lidingoe/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.06.2024 11:26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/foerprojektering-av-400-kv-ledningar-mellan-groenviken-och-munga/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/foerprojektering-av-400-kv-ledningar-mellan-sollefteaa-och-mehedeby/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.06.2026 11:26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/groenplan-foer-oekad-groenmassa-i-gaellivare/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.06.2025 10:14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/tillstaandsprocess-gaellande-koldioxidinfaangning-samt-transportering-av-koldioxid/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.06.2026 12:34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/logistikkompetens-till-ssab-oxeloesund/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.06.2026 11:58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/eriksboskolan-generalkonsultuppdrag/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.07.2024 11:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/vind-och-solkraft-samt-batterilagring-i-froeskog/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.06.2026 11:27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/fiskvaegar-i-vanaan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.08.2024 09:59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/historiskt-kaellmaterial-understoedjer-moderna-miljoevillkor/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.07.2024 10:49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/foerslag-foer-stadsdel-i-nya-kiruna/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.07.2024 10:51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/inventering-av-kulturvaerden-i-goetene-och-katrineholm/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.07.2024 10:52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/bedoemning-gaellande-rasrisk-fraan-bergsslaenter/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.07.2024 11:12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/tillstaandsprocess-foer-satsning-paa-havsbaserad-vindkraft/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/naturbaserade-erosionsskydd-i-goeta-aelv/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.05.2026 06:37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/projektering-av-byggnad-till-nytt-kraftvaermeverk-i-oertofta/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.06.2026 12:31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/projektering-av-anlaeggning-foer-koldioxidinfaangning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.06.2026 12:32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/lokaliseringsstudie-foer-vaeg-19/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.06.2025 09:59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/konsulttjaenster-till-sveriges-stoersta-biogasanlaeggning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.06.2026 12:33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/projektering-av-intagsdel-paa-uddebo-avloppsreningsverk/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.09.2024 14:17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/detaljplan-foer-landbaserad-fiskodling-i-luleaa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/ny-personalbyggnad-paa-uddebo-avloppsreningsverk/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.06.2025 09:56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/vilundabadet-i-upplands-vaesby/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.01.2025 12:24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/nytt-centralbad-i-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.06.2025 09:55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/fiskvaeg-vid-vaesterkvarns-kraftverk/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2025 14:08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/fiskvaeg-och-smoltavledare-vid-anundsjoe-kraftverk/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.10.2024 07:29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/maskininlaerning-foer-minskat-spill-i-processindustrin/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/offshore-vindmaetning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.06.2026 11:28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/icelossforecast-foerbaettrar-prognoser/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/detaljplan-foer-utoekat-sandmagasin-tapuli-gruva/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.10.2024 11:10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/malung-saelens-simhall/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.10.2024 06:24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/projektering-av-belysning-vid-fixfabriken-i-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.12.2024 08:51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/emmaboda-simhall/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.10.2024 12:47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/fiskvaeg-foerbi-falkenbergska-kvarnen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2025 07:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/slottskogshallen-i-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.01.2025 16:24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/detaljplan-foer-backaplan-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.11.2024 13:27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/detaljplan-foer-baeckamaden-lerums-kommun/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.06.2025 09:38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/utredning-av-belysning-paa-aengelholms-sjukhus/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2025 14:15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/detaljplan-foer-katterjaakk-kiruna/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.01.2025 09:59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/partille-simhall/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.12.2024 09:46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/vaermekartlaeggning-och-riskbedoemning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.01.2025 15:34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/lokaliseringsutredning-foer-verksamheter/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.01.2025 15:36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/lidingoe-simhall/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.01.2025 09:58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/utvidgning-muslimska-gravkvarter-nykoeping/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.02.2025 08:18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/utoekning-av-aelvsaaker-kyrkogaard-kungsbacka/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2025 11:55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/gestaltning-och-projektering-lerums-kyrkogaard/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.02.2025 08:30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/minnesparken-barkarbystaden-jaerfaella/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2025 11:45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/besiktning-av-hoegspaenningsanlaeggningar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.04.2025 13:44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/gestaltning-av-dockan-inlopp/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.06.2025 13:26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/gestaltning-och-projektering-av-klockaregaarden-stroevelstorp/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.05.2025 09:17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/gestaltningsfoerslag-till-noedinge-temalekplats/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2025 11:51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/projektering-av-exploateringsomraade-solhaellan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.05.2025 08:18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/kulturvaegsinventering-fraan-skaraborg-till-luleaa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.06.2025 08:09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/haallbarhetsbedoemning-foer-graestorps-oeversiktplan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07.05.2025 11:27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/gestaltning-och-projektering-av-vaestra-dockan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.06.2025 08:23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/detaljplan-foer-stationsnaera-laege-i-vaestra-ingelstad/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.05.2025 11:37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/bostadsgaard-med-medelhavskaensla-i-hyllie/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.05.2025 07:36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/dagvattenhantering-som-rekreativ-resurs-i-regnparken-lille-mats/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.05.2025 07:57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/ny-oeversiktsplan-foer-tjoerns-kommun/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2025 08:56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/ny-oeversiktsplan-foer-norrtaelje-kommun/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2025 14:22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/planeringsstrategi-foer-bollebygds-kommun/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.05.2025 08:28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/ny-oeversiktsplan-foer-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.06.2025 09:06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/omlastningsterminal-i-baeckefors/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.05.2025 11:17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/vaeg-och-jaernvaegsplan-med-barnperspektiv-i-segersaeng/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.05.2025 10:16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/jordbruksstrategi-foer-norrtaelje-kommun/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.05.2025 10:31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/oekad-kapacitet-paa-halmstad-centralstation/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.06.2025 08:01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/modernisering-av-vaegskyddsanlaeggningar-vid-vaeg-jaernvaegskorsningar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.06.2025 08:21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/kapacitetshoejande-aatgaerder-paa-godsstraaket-genom-bergslagen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.06.2025 08:37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/pilotprojekt-foer-effektivare-jaernvaegsutformning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.05.2025 11:35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/projektering-foer-oekad-kapacitet-paa-vaestra-stambanan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.06.2025 09:04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/utredning-gaellande-kapacitet-och-saekerhet-paa-kalmar-c/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.06.2025 07:33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/digitaliserade-vaegskydd-foer-oekad-saekerhet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.05.2025 07:38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/bjaerreds-nya-torg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.06.2025 11:21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/centrumutveckling-haessleholm/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.06.2025 11:20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/detaljplan-forsmark-65-mfl/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/detaljplan-norra-haasloev/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.06.2025 11:18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/tygelsjoe-vaester/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/mobilitetsutredning-hasselhoejden/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.06.2025 11:17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/riskutredning-oernskoeldsviks-kommun/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/skoendal-foerskola-kaevlinge/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.06.2025 11:19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/stoed-i-arbetsmiljoearbetet-derome-saagverk/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.06.2025 11:16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/pingvinen-i-varberg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/gaang-och-cykeltunnel-ellstorp-kirseberg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.06.2025 09:13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/groenstrategi-foer-centrala-gaellivare/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.06.2025 08:18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/genomfoerandestudie-foer-gaang-och-cykelvaeg-till-sillviksbadet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.06.2025 07:43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/datadriven-trafikstudie-vid-baerbyleden-med-hjaelp-av-ai-och-droenarteknik/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.06.2025 07:41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/utredning-av-busshaallplatser-i-soedra-uppsala/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.06.2025 07:38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/vaegplan-foer-gaang-och-cykelvaeg-laengs-graabovaegen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.06.2025 07:35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/trafikutredningar-foer-skanskas-fastigheter-i-science-village/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07.07.2025 06:57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/alleskolan-i-visby/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.09.2025 08:15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/djuloe-vaatmark/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.09.2025 10:07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/norconsult-utvecklar-metod-foer-haallbara-infrastrukturinvesteringar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.10.2025 12:30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/norconsult-utvecklar-klimatpraktika-foer-va-projekt/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.10.2025 12:41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/gemla-foerskola/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.10.2025 11:43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/beredskapsplaner-foer-smaakrafts-dammar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.03.2026 12:48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/bergteknisk-besiktning-och-projektering-av-aatgaerder-foer-kvarnbergets-befolkningsskyddsrum/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.06.2026 12:52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/kalendervaegens-foerskola/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.03.2026 14:56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/inspektion-och-3d-modell-stadsberget/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.06.2026 07:04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/projekt/detaljplan-hamnverksamhet-i-arendal/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.06.2026 11:42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/karriaer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.11.2025 06:18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/karriaer/lediga-tjaenster/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.06.2026 12:15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/karriaer/varje-dag-foerbaettrar-vi-vardagen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.11.2025 08:25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/karriaer/student/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.04.2026 08:56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/karriaer/student/traeffa-oss-haer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.11.2024 05:20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/karriaer/karriaermoejligheter/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.06.2026 13:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.10.2025 10:28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-utreder-behoven-foer-ett-nytt-centralbad-i-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.11.2025 12:07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/nu-vill-vi-bara-saetta-i-gaang-med-arbetet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.11.2025 12:13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/ett-energiknippe-med-hjaerta-foer-haallbarhet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.11.2025 12:30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/civilingenjoer-med-det-baesta-av-tvaa-vaerldar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.06.2023 06:05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-anlaeggning-foer-koldioxidinfaangning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.11.2025 12:32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsults-vd-till-innovationsfoeretagens-styrelse/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-koeper-ny-eldriven-borrigg-saenker-utslaepp-i-faeltarbete/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.11.2025 12:37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/stark-start-paa-2023-foer-norconsult-sverige/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.11.2025 12:42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/restprodukt-ger-groenare-betong-paa-rengaards-kraftstation/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/nytt-ramavtal-foer-region-skaane-norconsult-staerker-kompetensen-inom-vaardlokaler/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-staerker-sin-lokala-naervaro-i-norr/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.11.2025 12:39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-nya-hertsoeskolan-i-luleaa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/ny-raeknemodell-anger-klimatminskning-per-investerad-krona/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/ny-foerstudie-utreder-behov-kopplat-till-skola-och-idrott-i-lysekil/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tar-fram-aatgaerder-som-ska-faa-fler-goeteborgare-att-vaelja-cykel/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.06.2023 11:10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/nya-backaplan-tar-form-norconsult-med-i-detaljplaneprocessen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.06.2023 10:27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-optimerar-hybridpark-aat-lc-energi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.11.2025 12:55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/jan-iggstroem-aatervaende-till-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.09.2023 11:46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-har-genomfoert-pilotprojekt-foer-trafikverket/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-i-projekt-foer-hoejd-kapacitet-paa-vaestra-stambanan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.11.2025 12:57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/efter-branden-norconsult-projekterar-aateruppbyggnaden-av-slottskogshallen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/vaelkommen-till-norconsults-haallbarhetsvecka-2023/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vaexer-utoekar-med-ny-kompetens-inom-brand-risk/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tar-fram-vaeg-och-jaernvaegsplan-med-barnperspektiv/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/stark-tillvaext-och-oekad-loensamhet-foer-norconsult-sverige-2022/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.11.2023 08:46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-nytt-ramavtal-i-boden-del-av-en-stoerre-satsning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.08.2024 06:28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-ramavtal-inom-konstruktion-i-stockholm/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 13:46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-moderniserar-vaegskydd-foer-jaernvaeg-i-joenkoepings-laen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 12:20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/framtiden-finns-i-norr-norconsult-vinner-ramavtal-i-gaellivare/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.10.2024 13:23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/ida-dahlbaeck-ny-kommunikationschef-paa-norconsult-ab/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-installerar-digital-vaeckarklocka-under-feskekorka/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.06.2023 11:12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-ramavtal-med-botkyrka-kommun/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tecknar-ramavtal-kopplat-till-unik-gruvverksamhet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-byggnad-till-nytt-kraftvaermeverk-i-oertofta/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.06.2026 11:20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-utreder-miljoepaaverkan-foer-detaljplan-i-aatvidaberg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-siktar-paa-boersnotering/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.09.2023 11:30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-ramavtal-inom-industri/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tar-fram-plan-foer-omraadet-soeder-om-wieselgrensplatsen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsults-foersta-ritningsloesa-projekt-faerdigstaellt/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-aer-med-och-utvecklar-hults-hoejd-i-trollhaettan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-utreder-framtida-vattenfoersoerjning-i-gnesta/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-faar-fortsatt-foertroende-foer-busslinjer-i-malmoe/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.05.2024 06:39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/nu-invigs-taeby-simhall-norconsult-har-utformat-och-projekterat/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-behaaller-status-som-karriaerfoeretag-under-2023/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.10.2024 07:15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/fortsatt-stark-tillvaext-foer-norconsult-sverige-under-kvartal-3-2022/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.06.2023 08:51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-stort-brouppdrag-i-vilhelmina/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.05.2024 06:38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-inventerar-kulturmiljoeer-i-esloev/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-undersoeker-foerorenad-mark-i-alvesta/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.05.2024 06:40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/nya-transportmedel-inom-geoteknik-kan-minska-utslaepp-upp-till-7-gaanger/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.09.2024 12:03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-utreder-nytt-stickspaar-foer-frakt-av-flytande-koldioxid/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/riskhantering-kan-saekra-det-svenska-elnaetet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-ytterligare-ramavtal-med-haallbarhetsfokus-paa-gotland/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/medarbetare-paa-norconsult-kan-ta-hem-priser-paa-aarets-betonggala/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-ritar-tvaa-nya-simhallar-i-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.08.2023 07:15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-ramavtal-inom-pappersindustrin/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.05.2024 06:37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/modernt-moeter-traditionellt-paa-hisingens-nya-friidrottsarena/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/naer-haallbarhetsfraagan-tappas-bort-i-traengseln/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/ny-barnbok-ska-oeka-intresset-foer-va-bland-barn/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-bidrar-till-framtidens-av-teknik-paa-campus-albano/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.05.2024 06:36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-sverige-visar-bra-resultat-foer-foersta-halvaaret-2022/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-internationellt-arkitekturpris/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.05.2024 06:35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/folkhemsarkitektur-och-aaterbruk-i-nytt-renoveringsuppdrag/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-utreder-studentboende-i-uppsala/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 13:53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-klimatanpassar-huddinge-kommun/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/digitalt-dialogverktyg-fraemjar-social-haallbarhet-i-stenungsund/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/skate-dans-och-spegeltak-i-slottsskogsvallens-nya-entrepark/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vaexer-i-maersta-saa-mycket-mer-aen-bara-jaernvaeg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/ny-dansbana-vid-ribersborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-inviger-nytt-kontor-i-oestersund/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-rustar-upp-groenskande-bostadsomraade-i-piteaa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 13:37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-utreder-kulturmiljoevaerden-foer-gullmarsplan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.05.2024 06:54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-utvecklar-utredningsverksamheten-foer-spaar-och-jaernvaeg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/nytt-ramavtal-inom-kraftnaet-till-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.06.2026 11:35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-vallentuna-vaatmarkspark/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/saa-kan-vi-raedda-dagens-broar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.05.2024 06:55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-uppgraderar-scada-system-foer-emmaboda-energi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-foerstaerker-elnaetet-mot-norrlandskusten/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/ny-vision-lyfter-framtida-livsmiljoeer-i-norr/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-ramavtal-med-maelarenergi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/klimatsmart-pendling-och-klimatberaeknade-projekt-norconsult-uppmaerksammar-vaerldsmiljoedagen-2022/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/ka-n-dina-ingenjoerskunskaper-goera-nytta-utomlands/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-ramavtal-foer-miljoeanpassning-av-vattenkraft-foer-laensstyrelsen-i-oerebro/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/starkt-foersta-kvartal-foer-norconsult-sverige/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.11.2023 08:47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/foersta-kvartalet-2022-nordisk-tillvaext-och-foerbaettrad-loensamhet-foer-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/digital-satsning-lyfter-konsultens-roll-paa-haallbarhetsomraadet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsults-nya-metodik-saekrar-god-design/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-storsatsar-i-norr-vi-aer-bara-i-boerjan-av-resan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-blir-baest-paa-best-k/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/tvaerfoerbindelse-ska-loesa-trafikproblem/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/unikt-brofoerslag-kan-binda-samman-morgondagens-malmoe/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 13:02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-satsar-paa-haallbar-digitalisering/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tar-stoerre-grepp-i-aarets-haallbarhetsrapportering-maeter-aeven-indirekt-paaverkan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-ramavtal-foer-vaardlokaler-i-oerebro/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-unik-bro-i-karlstad-goda-chanser-att-bli-ett-landmaerke/</x:t>
+  </x:si>
+  <x:si>
     <x:t>26.08.2024 06:27</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.se/projekt/detaljplan-centrumvaegen-trosa/</x:t>
-[...1231 lines deleted...]
-  <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-fortsatte-sin-loensamma-tillvaext-under-2021/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/unikt-batterilager-saekrar-framtidens-elberedskap/</x:t>
   </x:si>
   <x:si>
     <x:t>26.09.2024 11:00</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-saekrar-orderingaangen-aaratal-framaat/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/nytt-verktyg-foer-inkluderande-kulturmiljoeer/</x:t>
   </x:si>
   <x:si>
     <x:t>22.08.2024 05:52</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/kyrksal-i-piteaa-blir-moderna-laegenheter/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/komplex-konstruktion-naer-kungstorget-i-helsingborg-foernyas/</x:t>
   </x:si>
   <x:si>
     <x:t>02.11.2023 12:13</x:t>
@@ -3709,161 +3709,170 @@
   <x:si>
     <x:t>26.08.2024 06:33</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-lss-boende-i-bollebygd/</x:t>
   </x:si>
   <x:si>
     <x:t>02.11.2023 14:21</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/nytt-digitalt-verktyg-optimerar-planering-av-infrastruktur/</x:t>
   </x:si>
   <x:si>
     <x:t>26.08.2024 06:39</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-tar-fram-foerslag-paa-nya-vilundabadet/</x:t>
   </x:si>
   <x:si>
     <x:t>26.08.2024 05:50</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-tecknar-ramavtal-foer-tjaenster-inom-distributionsnaet/</x:t>
   </x:si>
   <x:si>
+    <x:t>15.06.2026 11:34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-klimatsaekrar-nyhamnen-i-malmoe/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.08.2024 05:42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tecknar-tvaa-kommunala-ramavtal-inom-stadsbyggnad/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.09.2024 11:56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-listas-paa-oslo-boers/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.11.2023 13:47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-tre-ramavtal-inom-belysning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.11.2023 08:20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/identitetsskapare-och-trygghetsfaktor-mjukare-vaerden-genomsyrar-offentlig-belysning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.11.2023 08:18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-utsett-till-karriaerfoeretag-foer-tredje-aaret-i-rad/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/workshop-saa-faar-vi-bort-skadliga-pfas-aemnen-fraan-dricksvatten/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.09.2024 11:58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-oekar-kapaciteten-paa-halmstad-centralstation/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.08.2024 05:46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-sverige-redovisar-oekad-loensamhet-och-fortsatt-tillvaext/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.08.2024 05:49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tar-fram-foerslag-foer-baettre-status-i-vattendrag/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-samordnar-aaterbruk-paa-skola-i-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.08.2024 05:47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tecknar-tvaa-nya-ramavtal-inom-installationsteknik/</x:t>
+  </x:si>
+  <x:si>
     <x:t>26.08.2024 05:52</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.se/aktuellt/norconsult-klimatsaekrar-nyhamnen-i-malmoe/</x:t>
-[...61 lines deleted...]
-  <x:si>
     <x:t>https://norconsult.se/aktuellt/saa-blir-goeteborgs-tvaa-nya-lokalbad/</x:t>
   </x:si>
   <x:si>
     <x:t>26.08.2024 06:40</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/global-engineer-program-skapar-kaernteam-inom-kraftsystem/</x:t>
   </x:si>
   <x:si>
     <x:t>26.09.2024 11:03</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-tar-fram-naturbaserade-erosionsskydd-i-goeta-aelv/</x:t>
   </x:si>
   <x:si>
+    <x:t>26.05.2026 06:35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tecknar-nytt-ramavtal-inom-arkitektur/</x:t>
+  </x:si>
+  <x:si>
     <x:t>26.08.2024 05:51</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.se/aktuellt/norconsult-tecknar-nytt-ramavtal-inom-arkitektur/</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-satsar-ytterligare-inom-badhus/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-tillgaengliggoer-stadsbyggnad-foer-yngre-aaldrar/</x:t>
   </x:si>
   <x:si>
     <x:t>26.08.2024 06:34</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/radarverktyget-som-kan-foerhindra-katastrofer/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-tar-fram-planeringsstrategi-foer-ekeroe-kommun/</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.se/aktuellt/norconsult-bidrar-till-detaljplan-foer-nytt-omraade-i-trollhaettan/</x:t>
-[...2 lines deleted...]
-    <x:t>22.08.2024 05:44</x:t>
+    <x:t>https://norconsult.se/aktuellt/norconsult-har-bidragit-till-detaljplan-foer-nytt-omraade-i-trollhaettan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.06.2026 06:48</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/top-15-trainee/</x:t>
   </x:si>
   <x:si>
+    <x:t>15.06.2026 11:17</x:t>
+  </x:si>
+  <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-tecknar-nytt-ramavtal-inom-trafik/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-sverige-avslutar-aaret-starkt/</x:t>
   </x:si>
   <x:si>
     <x:t>26.08.2024 05:48</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-stoedjer-deep-wind-offshore-i-tillstaandsprocess-foer-satsning-paa-havsbaserad-vindkraft/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-tillsaetter-ny-avdelningschef-foer-arkitektur/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/foertydligande-gaellande-den-senaste-mediarapporteringen-e6-stenungsund/</x:t>
   </x:si>
   <x:si>
     <x:t>29.02.2024 11:24</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-reder-ut-riktvaerden-foer-pfas-i-dagvatten/</x:t>
   </x:si>
   <x:si>
     <x:t>22.08.2024 05:43</x:t>
@@ -3943,51 +3952,51 @@
   <x:si>
     <x:t>23.08.2024 06:00</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-skapar-specialistteam-inom-krisberedskap/</x:t>
   </x:si>
   <x:si>
     <x:t>13.08.2024 11:44</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-koeper-wermlands-infrakonsult-ab/</x:t>
   </x:si>
   <x:si>
     <x:t>10.06.2024 08:16</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-undersoeker-historiskt-laxfiske-i-oerebro/</x:t>
   </x:si>
   <x:si>
     <x:t>10.06.2024 11:12</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-genomfoer-uppdrag-aat-vaexjoe-energi-gaellande-koldioxidinfaangning/</x:t>
   </x:si>
   <x:si>
-    <x:t>29.04.2026 14:09</x:t>
+    <x:t>16.06.2026 11:21</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-tar-fram-nya-operationssalar-oerebro/</x:t>
   </x:si>
   <x:si>
     <x:t>14.06.2024 09:42</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-vinner-ramavtal-inom-geoteknik-ska-undersoeka-skredrisk/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-vinner-nytt-uppdrag-foer-modernisering-av-vaegskyddsanlaeggningar/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-tecknar-ramavtal-inom-klimatberaekning/</x:t>
   </x:si>
   <x:si>
     <x:t>19.06.2024 11:27</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/nu-simmar-fiskarna-tryggare-i-vanaan/</x:t>
   </x:si>
   <x:si>
     <x:t>25.06.2024 11:58</x:t>
   </x:si>
@@ -4177,51 +4186,51 @@
   <x:si>
     <x:t>04.12.2024 08:08</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-undersoeker-restid-foer-linkoepingsbor/</x:t>
   </x:si>
   <x:si>
     <x:t>06.12.2024 12:10</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-foervaervar-konsultbolaget-sigma-civil/</x:t>
   </x:si>
   <x:si>
     <x:t>20.02.2025 10:33</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/ny-rapport-ger-snabbspaar-till-bra-dricksvatten/</x:t>
   </x:si>
   <x:si>
     <x:t>16.12.2024 13:28</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-tecknar-ramavtal-med-eon/</x:t>
   </x:si>
   <x:si>
-    <x:t>29.04.2026 14:24</x:t>
+    <x:t>15.06.2026 11:33</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-inventerar-vaexter-paa-antarktis/</x:t>
   </x:si>
   <x:si>
     <x:t>09.01.2025 09:06</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-faar-utoekat-uppdrag-i-baalforsens-kraftverk/</x:t>
   </x:si>
   <x:si>
     <x:t>14.01.2025 11:50</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-utreder-stationsomraadet-i-gaellivare/</x:t>
   </x:si>
   <x:si>
     <x:t>22.01.2025 08:10</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-inspekterar-jaernvaegstunnlar-paa-uppdrag-av-trafikverket/</x:t>
   </x:si>
   <x:si>
     <x:t>30.01.2025 08:20</x:t>
   </x:si>
@@ -4231,87 +4240,87 @@
   <x:si>
     <x:t>17.02.2025 08:33</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-tecknar-ramavtal-med-boraas-stad/</x:t>
   </x:si>
   <x:si>
     <x:t>11.02.2025 10:57</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-sverige-fortsaetter-accelerera-tillvaexten-och-foerbaettrar-ebita-marginalen/</x:t>
   </x:si>
   <x:si>
     <x:t>19.02.2025 09:23</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-utfoer-inspektioner-som-ska-foerhindra-ras/</x:t>
   </x:si>
   <x:si>
     <x:t>19.02.2025 15:40</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsults-traineeprogram-i-topp-igen/</x:t>
   </x:si>
   <x:si>
-    <x:t>25.02.2025 07:59</x:t>
+    <x:t>15.06.2026 11:15</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-sverige-har-gett-norbergs-kommunhus-en-vaelbehoevlig-ansiktslyftning/</x:t>
   </x:si>
   <x:si>
     <x:t>28.03.2025 08:42</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-vaexer-flyttar-till-stoerre-kontor-i-stockholm/</x:t>
   </x:si>
   <x:si>
     <x:t>10.04.2025 08:18</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-tecknar-ramavtal-med-uppsala-kommun-skolfastigheter-ab/</x:t>
   </x:si>
   <x:si>
     <x:t>23.04.2025 12:23</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsults-arkitekter-utformar-nytt-modernt-badhus-i-vaexjoe/</x:t>
   </x:si>
   <x:si>
     <x:t>29.04.2025 13:51</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-bidrar-till-den-nya-lindholmsfoerbindelsen-med-tvaa-uppdrag/</x:t>
   </x:si>
   <x:si>
     <x:t>06.05.2025 11:24</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-effektiviserar-detaljprojektering-med-ny-digital-samordningsmodell/</x:t>
   </x:si>
   <x:si>
-    <x:t>13.05.2025 08:30</x:t>
+    <x:t>15.06.2026 11:18</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-sverige-inleder-aaret-starkt-med-fortsatt-tillvaext-och-god-loensamhet/</x:t>
   </x:si>
   <x:si>
     <x:t>14.05.2025 05:27</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsults-3d-modell-effektiviserar-renovering-av-vattenkraftstation/</x:t>
   </x:si>
   <x:si>
     <x:t>20.05.2025 09:53</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-vaexer-inom-trafik-och-miljoe-satsar-paa-stockholmsregionen/</x:t>
   </x:si>
   <x:si>
     <x:t>24.06.2025 09:07</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/ai-och-droenarteknik-kartlaegger-trafikfloedet-vid-baerbyleden/</x:t>
   </x:si>
   <x:si>
     <x:t>03.06.2025 08:05</x:t>
   </x:si>
@@ -4327,57 +4336,54 @@
   <x:si>
     <x:t>17.06.2025 08:40</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/kommentar-till-shks-slutrapport-om-skredet-vid-e6-utanfoer-stenungsund-2023/</x:t>
   </x:si>
   <x:si>
     <x:t>19.06.2025 08:24</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-tar-fram-vaegplan-foer-graabovaegen/</x:t>
   </x:si>
   <x:si>
     <x:t>24.06.2025 06:59</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-utfoer-trafikutredningar-foer-skanska/</x:t>
   </x:si>
   <x:si>
     <x:t>02.07.2025 13:00</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-har-tilldelats-kontrakt-med-svenska-kraftnaet/</x:t>
   </x:si>
   <x:si>
-    <x:t>02.07.2025 09:38</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-tecknar-ramavtal-med-svenska-kraftnaet/</x:t>
   </x:si>
   <x:si>
-    <x:t>04.07.2025 07:27</x:t>
+    <x:t>15.06.2026 11:14</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/minikonferens-om-pfas-rening-tekniker-foer-ytvatten-grundvatten-och-mark/</x:t>
   </x:si>
   <x:si>
     <x:t>29.08.2025 09:22</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-sverige-fortsaetter-sin-starka-tillvaext/</x:t>
   </x:si>
   <x:si>
     <x:t>20.08.2025 06:58</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-foer-persontrafik-paa-markarydsbanan/</x:t>
   </x:si>
   <x:si>
     <x:t>26.08.2025 07:21</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-samlar-hela-verksamheten-i-karlstad-paa-nytt-kontor/</x:t>
   </x:si>
   <x:si>
     <x:t>02.09.2025 08:25</x:t>
   </x:si>
@@ -4510,69 +4516,93 @@
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-tilldelas-ramavtal-inom-geoteknik-och-bergteknik-med-lerums-kommun/</x:t>
   </x:si>
   <x:si>
     <x:t>23.04.2026 07:08</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-bidrar-naer-beccs-stockholm-naar-viktig-milstolpe/</x:t>
   </x:si>
   <x:si>
     <x:t>27.04.2026 07:04</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-staerker-satsningen-paa-industri-och-groen-omstaellning-med-ny-regional-organisation/</x:t>
   </x:si>
   <x:si>
     <x:t>11.05.2026 07:10</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-sverige-inleder-aaret-stabilt-med-fortsatt-tillvaext-och-foerbaettrad-loensamhet/</x:t>
   </x:si>
   <x:si>
     <x:t>12.05.2026 05:17</x:t>
   </x:si>
   <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-foerlaengning-av-foerbigaangsspaar-i-slaette/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.06.2026 06:55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tilldelas-ramavtal-foer-arkitekttjaenster-i-varbergs-kommun/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.06.2026 07:35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/nytt-projekt-ska-ta-fram-nationell-standard-foer-noedsanitet-i-sverige/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.06.2026 06:33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-gestaltar-ny-bro-som-knyter-ihop-vaexjoes-stadsdelar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18.06.2026 11:45</x:t>
+  </x:si>
+  <x:si>
     <x:t>https://norconsult.se/om-oss/</x:t>
   </x:si>
   <x:si>
     <x:t>04.05.2026 13:34</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/om-oss/vaar-kultur/</x:t>
   </x:si>
   <x:si>
     <x:t>17.02.2026 10:12</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/om-oss/etik-och-integritet/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/om-oss/certifieringar/</x:t>
   </x:si>
   <x:si>
-    <x:t>10.06.2024 07:20</x:t>
+    <x:t>09.06.2026 13:52</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/haallbarhet/</x:t>
   </x:si>
   <x:si>
     <x:t>22.08.2025 09:25</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/haallbarhet/haallbarhetsveckan-2024/</x:t>
   </x:si>
   <x:si>
     <x:t>29.04.2024 04:45</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/haallbarhet/vaerldsmiljoedagen-2024/</x:t>
   </x:si>
   <x:si>
     <x:t>05.06.2024 05:00</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/kontakta-oss/</x:t>
   </x:si>
   <x:si>
     <x:t>08.04.2026 13:48</x:t>
   </x:si>
@@ -4612,56 +4642,50 @@
   <x:si>
     <x:t>https://norconsult.se/kontakta-oss/halmstad/</x:t>
   </x:si>
   <x:si>
     <x:t>24.04.2024 07:27</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/kontakta-oss/helsingborg/</x:t>
   </x:si>
   <x:si>
     <x:t>24.04.2024 07:28</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/kontakta-oss/hudiksvall/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/kontakta-oss/joenkoeping/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/kontakta-oss/kalmar/</x:t>
   </x:si>
   <x:si>
     <x:t>27.04.2026 13:14</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.se/kontakta-oss/karlskrona/</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>https://norconsult.se/kontakta-oss/karlstad/</x:t>
   </x:si>
   <x:si>
     <x:t>21.08.2025 12:09</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/kontakta-oss/kiruna/</x:t>
   </x:si>
   <x:si>
     <x:t>27.05.2024 05:52</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/kontakta-oss/kristianstad/</x:t>
   </x:si>
   <x:si>
     <x:t>24.04.2024 07:30</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/kontakta-oss/kungaelv/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/kontakta-oss/linkoeping/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/kontakta-oss/ludvika/</x:t>
@@ -4723,50 +4747,53 @@
   <x:si>
     <x:t>24.04.2024 07:34</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/kontakta-oss/umeaa/</x:t>
   </x:si>
   <x:si>
     <x:t>06.05.2026 07:10</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/kontakta-oss/uppsala/</x:t>
   </x:si>
   <x:si>
     <x:t>24.04.2024 07:35</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/kontakta-oss/varberg/</x:t>
   </x:si>
   <x:si>
     <x:t>07.05.2025 11:13</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/kontakta-oss/vaesteraas/</x:t>
   </x:si>
   <x:si>
+    <x:t>30.06.2026 12:39</x:t>
+  </x:si>
+  <x:si>
     <x:t>https://norconsult.se/kontakta-oss/vaexjoe/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/kontakta-oss/aelvkarleby/</x:t>
   </x:si>
   <x:si>
     <x:t>24.04.2024 07:36</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/kontakta-oss/aelvsjoe/</x:t>
   </x:si>
   <x:si>
     <x:t>24.04.2024 07:38</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/kontakta-oss/oerebro/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/kontakta-oss/oernskoeldsvik/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/kontakta-oss/oestersund/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/vi-tar-oss-an-pfas-utmaningen/</x:t>
@@ -4792,51 +4819,51 @@
   <x:si>
     <x:t>12.12.2023 15:13</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/innovation/</x:t>
   </x:si>
   <x:si>
     <x:t>02.06.2025 12:53</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/med-ljuset-som-verktyg/</x:t>
   </x:si>
   <x:si>
     <x:t>02.06.2025 12:59</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/10-aar-med-hisingsleden/</x:t>
   </x:si>
   <x:si>
     <x:t>15.05.2024 08:01</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/helhetsleverantoer-inom-elnaetstjaenster/</x:t>
   </x:si>
   <x:si>
-    <x:t>02.06.2025 13:28</x:t>
+    <x:t>15.06.2026 11:31</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/georaptor-optimerar-planering-foer-infrastruktur/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/speak-up/</x:t>
   </x:si>
   <x:si>
     <x:t>15.04.2024 07:59</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/leverantoersinformation/</x:t>
   </x:si>
   <x:si>
     <x:t>13.08.2024 07:11</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/soek/</x:t>
   </x:si>
   <x:si>
     <x:t>24.04.2024 07:24</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/haallbarhetsveckan-2025/</x:t>
   </x:si>
@@ -5904,1031 +5931,1031 @@
     <x:row r="36" spans="1:6">
       <x:c r="A36" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6">
       <x:c r="A37" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6">
       <x:c r="A38" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6">
       <x:c r="A39" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6">
       <x:c r="A40" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6">
       <x:c r="A41" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6">
       <x:c r="A42" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6">
       <x:c r="A43" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6">
       <x:c r="A44" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6">
       <x:c r="A45" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6">
       <x:c r="A46" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6">
       <x:c r="A47" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6">
       <x:c r="A48" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6">
       <x:c r="A49" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6">
       <x:c r="A50" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6">
       <x:c r="A51" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6">
       <x:c r="A52" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6">
       <x:c r="A53" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6">
       <x:c r="A54" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6">
       <x:c r="A55" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6">
       <x:c r="A56" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6">
       <x:c r="A57" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6">
       <x:c r="A58" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6">
       <x:c r="A59" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6">
       <x:c r="A60" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6">
       <x:c r="A61" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6">
       <x:c r="A62" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6">
       <x:c r="A63" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6">
       <x:c r="A64" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6">
       <x:c r="A65" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6">
       <x:c r="A66" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6">
       <x:c r="A67" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6">
       <x:c r="A68" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6">
       <x:c r="A69" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6">
       <x:c r="A70" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6">
       <x:c r="A71" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6">
       <x:c r="A72" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6">
       <x:c r="A73" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6">
       <x:c r="A74" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6">
       <x:c r="A75" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6">
       <x:c r="A76" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6">
       <x:c r="A77" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6">
       <x:c r="A78" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6">
       <x:c r="A79" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6">
       <x:c r="A80" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6">
       <x:c r="A81" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6">
       <x:c r="A82" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6">
       <x:c r="A83" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6">
       <x:c r="A84" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6">
       <x:c r="A85" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6">
       <x:c r="A86" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -6941,9554 +6968,9594 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>1581</x:v>
+        <x:v>1590</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>1582</x:v>
+        <x:v>1591</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>1583</x:v>
+        <x:v>1592</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>1584</x:v>
+        <x:v>1593</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>1585</x:v>
+        <x:v>1594</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>1586</x:v>
+        <x:v>1595</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>1587</x:v>
+        <x:v>1596</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>1588</x:v>
+        <x:v>1597</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>1589</x:v>
+        <x:v>1598</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>1590</x:v>
+        <x:v>1599</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>1591</x:v>
+        <x:v>1600</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>1592</x:v>
+        <x:v>1601</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>1593</x:v>
+        <x:v>1602</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>1594</x:v>
+        <x:v>1603</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>1595</x:v>
+        <x:v>1604</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>1596</x:v>
+        <x:v>1605</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>1597</x:v>
+        <x:v>1606</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F356"/>
+  <x:dimension ref="A1:F358"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6">
       <x:c r="A17" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6">
       <x:c r="A18" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6">
       <x:c r="A19" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6">
       <x:c r="A20" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6">
       <x:c r="A21" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6">
       <x:c r="A22" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6">
       <x:c r="A23" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6">
       <x:c r="A24" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6">
       <x:c r="A25" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6">
       <x:c r="A26" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6">
       <x:c r="A27" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6">
       <x:c r="A28" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6">
       <x:c r="A29" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6">
       <x:c r="A30" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6">
       <x:c r="A31" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6">
       <x:c r="A32" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6">
       <x:c r="A33" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6">
       <x:c r="A34" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6">
       <x:c r="A35" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6">
       <x:c r="A36" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6">
       <x:c r="A37" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6">
       <x:c r="A38" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6">
       <x:c r="A39" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6">
       <x:c r="A40" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6">
       <x:c r="A41" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6">
       <x:c r="A42" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6">
       <x:c r="A43" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6">
       <x:c r="A44" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6">
       <x:c r="A45" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6">
       <x:c r="A46" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6">
       <x:c r="A47" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6">
       <x:c r="A48" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6">
       <x:c r="A49" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6">
       <x:c r="A50" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6">
       <x:c r="A51" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6">
       <x:c r="A52" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6">
       <x:c r="A53" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6">
       <x:c r="A54" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6">
       <x:c r="A55" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6">
       <x:c r="A56" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6">
       <x:c r="A57" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6">
       <x:c r="A58" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6">
       <x:c r="A59" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6">
       <x:c r="A60" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6">
       <x:c r="A61" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6">
       <x:c r="A62" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6">
       <x:c r="A63" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6">
       <x:c r="A64" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6">
       <x:c r="A65" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6">
       <x:c r="A66" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6">
       <x:c r="A67" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6">
       <x:c r="A68" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6">
       <x:c r="A69" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6">
       <x:c r="A70" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6">
       <x:c r="A71" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6">
       <x:c r="A72" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6">
       <x:c r="A73" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6">
       <x:c r="A74" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6">
       <x:c r="A75" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6">
       <x:c r="A76" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6">
       <x:c r="A77" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6">
       <x:c r="A78" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6">
       <x:c r="A79" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6">
       <x:c r="A80" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6">
       <x:c r="A81" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6">
       <x:c r="A82" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6">
       <x:c r="A83" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6">
       <x:c r="A84" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6">
       <x:c r="A85" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6">
       <x:c r="A86" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6">
       <x:c r="A87" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6">
       <x:c r="A88" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6">
       <x:c r="A89" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6">
       <x:c r="A90" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6">
       <x:c r="A91" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6">
       <x:c r="A92" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6">
       <x:c r="A93" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6">
       <x:c r="A94" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6">
       <x:c r="A95" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6">
       <x:c r="A96" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6">
       <x:c r="A97" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6">
       <x:c r="A98" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6">
       <x:c r="A99" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6">
       <x:c r="A100" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6">
       <x:c r="A101" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6">
       <x:c r="A102" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6">
       <x:c r="A103" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6">
       <x:c r="A104" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6">
       <x:c r="A105" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6">
       <x:c r="A106" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="B106" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6">
       <x:c r="A107" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6">
       <x:c r="A108" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6">
       <x:c r="A109" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6">
       <x:c r="A110" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6">
       <x:c r="A111" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6">
       <x:c r="A112" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6">
       <x:c r="A113" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6">
       <x:c r="A114" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="B114" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6">
       <x:c r="A115" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6">
       <x:c r="A116" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B116" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6">
       <x:c r="A117" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6">
       <x:c r="A118" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6">
       <x:c r="A119" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6">
       <x:c r="A120" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6">
       <x:c r="A121" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6">
       <x:c r="A122" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6">
       <x:c r="A123" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6">
       <x:c r="A124" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="B124" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6">
       <x:c r="A125" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6">
       <x:c r="A126" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="B126" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6">
       <x:c r="A127" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6">
       <x:c r="A128" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="B128" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6">
       <x:c r="A129" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6">
       <x:c r="A130" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="B130" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6">
       <x:c r="A131" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6">
       <x:c r="A132" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="B132" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6">
       <x:c r="A133" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6">
       <x:c r="A134" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="B134" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6">
       <x:c r="A135" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6">
       <x:c r="A136" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="B136" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6">
       <x:c r="A137" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6">
       <x:c r="A138" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="B138" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6">
       <x:c r="A139" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6">
       <x:c r="A140" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="B140" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6">
       <x:c r="A141" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6">
       <x:c r="A142" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6">
       <x:c r="A143" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6">
       <x:c r="A144" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="B144" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6">
       <x:c r="A145" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6">
       <x:c r="A146" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B146" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6">
       <x:c r="A147" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6">
       <x:c r="A148" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="B148" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6">
       <x:c r="A149" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6">
       <x:c r="A150" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B150" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6">
       <x:c r="A151" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6">
       <x:c r="A152" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="B152" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6">
       <x:c r="A153" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:6">
       <x:c r="A154" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="B154" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:6">
       <x:c r="A155" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:6">
       <x:c r="A156" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="B156" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:6">
       <x:c r="A157" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:6">
       <x:c r="A158" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="B158" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:6">
       <x:c r="A159" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:6">
       <x:c r="A160" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="B160" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:6">
       <x:c r="A161" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:6">
       <x:c r="A162" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="B162" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:6">
       <x:c r="A163" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:6">
       <x:c r="A164" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="B164" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:6">
       <x:c r="A165" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:6">
       <x:c r="A166" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="B166" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:6">
       <x:c r="A167" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:6">
       <x:c r="A168" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="B168" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:6">
       <x:c r="A169" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:6">
       <x:c r="A170" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="B170" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:6">
       <x:c r="A171" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:6">
       <x:c r="A172" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="B172" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:6">
       <x:c r="A173" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:6">
       <x:c r="A174" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="B174" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:6">
       <x:c r="A175" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:6">
       <x:c r="A176" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="B176" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:6">
       <x:c r="A177" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:6">
       <x:c r="A178" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="B178" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:6">
       <x:c r="A179" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:6">
       <x:c r="A180" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="B180" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:6">
       <x:c r="A181" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:6">
       <x:c r="A182" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="B182" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:6">
       <x:c r="A183" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:6">
       <x:c r="A184" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="B184" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:6">
       <x:c r="A185" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:6">
       <x:c r="A186" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="B186" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:6">
       <x:c r="A187" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:6">
       <x:c r="A188" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="B188" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:6">
       <x:c r="A189" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:6">
       <x:c r="A190" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="B190" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:6">
       <x:c r="A191" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:6">
       <x:c r="A192" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="B192" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:6">
       <x:c r="A193" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:6">
       <x:c r="A194" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="B194" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E194" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:6">
       <x:c r="A195" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:6">
       <x:c r="A196" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="B196" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:6">
       <x:c r="A197" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:6">
       <x:c r="A198" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="B198" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:6">
       <x:c r="A199" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:6">
       <x:c r="A200" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="B200" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:6">
       <x:c r="A201" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:6">
       <x:c r="A202" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="B202" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:6">
       <x:c r="A203" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:6">
       <x:c r="A204" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="B204" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:6">
       <x:c r="A205" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:6">
       <x:c r="A206" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="B206" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:6">
       <x:c r="A207" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:6">
       <x:c r="A208" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="B208" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E208" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:6">
       <x:c r="A209" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E209" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:6">
       <x:c r="A210" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="B210" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D210" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E210" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F210" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:6">
       <x:c r="A211" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E211" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:6">
       <x:c r="A212" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="B212" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:6">
       <x:c r="A213" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E213" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:6">
       <x:c r="A214" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="B214" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:6">
       <x:c r="A215" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:6">
       <x:c r="A216" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="B216" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D216" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E216" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F216" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:6">
       <x:c r="A217" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:6">
       <x:c r="A218" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="B218" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:6">
       <x:c r="A219" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:6">
       <x:c r="A220" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="B220" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D220" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E220" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F220" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:6">
       <x:c r="A221" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:6">
       <x:c r="A222" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="B222" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:6">
       <x:c r="A223" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D223" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E223" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F223" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:6">
       <x:c r="A224" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="B224" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D224" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E224" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F224" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:6">
       <x:c r="A225" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D225" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E225" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F225" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:6">
       <x:c r="A226" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="B226" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D226" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E226" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F226" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:6">
       <x:c r="A227" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D227" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E227" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F227" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:6">
       <x:c r="A228" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="B228" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D228" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E228" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F228" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:6">
       <x:c r="A229" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D229" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E229" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F229" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:6">
       <x:c r="A230" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="B230" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D230" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E230" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F230" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:6">
       <x:c r="A231" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D231" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E231" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F231" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:6">
       <x:c r="A232" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="B232" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D232" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E232" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F232" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:6">
       <x:c r="A233" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E233" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F233" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:6">
       <x:c r="A234" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="B234" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D234" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E234" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:6">
       <x:c r="A235" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D235" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E235" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:6">
       <x:c r="A236" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="B236" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D236" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E236" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F236" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:6">
       <x:c r="A237" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D237" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E237" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F237" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:6">
       <x:c r="A238" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="B238" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D238" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E238" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:6">
       <x:c r="A239" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D239" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E239" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F239" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:6">
       <x:c r="A240" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="B240" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D240" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E240" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F240" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:6">
       <x:c r="A241" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D241" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E241" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F241" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:6">
       <x:c r="A242" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="B242" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D242" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E242" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:6">
       <x:c r="A243" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D243" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E243" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F243" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:6">
       <x:c r="A244" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="B244" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D244" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E244" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F244" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:6">
       <x:c r="A245" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D245" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E245" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:6">
       <x:c r="A246" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="B246" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D246" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E246" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F246" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:6">
       <x:c r="A247" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D247" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E247" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F247" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:6">
       <x:c r="A248" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="B248" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D248" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E248" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F248" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:6">
       <x:c r="A249" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E249" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:6">
       <x:c r="A250" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="B250" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:6">
       <x:c r="A251" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E251" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:6">
       <x:c r="A252" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="B252" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:6">
       <x:c r="A253" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E253" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:6">
       <x:c r="A254" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="B254" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E254" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F254" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:6">
       <x:c r="A255" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E255" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F255" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:6">
       <x:c r="A256" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="B256" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D256" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E256" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F256" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:6">
       <x:c r="A257" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E257" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F257" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:6">
       <x:c r="A258" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="B258" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E258" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F258" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:6">
       <x:c r="A259" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E259" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F259" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:6">
       <x:c r="A260" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="B260" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D260" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E260" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F260" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:6">
       <x:c r="A261" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D261" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E261" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F261" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:6">
       <x:c r="A262" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="B262" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D262" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E262" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F262" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:6">
       <x:c r="A263" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="C263" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D263" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E263" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F263" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:6">
       <x:c r="A264" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="B264" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D264" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E264" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F264" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:6">
       <x:c r="A265" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D265" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E265" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F265" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:6">
       <x:c r="A266" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="B266" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D266" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E266" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F266" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:6">
       <x:c r="A267" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D267" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E267" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F267" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:6">
       <x:c r="A268" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="B268" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D268" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E268" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F268" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:6">
       <x:c r="A269" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D269" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E269" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F269" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:6">
       <x:c r="A270" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="B270" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="C270" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D270" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E270" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F270" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:6">
       <x:c r="A271" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="C271" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D271" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E271" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F271" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:6">
       <x:c r="A272" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="B272" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D272" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E272" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F272" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:6">
       <x:c r="A273" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D273" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E273" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F273" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:6">
       <x:c r="A274" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="B274" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D274" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E274" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F274" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:6">
       <x:c r="A275" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D275" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E275" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F275" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:6">
       <x:c r="A276" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="B276" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="C276" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D276" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E276" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F276" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:6">
       <x:c r="A277" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="C277" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D277" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E277" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F277" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:6">
       <x:c r="A278" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="B278" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="C278" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D278" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E278" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F278" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:6">
       <x:c r="A279" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="C279" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D279" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E279" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F279" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:6">
       <x:c r="A280" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="B280" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="C280" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D280" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E280" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F280" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:6">
       <x:c r="A281" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="C281" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D281" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E281" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F281" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:6">
       <x:c r="A282" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="B282" s="0" t="s">
-        <x:v>687</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="C282" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D282" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E282" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F282" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:6">
       <x:c r="A283" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="C283" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D283" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E283" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F283" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:6">
       <x:c r="A284" s="0" t="s">
-        <x:v>690</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="B284" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="C284" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D284" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E284" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F284" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:6">
       <x:c r="A285" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="C285" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D285" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E285" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F285" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:6">
       <x:c r="A286" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="B286" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="C286" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D286" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E286" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F286" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:6">
       <x:c r="A287" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="C287" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D287" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E287" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F287" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:6">
       <x:c r="A288" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="B288" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="C288" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D288" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E288" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F288" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:6">
       <x:c r="A289" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C289" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D289" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E289" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F289" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:6">
       <x:c r="A290" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="B290" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="C290" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D290" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E290" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F290" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:6">
       <x:c r="A291" s="0" t="s">
-        <x:v>704</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="C291" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D291" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E291" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F291" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:6">
       <x:c r="A292" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="B292" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="C292" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D292" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E292" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F292" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:6">
       <x:c r="A293" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="C293" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D293" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E293" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F293" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:6">
       <x:c r="A294" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="B294" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="C294" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D294" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E294" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F294" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:6">
       <x:c r="A295" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="C295" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D295" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E295" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F295" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:6">
       <x:c r="A296" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="B296" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="C296" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D296" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E296" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F296" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:6">
       <x:c r="A297" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="C297" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D297" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E297" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F297" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:6">
       <x:c r="A298" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="B298" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="C298" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D298" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E298" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F298" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:6">
       <x:c r="A299" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="C299" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D299" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E299" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F299" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:6">
       <x:c r="A300" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="B300" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="C300" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D300" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E300" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F300" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:6">
       <x:c r="A301" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="C301" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D301" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E301" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F301" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:6">
       <x:c r="A302" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="B302" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="C302" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D302" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E302" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F302" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:6">
       <x:c r="A303" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="C303" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D303" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E303" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F303" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:6">
       <x:c r="A304" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="B304" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="C304" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D304" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E304" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F304" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:6">
       <x:c r="A305" s="0" t="s">
-        <x:v>732</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="C305" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D305" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E305" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F305" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:6">
       <x:c r="A306" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="B306" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="C306" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D306" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E306" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F306" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:6">
       <x:c r="A307" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="C307" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D307" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E307" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F307" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:6">
       <x:c r="A308" s="0" t="s">
-        <x:v>738</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="B308" s="0" t="s">
-        <x:v>739</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="C308" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D308" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E308" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F308" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:6">
       <x:c r="A309" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="C309" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D309" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E309" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F309" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:6">
       <x:c r="A310" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="B310" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="C310" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D310" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E310" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F310" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:6">
       <x:c r="A311" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="C311" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D311" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E311" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F311" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:6">
       <x:c r="A312" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="B312" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="C312" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D312" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E312" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F312" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:6">
       <x:c r="A313" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="C313" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D313" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E313" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F313" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:6">
       <x:c r="A314" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="B314" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="C314" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D314" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E314" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F314" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:6">
       <x:c r="A315" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="C315" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D315" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E315" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F315" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:6">
       <x:c r="A316" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="B316" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="C316" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D316" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E316" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F316" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:6">
       <x:c r="A317" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D317" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E317" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F317" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:6">
       <x:c r="A318" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="B318" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="C318" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D318" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E318" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F318" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:6">
       <x:c r="A319" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="C319" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D319" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E319" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F319" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:6">
       <x:c r="A320" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="B320" s="0" t="s">
-        <x:v>762</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="C320" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D320" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E320" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F320" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:6">
       <x:c r="A321" s="0" t="s">
-        <x:v>763</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="C321" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D321" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E321" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F321" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:6">
       <x:c r="A322" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="B322" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="C322" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D322" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E322" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F322" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:6">
       <x:c r="A323" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="C323" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D323" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E323" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F323" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:6">
       <x:c r="A324" s="0" t="s">
-        <x:v>769</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="B324" s="0" t="s">
-        <x:v>770</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="C324" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D324" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E324" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F324" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:6">
       <x:c r="A325" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="C325" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D325" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E325" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F325" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:6">
       <x:c r="A326" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="B326" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="C326" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D326" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E326" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F326" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:6">
       <x:c r="A327" s="0" t="s">
-        <x:v>775</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="C327" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D327" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E327" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F327" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:6">
       <x:c r="A328" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="B328" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="C328" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D328" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E328" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F328" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:6">
       <x:c r="A329" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="C329" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D329" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E329" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F329" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:6">
       <x:c r="A330" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="B330" s="0" t="s">
-        <x:v>782</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="C330" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D330" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E330" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F330" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:6">
       <x:c r="A331" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
-        <x:v>784</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="C331" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D331" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E331" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F331" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:6">
       <x:c r="A332" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="B332" s="0" t="s">
-        <x:v>786</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="C332" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D332" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E332" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F332" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:6">
       <x:c r="A333" s="0" t="s">
-        <x:v>787</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="C333" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D333" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E333" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F333" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:6">
       <x:c r="A334" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="B334" s="0" t="s">
-        <x:v>786</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="C334" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D334" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E334" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F334" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:6">
       <x:c r="A335" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="C335" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D335" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E335" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F335" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:6">
       <x:c r="A336" s="0" t="s">
-        <x:v>792</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="B336" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="C336" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D336" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E336" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F336" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:6">
       <x:c r="A337" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="C337" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D337" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E337" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F337" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:6">
       <x:c r="A338" s="0" t="s">
-        <x:v>795</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="B338" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="C338" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D338" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E338" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F338" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:6">
       <x:c r="A339" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
-        <x:v>797</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="C339" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D339" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E339" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F339" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:6">
       <x:c r="A340" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="B340" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="C340" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D340" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E340" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F340" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:6">
       <x:c r="A341" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>786</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="C341" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D341" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E341" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F341" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:6">
       <x:c r="A342" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="B342" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="C342" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D342" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E342" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F342" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:6">
       <x:c r="A343" s="0" t="s">
-        <x:v>803</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
-        <x:v>804</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="C343" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D343" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E343" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F343" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:6">
       <x:c r="A344" s="0" t="s">
-        <x:v>805</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B344" s="0" t="s">
-        <x:v>806</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="C344" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D344" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E344" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F344" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:6">
       <x:c r="A345" s="0" t="s">
-        <x:v>807</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="C345" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D345" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E345" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F345" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:6">
       <x:c r="A346" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="B346" s="0" t="s">
-        <x:v>810</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="C346" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D346" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E346" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F346" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:6">
       <x:c r="A347" s="0" t="s">
-        <x:v>811</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
-        <x:v>812</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="C347" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D347" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E347" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F347" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:6">
       <x:c r="A348" s="0" t="s">
-        <x:v>813</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="B348" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="C348" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D348" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E348" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F348" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:6">
       <x:c r="A349" s="0" t="s">
-        <x:v>815</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
-        <x:v>816</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="C349" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D349" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E349" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F349" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:6">
       <x:c r="A350" s="0" t="s">
-        <x:v>817</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="B350" s="0" t="s">
-        <x:v>818</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="C350" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D350" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E350" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F350" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:6">
       <x:c r="A351" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
-        <x:v>820</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="C351" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D351" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E351" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F351" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:6">
       <x:c r="A352" s="0" t="s">
-        <x:v>821</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="B352" s="0" t="s">
-        <x:v>822</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="C352" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D352" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E352" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F352" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:6">
       <x:c r="A353" s="0" t="s">
-        <x:v>823</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
-        <x:v>824</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="C353" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D353" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E353" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F353" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:6">
       <x:c r="A354" s="0" t="s">
-        <x:v>825</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="B354" s="0" t="s">
-        <x:v>826</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="C354" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D354" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E354" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F354" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:6">
       <x:c r="A355" s="0" t="s">
-        <x:v>827</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
-        <x:v>828</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="C355" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D355" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E355" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F355" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:6">
       <x:c r="A356" s="0" t="s">
-        <x:v>829</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="B356" s="0" t="s">
-        <x:v>830</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="C356" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D356" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E356" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F356" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="357" spans="1:6">
+      <x:c r="A357" s="0" t="s">
+        <x:v>825</x:v>
+      </x:c>
+      <x:c r="B357" s="0" t="s">
+        <x:v>826</x:v>
+      </x:c>
+      <x:c r="C357" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D357" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E357" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F357" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="358" spans="1:6">
+      <x:c r="A358" s="0" t="s">
+        <x:v>827</x:v>
+      </x:c>
+      <x:c r="B358" s="0" t="s">
+        <x:v>828</x:v>
+      </x:c>
+      <x:c r="C358" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D358" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E358" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F358" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:F7"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>832</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>833</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>834</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>835</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>836</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>837</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>838</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>839</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>840</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>841</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>842</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F413"/>
+  <x:dimension ref="A1:F417"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>843</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>844</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>846</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>847</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>850</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>852</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>853</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>854</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>856</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>857</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>859</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>861</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>862</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
-        <x:v>863</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>862</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
-        <x:v>864</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>865</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="0" t="s">
-        <x:v>866</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
-        <x:v>867</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>862</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>862</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6">
       <x:c r="A17" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>870</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6">
       <x:c r="A18" s="0" t="s">
-        <x:v>871</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>872</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6">
       <x:c r="A19" s="0" t="s">
-        <x:v>873</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>874</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6">
       <x:c r="A20" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>876</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6">
       <x:c r="A21" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>862</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6">
       <x:c r="A22" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>879</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6">
       <x:c r="A23" s="0" t="s">
-        <x:v>880</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>881</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6">
       <x:c r="A24" s="0" t="s">
-        <x:v>882</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>881</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6">
       <x:c r="A25" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>881</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6">
       <x:c r="A26" s="0" t="s">
-        <x:v>884</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>881</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6">
       <x:c r="A27" s="0" t="s">
-        <x:v>885</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6">
       <x:c r="A28" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>888</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6">
       <x:c r="A29" s="0" t="s">
-        <x:v>889</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>890</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6">
       <x:c r="A30" s="0" t="s">
-        <x:v>891</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>892</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6">
       <x:c r="A31" s="0" t="s">
-        <x:v>893</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6">
       <x:c r="A32" s="0" t="s">
-        <x:v>895</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>881</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6">
       <x:c r="A33" s="0" t="s">
-        <x:v>896</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>897</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6">
       <x:c r="A34" s="0" t="s">
-        <x:v>898</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>899</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6">
       <x:c r="A35" s="0" t="s">
-        <x:v>900</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>899</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6">
       <x:c r="A36" s="0" t="s">
-        <x:v>901</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>902</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6">
       <x:c r="A37" s="0" t="s">
-        <x:v>903</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>899</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6">
       <x:c r="A38" s="0" t="s">
-        <x:v>904</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>905</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6">
       <x:c r="A39" s="0" t="s">
-        <x:v>906</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>899</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6">
       <x:c r="A40" s="0" t="s">
-        <x:v>907</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
-        <x:v>899</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6">
       <x:c r="A41" s="0" t="s">
-        <x:v>908</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>899</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6">
       <x:c r="A42" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
-        <x:v>899</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6">
       <x:c r="A43" s="0" t="s">
-        <x:v>910</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>899</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6">
       <x:c r="A44" s="0" t="s">
-        <x:v>911</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
-        <x:v>912</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6">
       <x:c r="A45" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>914</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6">
       <x:c r="A46" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
-        <x:v>916</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6">
       <x:c r="A47" s="0" t="s">
-        <x:v>917</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>918</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6">
       <x:c r="A48" s="0" t="s">
-        <x:v>919</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
-        <x:v>920</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6">
       <x:c r="A49" s="0" t="s">
-        <x:v>921</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>914</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6">
       <x:c r="A50" s="0" t="s">
-        <x:v>922</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
-        <x:v>923</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6">
       <x:c r="A51" s="0" t="s">
-        <x:v>924</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>925</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6">
       <x:c r="A52" s="0" t="s">
-        <x:v>926</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
-        <x:v>914</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6">
       <x:c r="A53" s="0" t="s">
-        <x:v>927</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>914</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6">
       <x:c r="A54" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
-        <x:v>914</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6">
       <x:c r="A55" s="0" t="s">
-        <x:v>929</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>914</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6">
       <x:c r="A56" s="0" t="s">
-        <x:v>930</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
-        <x:v>931</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6">
       <x:c r="A57" s="0" t="s">
-        <x:v>932</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>933</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6">
       <x:c r="A58" s="0" t="s">
-        <x:v>934</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
-        <x:v>933</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6">
       <x:c r="A59" s="0" t="s">
-        <x:v>935</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>936</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6">
       <x:c r="A60" s="0" t="s">
-        <x:v>937</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
-        <x:v>936</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6">
       <x:c r="A61" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>939</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6">
       <x:c r="A62" s="0" t="s">
-        <x:v>940</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
-        <x:v>936</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6">
       <x:c r="A63" s="0" t="s">
-        <x:v>941</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>942</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6">
       <x:c r="A64" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
-        <x:v>936</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6">
       <x:c r="A65" s="0" t="s">
-        <x:v>944</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6">
       <x:c r="A66" s="0" t="s">
-        <x:v>946</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
-        <x:v>936</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6">
       <x:c r="A67" s="0" t="s">
-        <x:v>947</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>936</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6">
       <x:c r="A68" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
-        <x:v>936</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6">
       <x:c r="A69" s="0" t="s">
-        <x:v>949</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6">
       <x:c r="A70" s="0" t="s">
-        <x:v>951</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6">
       <x:c r="A71" s="0" t="s">
-        <x:v>952</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6">
       <x:c r="A72" s="0" t="s">
-        <x:v>953</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
-        <x:v>954</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6">
       <x:c r="A73" s="0" t="s">
-        <x:v>955</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>956</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6">
       <x:c r="A74" s="0" t="s">
-        <x:v>957</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6">
       <x:c r="A75" s="0" t="s">
-        <x:v>958</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6">
       <x:c r="A76" s="0" t="s">
-        <x:v>959</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6">
       <x:c r="A77" s="0" t="s">
+        <x:v>959</x:v>
+      </x:c>
+      <x:c r="B77" s="0" t="s">
         <x:v>960</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>961</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6">
       <x:c r="A78" s="0" t="s">
-        <x:v>962</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6">
       <x:c r="A79" s="0" t="s">
-        <x:v>963</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6">
       <x:c r="A80" s="0" t="s">
+        <x:v>963</x:v>
+      </x:c>
+      <x:c r="B80" s="0" t="s">
         <x:v>964</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>965</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6">
       <x:c r="A81" s="0" t="s">
-        <x:v>966</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>965</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6">
       <x:c r="A82" s="0" t="s">
-        <x:v>967</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
-        <x:v>965</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6">
       <x:c r="A83" s="0" t="s">
-        <x:v>968</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>965</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6">
       <x:c r="A84" s="0" t="s">
-        <x:v>969</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
-        <x:v>965</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6">
       <x:c r="A85" s="0" t="s">
+        <x:v>969</x:v>
+      </x:c>
+      <x:c r="B85" s="0" t="s">
         <x:v>970</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>971</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6">
       <x:c r="A86" s="0" t="s">
-        <x:v>972</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
-        <x:v>965</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6">
       <x:c r="A87" s="0" t="s">
-        <x:v>973</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>965</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6">
       <x:c r="A88" s="0" t="s">
-        <x:v>974</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
-        <x:v>965</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6">
       <x:c r="A89" s="0" t="s">
-        <x:v>975</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>965</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6">
       <x:c r="A90" s="0" t="s">
+        <x:v>975</x:v>
+      </x:c>
+      <x:c r="B90" s="0" t="s">
         <x:v>976</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>977</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6">
       <x:c r="A91" s="0" t="s">
-        <x:v>978</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>977</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6">
       <x:c r="A92" s="0" t="s">
+        <x:v>978</x:v>
+      </x:c>
+      <x:c r="B92" s="0" t="s">
         <x:v>979</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>980</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6">
       <x:c r="A93" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>977</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6">
       <x:c r="A94" s="0" t="s">
-        <x:v>982</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
-        <x:v>977</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6">
       <x:c r="A95" s="0" t="s">
-        <x:v>983</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>977</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6">
       <x:c r="A96" s="0" t="s">
+        <x:v>983</x:v>
+      </x:c>
+      <x:c r="B96" s="0" t="s">
         <x:v>984</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>573</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6">
       <x:c r="A97" s="0" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>977</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6">
       <x:c r="A98" s="0" t="s">
         <x:v>986</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6">
       <x:c r="A99" s="0" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>977</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6">
       <x:c r="A100" s="0" t="s">
         <x:v>989</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6">
       <x:c r="A101" s="0" t="s">
         <x:v>991</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>954</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6">
       <x:c r="A102" s="0" t="s">
         <x:v>992</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
         <x:v>993</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
@@ -19484,51 +19551,51 @@
     <x:row r="252" spans="1:6">
       <x:c r="A252" s="0" t="s">
         <x:v>1194</x:v>
       </x:c>
       <x:c r="B252" s="0" t="s">
         <x:v>1195</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:6">
       <x:c r="A253" s="0" t="s">
         <x:v>1196</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>954</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E253" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:6">
       <x:c r="A254" s="0" t="s">
         <x:v>1197</x:v>
       </x:c>
       <x:c r="B254" s="0" t="s">
         <x:v>1108</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
@@ -19924,51 +19991,51 @@
     <x:row r="274" spans="1:6">
       <x:c r="A274" s="0" t="s">
         <x:v>1236</x:v>
       </x:c>
       <x:c r="B274" s="0" t="s">
         <x:v>1237</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D274" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E274" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F274" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:6">
       <x:c r="A275" s="0" t="s">
         <x:v>1238</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>916</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D275" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E275" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F275" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:6">
       <x:c r="A276" s="0" t="s">
         <x:v>1239</x:v>
       </x:c>
       <x:c r="B276" s="0" t="s">
         <x:v>1240</x:v>
       </x:c>
       <x:c r="C276" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D276" s="0" t="s">
@@ -20044,2811 +20111,2891 @@
     <x:row r="280" spans="1:6">
       <x:c r="A280" s="0" t="s">
         <x:v>1246</x:v>
       </x:c>
       <x:c r="B280" s="0" t="s">
         <x:v>1247</x:v>
       </x:c>
       <x:c r="C280" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D280" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E280" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F280" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:6">
       <x:c r="A281" s="0" t="s">
         <x:v>1248</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>1227</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="C281" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D281" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E281" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F281" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:6">
       <x:c r="A282" s="0" t="s">
-        <x:v>1249</x:v>
+        <x:v>1250</x:v>
       </x:c>
       <x:c r="B282" s="0" t="s">
-        <x:v>1250</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="C282" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D282" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E282" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F282" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:6">
       <x:c r="A283" s="0" t="s">
-        <x:v>1251</x:v>
+        <x:v>1252</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>1252</x:v>
+        <x:v>1253</x:v>
       </x:c>
       <x:c r="C283" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D283" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E283" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F283" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:6">
       <x:c r="A284" s="0" t="s">
-        <x:v>1253</x:v>
+        <x:v>1254</x:v>
       </x:c>
       <x:c r="B284" s="0" t="s">
-        <x:v>1254</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="C284" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D284" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E284" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F284" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:6">
       <x:c r="A285" s="0" t="s">
-        <x:v>1255</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
-        <x:v>1254</x:v>
+        <x:v>1257</x:v>
       </x:c>
       <x:c r="C285" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D285" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E285" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F285" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:6">
       <x:c r="A286" s="0" t="s">
-        <x:v>1256</x:v>
+        <x:v>1258</x:v>
       </x:c>
       <x:c r="B286" s="0" t="s">
         <x:v>1247</x:v>
       </x:c>
       <x:c r="C286" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D286" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E286" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F286" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:6">
       <x:c r="A287" s="0" t="s">
-        <x:v>1257</x:v>
+        <x:v>1259</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>1258</x:v>
+        <x:v>1260</x:v>
       </x:c>
       <x:c r="C287" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D287" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E287" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F287" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:6">
       <x:c r="A288" s="0" t="s">
-        <x:v>1259</x:v>
+        <x:v>1261</x:v>
       </x:c>
       <x:c r="B288" s="0" t="s">
-        <x:v>1250</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="C288" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D288" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E288" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F288" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:6">
       <x:c r="A289" s="0" t="s">
-        <x:v>1260</x:v>
+        <x:v>1262</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>1254</x:v>
+        <x:v>1257</x:v>
       </x:c>
       <x:c r="C289" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D289" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E289" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F289" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:6">
       <x:c r="A290" s="0" t="s">
-        <x:v>1261</x:v>
+        <x:v>1263</x:v>
       </x:c>
       <x:c r="B290" s="0" t="s">
-        <x:v>1262</x:v>
+        <x:v>1264</x:v>
       </x:c>
       <x:c r="C290" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D290" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E290" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F290" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:6">
       <x:c r="A291" s="0" t="s">
-        <x:v>1263</x:v>
+        <x:v>1265</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
-        <x:v>1240</x:v>
+        <x:v>1266</x:v>
       </x:c>
       <x:c r="C291" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D291" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E291" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F291" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:6">
       <x:c r="A292" s="0" t="s">
-        <x:v>1264</x:v>
+        <x:v>1267</x:v>
       </x:c>
       <x:c r="B292" s="0" t="s">
-        <x:v>1258</x:v>
+        <x:v>1260</x:v>
       </x:c>
       <x:c r="C292" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D292" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E292" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F292" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:6">
       <x:c r="A293" s="0" t="s">
-        <x:v>1265</x:v>
+        <x:v>1268</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
-        <x:v>1266</x:v>
+        <x:v>1269</x:v>
       </x:c>
       <x:c r="C293" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D293" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E293" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F293" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:6">
       <x:c r="A294" s="0" t="s">
-        <x:v>1267</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="B294" s="0" t="s">
-        <x:v>1266</x:v>
+        <x:v>1269</x:v>
       </x:c>
       <x:c r="C294" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D294" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E294" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F294" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:6">
       <x:c r="A295" s="0" t="s">
-        <x:v>1268</x:v>
+        <x:v>1271</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
-        <x:v>1227</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="C295" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D295" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E295" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F295" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:6">
       <x:c r="A296" s="0" t="s">
-        <x:v>1269</x:v>
+        <x:v>1272</x:v>
       </x:c>
       <x:c r="B296" s="0" t="s">
-        <x:v>1270</x:v>
+        <x:v>1273</x:v>
       </x:c>
       <x:c r="C296" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D296" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E296" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F296" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:6">
       <x:c r="A297" s="0" t="s">
-        <x:v>1271</x:v>
+        <x:v>1274</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
-        <x:v>1272</x:v>
+        <x:v>1275</x:v>
       </x:c>
       <x:c r="C297" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D297" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E297" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F297" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:6">
       <x:c r="A298" s="0" t="s">
-        <x:v>1273</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="B298" s="0" t="s">
         <x:v>1231</x:v>
       </x:c>
       <x:c r="C298" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D298" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E298" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F298" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:6">
       <x:c r="A299" s="0" t="s">
-        <x:v>1274</x:v>
+        <x:v>1277</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>1258</x:v>
+        <x:v>1260</x:v>
       </x:c>
       <x:c r="C299" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D299" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E299" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F299" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:6">
       <x:c r="A300" s="0" t="s">
-        <x:v>1275</x:v>
+        <x:v>1278</x:v>
       </x:c>
       <x:c r="B300" s="0" t="s">
-        <x:v>1276</x:v>
+        <x:v>1279</x:v>
       </x:c>
       <x:c r="C300" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D300" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E300" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F300" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:6">
       <x:c r="A301" s="0" t="s">
-        <x:v>1277</x:v>
+        <x:v>1280</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
-        <x:v>1278</x:v>
+        <x:v>1281</x:v>
       </x:c>
       <x:c r="C301" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D301" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E301" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F301" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:6">
       <x:c r="A302" s="0" t="s">
-        <x:v>1279</x:v>
+        <x:v>1282</x:v>
       </x:c>
       <x:c r="B302" s="0" t="s">
         <x:v>1229</x:v>
       </x:c>
       <x:c r="C302" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D302" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E302" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F302" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:6">
       <x:c r="A303" s="0" t="s">
-        <x:v>1280</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>1250</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="C303" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D303" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E303" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F303" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:6">
       <x:c r="A304" s="0" t="s">
-        <x:v>1281</x:v>
+        <x:v>1284</x:v>
       </x:c>
       <x:c r="B304" s="0" t="s">
         <x:v>1231</x:v>
       </x:c>
       <x:c r="C304" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D304" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E304" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F304" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:6">
       <x:c r="A305" s="0" t="s">
-        <x:v>1282</x:v>
+        <x:v>1285</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>1254</x:v>
+        <x:v>1257</x:v>
       </x:c>
       <x:c r="C305" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D305" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E305" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F305" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:6">
       <x:c r="A306" s="0" t="s">
-        <x:v>1283</x:v>
+        <x:v>1286</x:v>
       </x:c>
       <x:c r="B306" s="0" t="s">
         <x:v>1244</x:v>
       </x:c>
       <x:c r="C306" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D306" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E306" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F306" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:6">
       <x:c r="A307" s="0" t="s">
-        <x:v>1284</x:v>
+        <x:v>1287</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>1285</x:v>
+        <x:v>1288</x:v>
       </x:c>
       <x:c r="C307" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D307" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E307" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F307" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:6">
       <x:c r="A308" s="0" t="s">
-        <x:v>1286</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="B308" s="0" t="s">
-        <x:v>1287</x:v>
+        <x:v>1290</x:v>
       </x:c>
       <x:c r="C308" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D308" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E308" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F308" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:6">
       <x:c r="A309" s="0" t="s">
-        <x:v>1288</x:v>
+        <x:v>1291</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>1289</x:v>
+        <x:v>1292</x:v>
       </x:c>
       <x:c r="C309" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D309" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E309" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F309" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:6">
       <x:c r="A310" s="0" t="s">
-        <x:v>1290</x:v>
+        <x:v>1293</x:v>
       </x:c>
       <x:c r="B310" s="0" t="s">
-        <x:v>1291</x:v>
+        <x:v>1294</x:v>
       </x:c>
       <x:c r="C310" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D310" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E310" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F310" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:6">
       <x:c r="A311" s="0" t="s">
-        <x:v>1292</x:v>
+        <x:v>1295</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>1293</x:v>
+        <x:v>1296</x:v>
       </x:c>
       <x:c r="C311" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D311" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E311" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F311" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:6">
       <x:c r="A312" s="0" t="s">
-        <x:v>1294</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B312" s="0" t="s">
-        <x:v>1295</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="C312" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D312" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E312" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F312" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:6">
       <x:c r="A313" s="0" t="s">
-        <x:v>1296</x:v>
+        <x:v>1299</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>1297</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="C313" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D313" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E313" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F313" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:6">
       <x:c r="A314" s="0" t="s">
-        <x:v>1298</x:v>
+        <x:v>1301</x:v>
       </x:c>
       <x:c r="B314" s="0" t="s">
-        <x:v>1299</x:v>
+        <x:v>1302</x:v>
       </x:c>
       <x:c r="C314" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D314" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E314" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F314" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:6">
       <x:c r="A315" s="0" t="s">
-        <x:v>1300</x:v>
+        <x:v>1303</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>1301</x:v>
+        <x:v>1304</x:v>
       </x:c>
       <x:c r="C315" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D315" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E315" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F315" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:6">
       <x:c r="A316" s="0" t="s">
-        <x:v>1302</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="B316" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="C316" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D316" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E316" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F316" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:6">
       <x:c r="A317" s="0" t="s">
-        <x:v>1304</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>1305</x:v>
+        <x:v>1308</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D317" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E317" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F317" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:6">
       <x:c r="A318" s="0" t="s">
-        <x:v>1306</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B318" s="0" t="s">
-        <x:v>1307</x:v>
+        <x:v>1310</x:v>
       </x:c>
       <x:c r="C318" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D318" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E318" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F318" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:6">
       <x:c r="A319" s="0" t="s">
-        <x:v>1308</x:v>
+        <x:v>1311</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>1307</x:v>
+        <x:v>1310</x:v>
       </x:c>
       <x:c r="C319" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D319" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E319" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F319" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:6">
       <x:c r="A320" s="0" t="s">
-        <x:v>1309</x:v>
+        <x:v>1312</x:v>
       </x:c>
       <x:c r="B320" s="0" t="s">
         <x:v>1207</x:v>
       </x:c>
       <x:c r="C320" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D320" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E320" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F320" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:6">
       <x:c r="A321" s="0" t="s">
-        <x:v>1310</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>1311</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="C321" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D321" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E321" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F321" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:6">
       <x:c r="A322" s="0" t="s">
-        <x:v>1312</x:v>
+        <x:v>1315</x:v>
       </x:c>
       <x:c r="B322" s="0" t="s">
-        <x:v>1313</x:v>
+        <x:v>1316</x:v>
       </x:c>
       <x:c r="C322" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D322" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E322" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F322" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:6">
       <x:c r="A323" s="0" t="s">
-        <x:v>1314</x:v>
+        <x:v>1317</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
-        <x:v>1315</x:v>
+        <x:v>1318</x:v>
       </x:c>
       <x:c r="C323" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D323" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E323" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F323" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:6">
       <x:c r="A324" s="0" t="s">
-        <x:v>1316</x:v>
+        <x:v>1319</x:v>
       </x:c>
       <x:c r="B324" s="0" t="s">
-        <x:v>1317</x:v>
+        <x:v>1320</x:v>
       </x:c>
       <x:c r="C324" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D324" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E324" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F324" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:6">
       <x:c r="A325" s="0" t="s">
-        <x:v>1318</x:v>
+        <x:v>1321</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
-        <x:v>1319</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="C325" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D325" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E325" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F325" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:6">
       <x:c r="A326" s="0" t="s">
-        <x:v>1320</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="B326" s="0" t="s">
-        <x:v>1321</x:v>
+        <x:v>1324</x:v>
       </x:c>
       <x:c r="C326" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D326" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E326" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F326" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:6">
       <x:c r="A327" s="0" t="s">
-        <x:v>1322</x:v>
+        <x:v>1325</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
-        <x:v>1323</x:v>
+        <x:v>1326</x:v>
       </x:c>
       <x:c r="C327" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D327" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E327" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F327" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:6">
       <x:c r="A328" s="0" t="s">
-        <x:v>1324</x:v>
+        <x:v>1327</x:v>
       </x:c>
       <x:c r="B328" s="0" t="s">
-        <x:v>1325</x:v>
+        <x:v>1328</x:v>
       </x:c>
       <x:c r="C328" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D328" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E328" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F328" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:6">
       <x:c r="A329" s="0" t="s">
-        <x:v>1326</x:v>
+        <x:v>1329</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1330</x:v>
       </x:c>
       <x:c r="C329" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D329" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E329" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F329" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:6">
       <x:c r="A330" s="0" t="s">
-        <x:v>1328</x:v>
+        <x:v>1331</x:v>
       </x:c>
       <x:c r="B330" s="0" t="s">
-        <x:v>1329</x:v>
+        <x:v>1332</x:v>
       </x:c>
       <x:c r="C330" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D330" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E330" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F330" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:6">
       <x:c r="A331" s="0" t="s">
-        <x:v>1330</x:v>
+        <x:v>1333</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
-        <x:v>1331</x:v>
+        <x:v>1334</x:v>
       </x:c>
       <x:c r="C331" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D331" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E331" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F331" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:6">
       <x:c r="A332" s="0" t="s">
-        <x:v>1332</x:v>
+        <x:v>1335</x:v>
       </x:c>
       <x:c r="B332" s="0" t="s">
-        <x:v>1333</x:v>
+        <x:v>1336</x:v>
       </x:c>
       <x:c r="C332" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D332" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E332" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F332" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:6">
       <x:c r="A333" s="0" t="s">
-        <x:v>1334</x:v>
+        <x:v>1337</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>1335</x:v>
+        <x:v>1338</x:v>
       </x:c>
       <x:c r="C333" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D333" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E333" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F333" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:6">
       <x:c r="A334" s="0" t="s">
-        <x:v>1336</x:v>
+        <x:v>1339</x:v>
       </x:c>
       <x:c r="B334" s="0" t="s">
-        <x:v>1337</x:v>
+        <x:v>1340</x:v>
       </x:c>
       <x:c r="C334" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D334" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E334" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F334" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:6">
       <x:c r="A335" s="0" t="s">
-        <x:v>1338</x:v>
+        <x:v>1341</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
-        <x:v>1339</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="C335" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D335" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E335" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F335" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:6">
       <x:c r="A336" s="0" t="s">
-        <x:v>1340</x:v>
+        <x:v>1343</x:v>
       </x:c>
       <x:c r="B336" s="0" t="s">
-        <x:v>1341</x:v>
+        <x:v>1344</x:v>
       </x:c>
       <x:c r="C336" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D336" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E336" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F336" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:6">
       <x:c r="A337" s="0" t="s">
-        <x:v>1342</x:v>
+        <x:v>1345</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
-        <x:v>1343</x:v>
+        <x:v>1346</x:v>
       </x:c>
       <x:c r="C337" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D337" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E337" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F337" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:6">
       <x:c r="A338" s="0" t="s">
-        <x:v>1344</x:v>
+        <x:v>1347</x:v>
       </x:c>
       <x:c r="B338" s="0" t="s">
-        <x:v>1345</x:v>
+        <x:v>1348</x:v>
       </x:c>
       <x:c r="C338" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D338" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E338" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F338" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:6">
       <x:c r="A339" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1349</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
-        <x:v>1347</x:v>
+        <x:v>1350</x:v>
       </x:c>
       <x:c r="C339" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D339" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E339" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F339" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:6">
       <x:c r="A340" s="0" t="s">
-        <x:v>1348</x:v>
+        <x:v>1351</x:v>
       </x:c>
       <x:c r="B340" s="0" t="s">
-        <x:v>1349</x:v>
+        <x:v>1352</x:v>
       </x:c>
       <x:c r="C340" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D340" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E340" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F340" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:6">
       <x:c r="A341" s="0" t="s">
-        <x:v>1350</x:v>
+        <x:v>1353</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>1351</x:v>
+        <x:v>1354</x:v>
       </x:c>
       <x:c r="C341" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D341" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E341" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F341" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:6">
       <x:c r="A342" s="0" t="s">
-        <x:v>1352</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="B342" s="0" t="s">
-        <x:v>1353</x:v>
+        <x:v>1356</x:v>
       </x:c>
       <x:c r="C342" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D342" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E342" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F342" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:6">
       <x:c r="A343" s="0" t="s">
-        <x:v>1354</x:v>
+        <x:v>1357</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
-        <x:v>1355</x:v>
+        <x:v>1358</x:v>
       </x:c>
       <x:c r="C343" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D343" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E343" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F343" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:6">
       <x:c r="A344" s="0" t="s">
-        <x:v>1356</x:v>
+        <x:v>1359</x:v>
       </x:c>
       <x:c r="B344" s="0" t="s">
-        <x:v>1357</x:v>
+        <x:v>1360</x:v>
       </x:c>
       <x:c r="C344" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D344" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E344" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F344" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:6">
       <x:c r="A345" s="0" t="s">
-        <x:v>1358</x:v>
+        <x:v>1361</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
-        <x:v>1359</x:v>
+        <x:v>1362</x:v>
       </x:c>
       <x:c r="C345" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D345" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E345" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F345" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:6">
       <x:c r="A346" s="0" t="s">
-        <x:v>1360</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="B346" s="0" t="s">
-        <x:v>1361</x:v>
+        <x:v>1364</x:v>
       </x:c>
       <x:c r="C346" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D346" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E346" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F346" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:6">
       <x:c r="A347" s="0" t="s">
-        <x:v>1362</x:v>
+        <x:v>1365</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
-        <x:v>1363</x:v>
+        <x:v>1366</x:v>
       </x:c>
       <x:c r="C347" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D347" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E347" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F347" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:6">
       <x:c r="A348" s="0" t="s">
-        <x:v>1364</x:v>
+        <x:v>1367</x:v>
       </x:c>
       <x:c r="B348" s="0" t="s">
-        <x:v>1365</x:v>
+        <x:v>1368</x:v>
       </x:c>
       <x:c r="C348" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D348" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E348" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F348" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:6">
       <x:c r="A349" s="0" t="s">
-        <x:v>1366</x:v>
+        <x:v>1369</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
-        <x:v>1367</x:v>
+        <x:v>1370</x:v>
       </x:c>
       <x:c r="C349" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D349" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E349" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F349" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:6">
       <x:c r="A350" s="0" t="s">
-        <x:v>1368</x:v>
+        <x:v>1371</x:v>
       </x:c>
       <x:c r="B350" s="0" t="s">
-        <x:v>1369</x:v>
+        <x:v>1372</x:v>
       </x:c>
       <x:c r="C350" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D350" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E350" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F350" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:6">
       <x:c r="A351" s="0" t="s">
-        <x:v>1370</x:v>
+        <x:v>1373</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
-        <x:v>1371</x:v>
+        <x:v>1374</x:v>
       </x:c>
       <x:c r="C351" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D351" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E351" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F351" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:6">
       <x:c r="A352" s="0" t="s">
-        <x:v>1372</x:v>
+        <x:v>1375</x:v>
       </x:c>
       <x:c r="B352" s="0" t="s">
-        <x:v>1373</x:v>
+        <x:v>1376</x:v>
       </x:c>
       <x:c r="C352" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D352" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E352" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F352" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:6">
       <x:c r="A353" s="0" t="s">
-        <x:v>1374</x:v>
+        <x:v>1377</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
-        <x:v>1375</x:v>
+        <x:v>1378</x:v>
       </x:c>
       <x:c r="C353" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D353" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E353" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F353" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:6">
       <x:c r="A354" s="0" t="s">
-        <x:v>1376</x:v>
+        <x:v>1379</x:v>
       </x:c>
       <x:c r="B354" s="0" t="s">
-        <x:v>1377</x:v>
+        <x:v>1380</x:v>
       </x:c>
       <x:c r="C354" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D354" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E354" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F354" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:6">
       <x:c r="A355" s="0" t="s">
-        <x:v>1378</x:v>
+        <x:v>1381</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
-        <x:v>1379</x:v>
+        <x:v>1382</x:v>
       </x:c>
       <x:c r="C355" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D355" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E355" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F355" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:6">
       <x:c r="A356" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1383</x:v>
       </x:c>
       <x:c r="B356" s="0" t="s">
-        <x:v>1381</x:v>
+        <x:v>1384</x:v>
       </x:c>
       <x:c r="C356" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D356" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E356" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F356" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:6">
       <x:c r="A357" s="0" t="s">
-        <x:v>1382</x:v>
+        <x:v>1385</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
-        <x:v>1383</x:v>
+        <x:v>1386</x:v>
       </x:c>
       <x:c r="C357" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D357" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E357" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F357" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:6">
       <x:c r="A358" s="0" t="s">
-        <x:v>1384</x:v>
+        <x:v>1387</x:v>
       </x:c>
       <x:c r="B358" s="0" t="s">
-        <x:v>1385</x:v>
+        <x:v>1388</x:v>
       </x:c>
       <x:c r="C358" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D358" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E358" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F358" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:6">
       <x:c r="A359" s="0" t="s">
-        <x:v>1386</x:v>
+        <x:v>1389</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
-        <x:v>1387</x:v>
+        <x:v>1390</x:v>
       </x:c>
       <x:c r="C359" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D359" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E359" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F359" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:6">
       <x:c r="A360" s="0" t="s">
-        <x:v>1388</x:v>
+        <x:v>1391</x:v>
       </x:c>
       <x:c r="B360" s="0" t="s">
-        <x:v>1389</x:v>
+        <x:v>1392</x:v>
       </x:c>
       <x:c r="C360" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D360" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E360" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F360" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:6">
       <x:c r="A361" s="0" t="s">
-        <x:v>1390</x:v>
+        <x:v>1393</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
-        <x:v>1391</x:v>
+        <x:v>1394</x:v>
       </x:c>
       <x:c r="C361" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D361" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E361" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F361" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:6">
       <x:c r="A362" s="0" t="s">
-        <x:v>1392</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="B362" s="0" t="s">
-        <x:v>1393</x:v>
+        <x:v>1396</x:v>
       </x:c>
       <x:c r="C362" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D362" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E362" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F362" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:6">
       <x:c r="A363" s="0" t="s">
-        <x:v>1394</x:v>
+        <x:v>1397</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
-        <x:v>1395</x:v>
+        <x:v>1398</x:v>
       </x:c>
       <x:c r="C363" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D363" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E363" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F363" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:6">
       <x:c r="A364" s="0" t="s">
-        <x:v>1396</x:v>
+        <x:v>1399</x:v>
       </x:c>
       <x:c r="B364" s="0" t="s">
-        <x:v>1397</x:v>
+        <x:v>1400</x:v>
       </x:c>
       <x:c r="C364" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D364" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E364" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F364" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:6">
       <x:c r="A365" s="0" t="s">
-        <x:v>1398</x:v>
+        <x:v>1401</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
-        <x:v>1399</x:v>
+        <x:v>1402</x:v>
       </x:c>
       <x:c r="C365" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D365" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E365" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F365" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:6">
       <x:c r="A366" s="0" t="s">
-        <x:v>1400</x:v>
+        <x:v>1403</x:v>
       </x:c>
       <x:c r="B366" s="0" t="s">
-        <x:v>1401</x:v>
+        <x:v>1404</x:v>
       </x:c>
       <x:c r="C366" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D366" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E366" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F366" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:6">
       <x:c r="A367" s="0" t="s">
-        <x:v>1402</x:v>
+        <x:v>1405</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
-        <x:v>1403</x:v>
+        <x:v>1406</x:v>
       </x:c>
       <x:c r="C367" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D367" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E367" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F367" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:6">
       <x:c r="A368" s="0" t="s">
-        <x:v>1404</x:v>
+        <x:v>1407</x:v>
       </x:c>
       <x:c r="B368" s="0" t="s">
-        <x:v>1405</x:v>
+        <x:v>1408</x:v>
       </x:c>
       <x:c r="C368" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D368" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E368" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F368" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:6">
       <x:c r="A369" s="0" t="s">
-        <x:v>1406</x:v>
+        <x:v>1409</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
-        <x:v>1407</x:v>
+        <x:v>1410</x:v>
       </x:c>
       <x:c r="C369" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D369" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E369" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F369" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:6">
       <x:c r="A370" s="0" t="s">
-        <x:v>1408</x:v>
+        <x:v>1411</x:v>
       </x:c>
       <x:c r="B370" s="0" t="s">
-        <x:v>1409</x:v>
+        <x:v>1412</x:v>
       </x:c>
       <x:c r="C370" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D370" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E370" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F370" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:6">
       <x:c r="A371" s="0" t="s">
-        <x:v>1410</x:v>
+        <x:v>1413</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>1414</x:v>
       </x:c>
       <x:c r="C371" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D371" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E371" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F371" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:6">
       <x:c r="A372" s="0" t="s">
-        <x:v>1412</x:v>
+        <x:v>1415</x:v>
       </x:c>
       <x:c r="B372" s="0" t="s">
-        <x:v>1413</x:v>
+        <x:v>1416</x:v>
       </x:c>
       <x:c r="C372" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D372" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E372" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F372" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:6">
       <x:c r="A373" s="0" t="s">
-        <x:v>1414</x:v>
+        <x:v>1417</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
-        <x:v>1415</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="C373" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D373" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E373" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F373" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:6">
       <x:c r="A374" s="0" t="s">
-        <x:v>1416</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="B374" s="0" t="s">
-        <x:v>1417</x:v>
+        <x:v>1420</x:v>
       </x:c>
       <x:c r="C374" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D374" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E374" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F374" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:6">
       <x:c r="A375" s="0" t="s">
-        <x:v>1418</x:v>
+        <x:v>1421</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
-        <x:v>1419</x:v>
+        <x:v>1422</x:v>
       </x:c>
       <x:c r="C375" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D375" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E375" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F375" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:6">
       <x:c r="A376" s="0" t="s">
-        <x:v>1420</x:v>
+        <x:v>1423</x:v>
       </x:c>
       <x:c r="B376" s="0" t="s">
-        <x:v>1421</x:v>
+        <x:v>1424</x:v>
       </x:c>
       <x:c r="C376" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D376" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E376" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F376" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:6">
       <x:c r="A377" s="0" t="s">
-        <x:v>1422</x:v>
+        <x:v>1425</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
-        <x:v>1423</x:v>
+        <x:v>1426</x:v>
       </x:c>
       <x:c r="C377" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D377" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E377" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F377" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:6">
       <x:c r="A378" s="0" t="s">
-        <x:v>1424</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="B378" s="0" t="s">
-        <x:v>1425</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="C378" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D378" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E378" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F378" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:6">
       <x:c r="A379" s="0" t="s">
-        <x:v>1426</x:v>
+        <x:v>1429</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
-        <x:v>1427</x:v>
+        <x:v>1430</x:v>
       </x:c>
       <x:c r="C379" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D379" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E379" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F379" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:6">
       <x:c r="A380" s="0" t="s">
-        <x:v>1428</x:v>
+        <x:v>1431</x:v>
       </x:c>
       <x:c r="B380" s="0" t="s">
-        <x:v>1429</x:v>
+        <x:v>1432</x:v>
       </x:c>
       <x:c r="C380" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D380" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E380" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F380" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:6">
       <x:c r="A381" s="0" t="s">
-        <x:v>1430</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
-        <x:v>1431</x:v>
+        <x:v>1434</x:v>
       </x:c>
       <x:c r="C381" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D381" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E381" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F381" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:6">
       <x:c r="A382" s="0" t="s">
-        <x:v>1432</x:v>
+        <x:v>1435</x:v>
       </x:c>
       <x:c r="B382" s="0" t="s">
-        <x:v>1433</x:v>
+        <x:v>1416</x:v>
       </x:c>
       <x:c r="C382" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D382" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E382" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F382" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:6">
       <x:c r="A383" s="0" t="s">
-        <x:v>1434</x:v>
+        <x:v>1436</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
-        <x:v>1435</x:v>
+        <x:v>1437</x:v>
       </x:c>
       <x:c r="C383" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D383" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E383" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F383" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:6">
       <x:c r="A384" s="0" t="s">
-        <x:v>1436</x:v>
+        <x:v>1438</x:v>
       </x:c>
       <x:c r="B384" s="0" t="s">
-        <x:v>1437</x:v>
+        <x:v>1439</x:v>
       </x:c>
       <x:c r="C384" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D384" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E384" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F384" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:6">
       <x:c r="A385" s="0" t="s">
-        <x:v>1438</x:v>
+        <x:v>1440</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
-        <x:v>1439</x:v>
+        <x:v>1441</x:v>
       </x:c>
       <x:c r="C385" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D385" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E385" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F385" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:6">
       <x:c r="A386" s="0" t="s">
-        <x:v>1440</x:v>
+        <x:v>1442</x:v>
       </x:c>
       <x:c r="B386" s="0" t="s">
-        <x:v>1441</x:v>
+        <x:v>1443</x:v>
       </x:c>
       <x:c r="C386" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D386" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E386" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F386" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:6">
       <x:c r="A387" s="0" t="s">
-        <x:v>1442</x:v>
+        <x:v>1444</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
-        <x:v>1443</x:v>
+        <x:v>1445</x:v>
       </x:c>
       <x:c r="C387" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D387" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E387" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F387" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:6">
       <x:c r="A388" s="0" t="s">
-        <x:v>1444</x:v>
+        <x:v>1446</x:v>
       </x:c>
       <x:c r="B388" s="0" t="s">
-        <x:v>1445</x:v>
+        <x:v>1447</x:v>
       </x:c>
       <x:c r="C388" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D388" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E388" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F388" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:6">
       <x:c r="A389" s="0" t="s">
-        <x:v>1446</x:v>
+        <x:v>1448</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
-        <x:v>1447</x:v>
+        <x:v>1449</x:v>
       </x:c>
       <x:c r="C389" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D389" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E389" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F389" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:6">
       <x:c r="A390" s="0" t="s">
-        <x:v>1448</x:v>
+        <x:v>1450</x:v>
       </x:c>
       <x:c r="B390" s="0" t="s">
-        <x:v>1449</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="C390" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D390" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E390" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F390" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:6">
       <x:c r="A391" s="0" t="s">
-        <x:v>1450</x:v>
+        <x:v>1452</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
-        <x:v>1451</x:v>
+        <x:v>1453</x:v>
       </x:c>
       <x:c r="C391" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D391" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E391" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F391" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:6">
       <x:c r="A392" s="0" t="s">
-        <x:v>1452</x:v>
+        <x:v>1454</x:v>
       </x:c>
       <x:c r="B392" s="0" t="s">
-        <x:v>1451</x:v>
+        <x:v>1453</x:v>
       </x:c>
       <x:c r="C392" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D392" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E392" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F392" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:6">
       <x:c r="A393" s="0" t="s">
-        <x:v>1453</x:v>
+        <x:v>1455</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
-        <x:v>1454</x:v>
+        <x:v>1456</x:v>
       </x:c>
       <x:c r="C393" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D393" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E393" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F393" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:6">
       <x:c r="A394" s="0" t="s">
-        <x:v>1455</x:v>
+        <x:v>1457</x:v>
       </x:c>
       <x:c r="B394" s="0" t="s">
-        <x:v>832</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="C394" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D394" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E394" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F394" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:6">
       <x:c r="A395" s="0" t="s">
-        <x:v>1456</x:v>
+        <x:v>1458</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
-        <x:v>1457</x:v>
+        <x:v>1459</x:v>
       </x:c>
       <x:c r="C395" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D395" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E395" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F395" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:6">
       <x:c r="A396" s="0" t="s">
-        <x:v>1458</x:v>
+        <x:v>1460</x:v>
       </x:c>
       <x:c r="B396" s="0" t="s">
-        <x:v>1459</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="C396" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D396" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E396" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F396" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:6">
       <x:c r="A397" s="0" t="s">
-        <x:v>1460</x:v>
+        <x:v>1462</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1463</x:v>
       </x:c>
       <x:c r="C397" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D397" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E397" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F397" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:6">
       <x:c r="A398" s="0" t="s">
-        <x:v>1462</x:v>
+        <x:v>1464</x:v>
       </x:c>
       <x:c r="B398" s="0" t="s">
-        <x:v>1463</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="C398" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D398" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E398" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F398" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:6">
       <x:c r="A399" s="0" t="s">
-        <x:v>1464</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
-        <x:v>1465</x:v>
+        <x:v>1467</x:v>
       </x:c>
       <x:c r="C399" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D399" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E399" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F399" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:6">
       <x:c r="A400" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1468</x:v>
       </x:c>
       <x:c r="B400" s="0" t="s">
-        <x:v>1467</x:v>
+        <x:v>1469</x:v>
       </x:c>
       <x:c r="C400" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D400" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E400" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F400" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:6">
       <x:c r="A401" s="0" t="s">
-        <x:v>1468</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
-        <x:v>1469</x:v>
+        <x:v>1471</x:v>
       </x:c>
       <x:c r="C401" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D401" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E401" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F401" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:6">
       <x:c r="A402" s="0" t="s">
-        <x:v>1470</x:v>
+        <x:v>1472</x:v>
       </x:c>
       <x:c r="B402" s="0" t="s">
-        <x:v>1471</x:v>
+        <x:v>1473</x:v>
       </x:c>
       <x:c r="C402" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D402" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E402" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F402" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:6">
       <x:c r="A403" s="0" t="s">
-        <x:v>1472</x:v>
+        <x:v>1474</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
-        <x:v>1473</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="C403" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D403" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E403" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F403" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:6">
       <x:c r="A404" s="0" t="s">
-        <x:v>1474</x:v>
+        <x:v>1476</x:v>
       </x:c>
       <x:c r="B404" s="0" t="s">
-        <x:v>1475</x:v>
+        <x:v>1477</x:v>
       </x:c>
       <x:c r="C404" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D404" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E404" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F404" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:6">
       <x:c r="A405" s="0" t="s">
-        <x:v>1476</x:v>
+        <x:v>1478</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
-        <x:v>1477</x:v>
+        <x:v>1479</x:v>
       </x:c>
       <x:c r="C405" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D405" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E405" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F405" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:6">
       <x:c r="A406" s="0" t="s">
-        <x:v>1478</x:v>
+        <x:v>1480</x:v>
       </x:c>
       <x:c r="B406" s="0" t="s">
-        <x:v>1479</x:v>
+        <x:v>1481</x:v>
       </x:c>
       <x:c r="C406" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D406" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E406" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F406" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:6">
       <x:c r="A407" s="0" t="s">
-        <x:v>1480</x:v>
+        <x:v>1482</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
-        <x:v>1481</x:v>
+        <x:v>1483</x:v>
       </x:c>
       <x:c r="C407" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D407" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E407" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F407" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:6">
       <x:c r="A408" s="0" t="s">
-        <x:v>1482</x:v>
+        <x:v>1484</x:v>
       </x:c>
       <x:c r="B408" s="0" t="s">
-        <x:v>1483</x:v>
+        <x:v>1485</x:v>
       </x:c>
       <x:c r="C408" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D408" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E408" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F408" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:6">
       <x:c r="A409" s="0" t="s">
-        <x:v>1484</x:v>
+        <x:v>1486</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
-        <x:v>1485</x:v>
+        <x:v>1487</x:v>
       </x:c>
       <x:c r="C409" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D409" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E409" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F409" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:6">
       <x:c r="A410" s="0" t="s">
-        <x:v>1486</x:v>
+        <x:v>1488</x:v>
       </x:c>
       <x:c r="B410" s="0" t="s">
-        <x:v>1487</x:v>
+        <x:v>1489</x:v>
       </x:c>
       <x:c r="C410" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D410" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E410" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F410" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:6">
       <x:c r="A411" s="0" t="s">
-        <x:v>1488</x:v>
+        <x:v>1490</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
-        <x:v>1489</x:v>
+        <x:v>1491</x:v>
       </x:c>
       <x:c r="C411" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D411" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E411" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F411" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:6">
       <x:c r="A412" s="0" t="s">
-        <x:v>1490</x:v>
+        <x:v>1492</x:v>
       </x:c>
       <x:c r="B412" s="0" t="s">
-        <x:v>1491</x:v>
+        <x:v>1493</x:v>
       </x:c>
       <x:c r="C412" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D412" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E412" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F412" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:6">
       <x:c r="A413" s="0" t="s">
-        <x:v>1492</x:v>
+        <x:v>1494</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
-        <x:v>1493</x:v>
+        <x:v>1495</x:v>
       </x:c>
       <x:c r="C413" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D413" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E413" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F413" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="414" spans="1:6">
+      <x:c r="A414" s="0" t="s">
+        <x:v>1496</x:v>
+      </x:c>
+      <x:c r="B414" s="0" t="s">
+        <x:v>1497</x:v>
+      </x:c>
+      <x:c r="C414" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D414" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E414" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F414" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="415" spans="1:6">
+      <x:c r="A415" s="0" t="s">
+        <x:v>1498</x:v>
+      </x:c>
+      <x:c r="B415" s="0" t="s">
+        <x:v>1499</x:v>
+      </x:c>
+      <x:c r="C415" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D415" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E415" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F415" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="416" spans="1:6">
+      <x:c r="A416" s="0" t="s">
+        <x:v>1500</x:v>
+      </x:c>
+      <x:c r="B416" s="0" t="s">
+        <x:v>1501</x:v>
+      </x:c>
+      <x:c r="C416" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D416" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E416" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F416" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="417" spans="1:6">
+      <x:c r="A417" s="0" t="s">
+        <x:v>1502</x:v>
+      </x:c>
+      <x:c r="B417" s="0" t="s">
+        <x:v>1503</x:v>
+      </x:c>
+      <x:c r="C417" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D417" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E417" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F417" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:F5"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>1494</x:v>
+        <x:v>1504</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>1495</x:v>
+        <x:v>1505</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>1496</x:v>
+        <x:v>1506</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>1497</x:v>
+        <x:v>1507</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>1498</x:v>
+        <x:v>1508</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>1497</x:v>
+        <x:v>1507</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>1499</x:v>
+        <x:v>1509</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>1500</x:v>
+        <x:v>1510</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -22861,1014 +23008,994 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>1501</x:v>
+        <x:v>1511</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>1502</x:v>
+        <x:v>1512</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>1503</x:v>
+        <x:v>1513</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>1504</x:v>
+        <x:v>1514</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>1505</x:v>
+        <x:v>1515</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>1506</x:v>
+        <x:v>1516</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F41"/>
+  <x:dimension ref="A1:F40"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>1507</x:v>
+        <x:v>1517</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>1508</x:v>
+        <x:v>1518</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>1509</x:v>
+        <x:v>1519</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>1510</x:v>
+        <x:v>1520</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>1511</x:v>
+        <x:v>1521</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>1510</x:v>
+        <x:v>1520</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>1512</x:v>
+        <x:v>1522</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>1513</x:v>
+        <x:v>1523</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>1514</x:v>
+        <x:v>1524</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>1515</x:v>
+        <x:v>1525</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="0" t="s">
-        <x:v>1516</x:v>
+        <x:v>1526</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>1517</x:v>
+        <x:v>1527</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="0" t="s">
-        <x:v>1518</x:v>
+        <x:v>1528</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>1519</x:v>
+        <x:v>1529</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="0" t="s">
-        <x:v>1520</x:v>
+        <x:v>1530</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>1521</x:v>
+        <x:v>1531</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
-        <x:v>1522</x:v>
+        <x:v>1532</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>1523</x:v>
+        <x:v>1533</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
-        <x:v>1524</x:v>
+        <x:v>1534</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>1523</x:v>
+        <x:v>1533</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
-        <x:v>1525</x:v>
+        <x:v>1535</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>1523</x:v>
+        <x:v>1533</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
-        <x:v>1526</x:v>
+        <x:v>1536</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>1527</x:v>
+        <x:v>1537</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="0" t="s">
-        <x:v>1528</x:v>
+        <x:v>1538</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>1529</x:v>
+        <x:v>1539</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
-        <x:v>1530</x:v>
+        <x:v>1540</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>1531</x:v>
+        <x:v>1541</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="0" t="s">
-        <x:v>1532</x:v>
+        <x:v>1542</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>1533</x:v>
+        <x:v>1543</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6">
       <x:c r="A17" s="0" t="s">
-        <x:v>1534</x:v>
+        <x:v>1544</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>1535</x:v>
+        <x:v>1543</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6">
       <x:c r="A18" s="0" t="s">
-        <x:v>1536</x:v>
+        <x:v>1545</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>1535</x:v>
+        <x:v>1543</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6">
       <x:c r="A19" s="0" t="s">
-        <x:v>1537</x:v>
+        <x:v>1546</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>1535</x:v>
+        <x:v>1547</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6">
       <x:c r="A20" s="0" t="s">
-        <x:v>1538</x:v>
+        <x:v>1548</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>1539</x:v>
+        <x:v>1547</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6">
       <x:c r="A21" s="0" t="s">
-        <x:v>1540</x:v>
+        <x:v>1549</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>1539</x:v>
+        <x:v>1550</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6">
       <x:c r="A22" s="0" t="s">
-        <x:v>1541</x:v>
+        <x:v>1551</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>1542</x:v>
+        <x:v>1547</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6">
       <x:c r="A23" s="0" t="s">
-        <x:v>1543</x:v>
+        <x:v>1552</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>1539</x:v>
+        <x:v>1553</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6">
       <x:c r="A24" s="0" t="s">
-        <x:v>1544</x:v>
+        <x:v>1554</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>1545</x:v>
+        <x:v>1555</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6">
       <x:c r="A25" s="0" t="s">
-        <x:v>1546</x:v>
+        <x:v>1556</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>1547</x:v>
+        <x:v>1557</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6">
       <x:c r="A26" s="0" t="s">
-        <x:v>1548</x:v>
+        <x:v>1558</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>1549</x:v>
+        <x:v>1557</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6">
       <x:c r="A27" s="0" t="s">
-        <x:v>1550</x:v>
+        <x:v>1559</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>1549</x:v>
+        <x:v>1557</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6">
       <x:c r="A28" s="0" t="s">
-        <x:v>1551</x:v>
+        <x:v>1560</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>1549</x:v>
+        <x:v>1561</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6">
       <x:c r="A29" s="0" t="s">
-        <x:v>1552</x:v>
+        <x:v>1562</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>1553</x:v>
+        <x:v>1563</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6">
       <x:c r="A30" s="0" t="s">
-        <x:v>1554</x:v>
+        <x:v>1564</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>1555</x:v>
+        <x:v>1565</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6">
       <x:c r="A31" s="0" t="s">
-        <x:v>1556</x:v>
+        <x:v>1566</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>1557</x:v>
+        <x:v>1567</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6">
       <x:c r="A32" s="0" t="s">
-        <x:v>1558</x:v>
+        <x:v>1568</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>1559</x:v>
+        <x:v>1569</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6">
       <x:c r="A33" s="0" t="s">
-        <x:v>1560</x:v>
+        <x:v>1570</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>1561</x:v>
+        <x:v>1571</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6">
       <x:c r="A34" s="0" t="s">
-        <x:v>1562</x:v>
+        <x:v>1572</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>1563</x:v>
+        <x:v>1573</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6">
       <x:c r="A35" s="0" t="s">
-        <x:v>1564</x:v>
+        <x:v>1574</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>1561</x:v>
+        <x:v>1569</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6">
       <x:c r="A36" s="0" t="s">
-        <x:v>1565</x:v>
+        <x:v>1575</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>1561</x:v>
+        <x:v>1576</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6">
       <x:c r="A37" s="0" t="s">
-        <x:v>1566</x:v>
+        <x:v>1577</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>1567</x:v>
+        <x:v>1578</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6">
       <x:c r="A38" s="0" t="s">
-        <x:v>1568</x:v>
+        <x:v>1579</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>1569</x:v>
+        <x:v>1578</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6">
       <x:c r="A39" s="0" t="s">
-        <x:v>1570</x:v>
+        <x:v>1580</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>1569</x:v>
+        <x:v>1578</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6">
       <x:c r="A40" s="0" t="s">
-        <x:v>1571</x:v>
+        <x:v>1581</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
-        <x:v>1569</x:v>
+        <x:v>1578</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>8</x:v>
-[...18 lines deleted...]
-      <x:c r="F41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:F3"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>1573</x:v>
+        <x:v>1582</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>1574</x:v>
+        <x:v>1583</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>1575</x:v>
+        <x:v>1584</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>1576</x:v>
+        <x:v>1585</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
@@ -23881,74 +24008,74 @@
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>1577</x:v>
+        <x:v>1586</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>1578</x:v>
+        <x:v>1587</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>1579</x:v>
+        <x:v>1588</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>1580</x:v>
+        <x:v>1589</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">