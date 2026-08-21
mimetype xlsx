--- v3 (2026-07-07)
+++ v4 (2026-08-21)
@@ -1,68 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9ae22af467447ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb1fa4f5c85f497297a0ab8342c249e7.psmdcp" Id="R9ad5a911936f4624" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dda4b553a624067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d1aee52668f0456585315851d6ebcccd.psmdcp" Id="Rb19c5cf5a5c8465f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Tjaenster" sheetId="1" r:id="rId2"/>
     <x:sheet name="Projekt" sheetId="2" r:id="rId3"/>
     <x:sheet name="Karriaer" sheetId="3" r:id="rId4"/>
     <x:sheet name="Aktuellt" sheetId="4" r:id="rId5"/>
     <x:sheet name="Om-oss" sheetId="5" r:id="rId6"/>
-    <x:sheet name="Haallbarhet" sheetId="6" r:id="rId7"/>
-[...3 lines deleted...]
-    <x:sheet name="Annet" sheetId="10" r:id="rId11"/>
+    <x:sheet name="Kontakta-oss" sheetId="6" r:id="rId7"/>
+    <x:sheet name="Vi-tar-oss-an-pfas-utmaningen" sheetId="7" r:id="rId8"/>
+    <x:sheet name="Sekretessinformation" sheetId="8" r:id="rId9"/>
+    <x:sheet name="Annet" sheetId="9" r:id="rId10"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Side</x:t>
   </x:si>
   <x:si>
     <x:t>Sist oppdatert</x:t>
   </x:si>
   <x:si>
     <x:t>Ansvarlig 1</x:t>
   </x:si>
   <x:si>
     <x:t>Ansvarlig 2</x:t>
   </x:si>
   <x:si>
     <x:t>E-post sendt</x:t>
   </x:si>
   <x:si>
     <x:t>Status</x:t>
@@ -430,51 +428,51 @@
   <x:si>
     <x:t>23.10.2025 10:00</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/infrastruktur-transport/spaar-och-jaernvaeg/</x:t>
   </x:si>
   <x:si>
     <x:t>09.10.2024 13:01</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/infrastruktur-transport/trafik/</x:t>
   </x:si>
   <x:si>
     <x:t>23.10.2025 08:08</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/infrastruktur-transport/vaegar-och-gator/</x:t>
   </x:si>
   <x:si>
     <x:t>24.05.2024 06:20</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/stadsbyggnad/</x:t>
   </x:si>
   <x:si>
-    <x:t>11.09.2024 10:54</x:t>
+    <x:t>05.08.2026 14:12</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/stadsbyggnad/detaljplaner-och-planprogram/</x:t>
   </x:si>
   <x:si>
     <x:t>30.08.2024 07:45</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/stadsbyggnad/kulturmiljoe/</x:t>
   </x:si>
   <x:si>
     <x:t>16.05.2025 07:50</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/stadsbyggnad/mark-och-exploatering/</x:t>
   </x:si>
   <x:si>
     <x:t>07.10.2024 07:25</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/tjaenster/stadsbyggnad/processledning-och-dialog/</x:t>
   </x:si>
   <x:si>
     <x:t>04.09.2024 06:14</x:t>
   </x:si>
@@ -691,51 +689,51 @@
   <x:si>
     <x:t>https://norconsult.se/projekt/rengaards-kraftstation/</x:t>
   </x:si>
   <x:si>
     <x:t>04.01.2024 14:11</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/vattentaekt-stora-klobo-i-faagelfors/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/norrbotniabanan/</x:t>
   </x:si>
   <x:si>
     <x:t>02.11.2023 13:51</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/social-konsekvensanalys-och-barnkonsekvensanalys-foer-planprogram-i-visaettra/</x:t>
   </x:si>
   <x:si>
     <x:t>03.10.2024 09:34</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/cirkus-lorensberg-i-goeteborg/</x:t>
   </x:si>
   <x:si>
-    <x:t>12.06.2025 07:18</x:t>
+    <x:t>07.08.2026 08:41</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/nytt-lab-innovationscenter-foer-lkab-i-luleaa/</x:t>
   </x:si>
   <x:si>
     <x:t>02.11.2023 11:51</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/viredaskolan-i-aneby/</x:t>
   </x:si>
   <x:si>
     <x:t>02.11.2023 13:57</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/fiskvaegar-vid-hednaes-kraftverk-i-vaesterbotten/</x:t>
   </x:si>
   <x:si>
     <x:t>10.06.2024 13:27</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/aaterskapande-av-fria-vandringsvaegar-i-klamma-aelv/</x:t>
   </x:si>
   <x:si>
     <x:t>02.11.2023 14:08</x:t>
   </x:si>
@@ -2137,54 +2135,54 @@
   <x:si>
     <x:t>https://norconsult.se/projekt/malung-saelens-simhall/</x:t>
   </x:si>
   <x:si>
     <x:t>14.10.2024 06:24</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/projektering-av-belysning-vid-fixfabriken-i-goeteborg/</x:t>
   </x:si>
   <x:si>
     <x:t>06.12.2024 08:51</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/emmaboda-simhall/</x:t>
   </x:si>
   <x:si>
     <x:t>25.10.2024 12:47</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/fiskvaeg-foerbi-falkenbergska-kvarnen/</x:t>
   </x:si>
   <x:si>
     <x:t>12.06.2025 07:00</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.se/projekt/slottskogshallen-i-goeteborg/</x:t>
-[...2 lines deleted...]
-    <x:t>20.01.2025 16:24</x:t>
+    <x:t>https://norconsult.se/projekt/slottsskogshallen-i-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.08.2026 13:17</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/detaljplan-foer-backaplan-goeteborg/</x:t>
   </x:si>
   <x:si>
     <x:t>13.11.2024 13:27</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/detaljplan-foer-baeckamaden-lerums-kommun/</x:t>
   </x:si>
   <x:si>
     <x:t>11.06.2025 09:38</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/utredning-av-belysning-paa-aengelholms-sjukhus/</x:t>
   </x:si>
   <x:si>
     <x:t>12.06.2025 14:15</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/detaljplan-foer-katterjaakk-kiruna/</x:t>
   </x:si>
   <x:si>
     <x:t>09.01.2025 09:59</x:t>
   </x:si>
@@ -2515,1937 +2513,1868 @@
   <x:si>
     <x:t>https://norconsult.se/projekt/bergteknisk-besiktning-och-projektering-av-aatgaerder-foer-kvarnbergets-befolkningsskyddsrum/</x:t>
   </x:si>
   <x:si>
     <x:t>09.06.2026 12:52</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/kalendervaegens-foerskola/</x:t>
   </x:si>
   <x:si>
     <x:t>27.03.2026 14:56</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/inspektion-och-3d-modell-stadsberget/</x:t>
   </x:si>
   <x:si>
     <x:t>11.06.2026 07:04</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/projekt/detaljplan-hamnverksamhet-i-arendal/</x:t>
   </x:si>
   <x:si>
     <x:t>10.06.2026 11:42</x:t>
   </x:si>
   <x:si>
+    <x:t>https://norconsult.se/projekt/nya-rosenlundsbadet-i-joenkoeping/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.08.2026 06:33</x:t>
+  </x:si>
+  <x:si>
     <x:t>https://norconsult.se/karriaer/</x:t>
   </x:si>
   <x:si>
+    <x:t>12.08.2026 13:51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/karriaer/lediga-tjaenster/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.08.2026 13:48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/karriaer/varje-dag-foerbaettrar-vi-vardagen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.08.2026 13:19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/karriaer/student/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.08.2026 13:49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/karriaer/karriaermoejligheter/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.08.2026 14:35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.10.2025 10:28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-utreder-behoven-foer-ett-nytt-centralbad-i-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.11.2025 12:07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/ett-energiknippe-med-hjaerta-foer-haallbarhet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.11.2025 12:30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/civilingenjoer-med-det-baesta-av-tvaa-vaerldar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.08.2026 10:59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-anlaeggning-foer-koldioxidinfaangning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.11.2025 12:32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsults-vd-till-innovationsfoeretagens-styrelse/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-koeper-ny-eldriven-borrigg-saenker-utslaepp-i-faeltarbete/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.11.2025 12:37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/stark-start-paa-2023-foer-norconsult-sverige/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.11.2025 12:42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/restprodukt-ger-groenare-betong-paa-rengaards-kraftstation/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/nytt-ramavtal-foer-region-skaane-norconsult-staerker-kompetensen-inom-vaardlokaler/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-staerker-sin-lokala-naervaro-i-norr/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.11.2025 12:39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-nya-hertsoeskolan-i-luleaa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/ny-raeknemodell-anger-klimatminskning-per-investerad-krona/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/ny-foerstudie-utreder-behov-kopplat-till-skola-och-idrott-i-lysekil/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tar-fram-aatgaerder-som-ska-faa-fler-goeteborgare-att-vaelja-cykel/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.06.2023 11:10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/nya-backaplan-tar-form-norconsult-med-i-detaljplaneprocessen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.06.2023 10:27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-optimerar-hybridpark-aat-lc-energi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.11.2025 12:55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-har-genomfoert-pilotprojekt-foer-trafikverket/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-i-projekt-foer-hoejd-kapacitet-paa-vaestra-stambanan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.11.2025 12:57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/efter-branden-norconsult-projekterar-aateruppbyggnaden-av-slottskogshallen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vaexer-utoekar-med-ny-kompetens-inom-brand-risk/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tar-fram-vaeg-och-jaernvaegsplan-med-barnperspektiv/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/stark-tillvaext-och-oekad-loensamhet-foer-norconsult-sverige-2022/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.11.2023 08:46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-nytt-ramavtal-i-boden-del-av-en-stoerre-satsning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.08.2024 06:28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-ramavtal-inom-konstruktion-i-stockholm/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 13:46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-moderniserar-vaegskydd-foer-jaernvaeg-i-joenkoepings-laen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 12:20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/framtiden-finns-i-norr-norconsult-vinner-ramavtal-i-gaellivare/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.10.2024 13:23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/ida-dahlbaeck-ny-kommunikationschef-paa-norconsult-ab/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-installerar-digital-vaeckarklocka-under-feskekorka/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.06.2023 11:12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-ramavtal-med-botkyrka-kommun/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tecknar-ramavtal-kopplat-till-unik-gruvverksamhet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-byggnad-till-nytt-kraftvaermeverk-i-oertofta/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.06.2026 11:20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-utreder-miljoepaaverkan-foer-detaljplan-i-aatvidaberg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-ramavtal-inom-industri/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tar-fram-plan-foer-omraadet-soeder-om-wieselgrensplatsen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsults-foersta-ritningsloesa-projekt-faerdigstaellt/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-aer-med-och-utvecklar-hults-hoejd-i-trollhaettan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-utreder-framtida-vattenfoersoerjning-i-gnesta/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-faar-fortsatt-foertroende-foer-busslinjer-i-malmoe/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.05.2024 06:39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/nu-invigs-taeby-simhall-norconsult-har-utformat-och-projekterat/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.08.2026 11:09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-behaaller-status-som-karriaerfoeretag-under-2023/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.10.2024 07:15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/fortsatt-stark-tillvaext-foer-norconsult-sverige-under-kvartal-3-2022/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.06.2023 08:51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-stort-brouppdrag-i-vilhelmina/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.05.2024 06:38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-inventerar-kulturmiljoeer-i-esloev/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-undersoeker-foerorenad-mark-i-alvesta/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.05.2024 06:40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/nya-transportmedel-inom-geoteknik-kan-minska-utslaepp-upp-till-7-gaanger/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.09.2024 12:03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-utreder-nytt-stickspaar-foer-frakt-av-flytande-koldioxid/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/riskhantering-kan-saekra-det-svenska-elnaetet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-ytterligare-ramavtal-med-haallbarhetsfokus-paa-gotland/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/medarbetare-paa-norconsult-kan-ta-hem-priser-paa-aarets-betonggala/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-ritar-tvaa-nya-simhallar-i-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.08.2023 07:15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-ramavtal-inom-pappersindustrin/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.05.2024 06:37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/modernt-moeter-traditionellt-paa-hisingens-nya-friidrottsarena/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/naer-haallbarhetsfraagan-tappas-bort-i-traengseln/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/ny-barnbok-ska-oeka-intresset-foer-va-bland-barn/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-bidrar-till-framtidens-av-teknik-paa-campus-albano/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.05.2024 06:36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-sverige-visar-bra-resultat-foer-foersta-halvaaret-2022/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-internationellt-arkitekturpris/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.05.2024 06:35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/folkhemsarkitektur-och-aaterbruk-i-nytt-renoveringsuppdrag/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-utreder-studentboende-i-uppsala/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 13:53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-klimatanpassar-huddinge-kommun/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/digitalt-dialogverktyg-fraemjar-social-haallbarhet-i-stenungsund/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/skate-dans-och-spegeltak-i-slottsskogsvallens-nya-entrepark/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vaexer-i-maersta-saa-mycket-mer-aen-bara-jaernvaeg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/ny-dansbana-vid-ribersborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-inviger-nytt-kontor-i-oestersund/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-rustar-upp-groenskande-bostadsomraade-i-piteaa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 13:37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-utreder-kulturmiljoevaerden-foer-gullmarsplan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.05.2024 06:54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-utvecklar-utredningsverksamheten-foer-spaar-och-jaernvaeg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/nytt-ramavtal-inom-kraftnaet-till-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.06.2026 11:35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-vallentuna-vaatmarkspark/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/saa-kan-vi-raedda-dagens-broar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.08.2026 11:12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-uppgraderar-scada-system-foer-emmaboda-energi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-foerstaerker-elnaetet-mot-norrlandskusten/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/ny-vision-lyfter-framtida-livsmiljoeer-i-norr/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-ramavtal-med-maelarenergi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/klimatsmart-pendling-och-klimatberaeknade-projekt-norconsult-uppmaerksammar-vaerldsmiljoedagen-2022/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-ramavtal-foer-miljoeanpassning-av-vattenkraft-foer-laensstyrelsen-i-oerebro/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/starkt-foersta-kvartal-foer-norconsult-sverige/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.11.2023 08:47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/foersta-kvartalet-2022-nordisk-tillvaext-och-foerbaettrad-loensamhet-foer-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/digital-satsning-lyfter-konsultens-roll-paa-haallbarhetsomraadet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsults-nya-metodik-saekrar-god-design/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-blir-baest-paa-best-k/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/tvaerfoerbindelse-ska-loesa-trafikproblem/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/unikt-brofoerslag-kan-binda-samman-morgondagens-malmoe/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 13:02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-satsar-paa-haallbar-digitalisering/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tar-stoerre-grepp-i-aarets-haallbarhetsrapportering-maeter-aeven-indirekt-paaverkan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-ramavtal-foer-vaardlokaler-i-oerebro/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-unik-bro-i-karlstad-goda-chanser-att-bli-ett-landmaerke/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.08.2024 06:27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-fortsatte-sin-loensamma-tillvaext-under-2021/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/unikt-batterilager-saekrar-framtidens-elberedskap/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.09.2024 11:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-saekrar-orderingaangen-aaratal-framaat/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/nytt-verktyg-foer-inkluderande-kulturmiljoeer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.08.2024 05:52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/kyrksal-i-piteaa-blir-moderna-laegenheter/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/komplex-konstruktion-naer-kungstorget-i-helsingborg-foernyas/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 12:13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-ramavtal-inom-kulturmiljoe/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/patentloesning-saenker-uppvaermningskostnad-med-tvaa-tredjedelar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-har-projekterat-akustik-och-vvs-i-aarets-skol-och-foerskolebyggnad-2022/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/social-haallbarhet-i-praktiken-hur-goer-vi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-saekrar-framtidens-dricksvatten-i-uppsala/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31.05.2024 10:28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/ny-gaang-och-cykelvaeg-mellan-trelleborg-och-hoellviken/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-oeppnar-nytt-kontor-i-karlstad/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-samlar-kompetensen-i-hudiksvall/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-faar-fortsatt-foertroende-av-polarbroed/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/nya-dagvattenparker-fraemjar-social-och-miljoemaessig-haallbarhet-i-botkyrka/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.06.2023 13:17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-viktigt-ramavtal-med-trafikverket/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsults-arkitekters-tillvaext-i-topp-under-pandemin/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/karlatornet-kraever-nya-metoder-foer-grundlaeggning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/arktiskt-droemprojekt-i-kiruna/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.08.2025 12:16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-utses-till-karriaerfoeretag-2022/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-blir-leverantoer-foer-norrbotniabanan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vaexer-inom-spaar-och-jaernvaeg-i-aelvsjoe/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/medel-till-projekt-om-infrastruktur-och-urbana-kulturmiljoeer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-saekrar-graninge-kraftverks-framtid-utan-pappersritningar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/nu-byggs-utemiljoen-vid-kulturhuset-i-skellefteaa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/nu-invigs-vattenparken-som-ska-rena-maelaren/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-foervaervar-noca-projekt-byggledning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/nu-kan-fler-elever-aatervaenda-till-anrika-backaskolan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/bahei-kombinerar-faeltgeoteknik-med-programutveckling/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.08.2026 10:26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/andra-kvartalet-2021-bra-resultat-och-stark-tillvaext-foer-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/ny-fjaerranalysmetod-foer-markomraaden/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-foerelaeser-om-haallbara-inomhusmiljoeer-i-skolor/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-ramavtal-med-vattenfall/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-astando-landar-stort-vaegfoervaltningsavtal-med-tio-norska-fylkeskommuner/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/foernyat-foertroende-foer-norconsult-och-maelarbanan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/marknadsledande-brogrupp-ansluter-till-norconsult-i-norr/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/baettre-ljudmiljoe-i-oeppna-landskap/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.11.2025 12:02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/graensoeverskridande-samarbete/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/nya-tidens-kraftnaet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/taebys-nya-simhall-tar-form/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.08.2026 10:30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-ny-straeckning-foer-malmoes-storstadspaket/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-nya-kungstorget-i-helsingborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-foervaervar-spaar-och-jaernvaegsteknikteam-fraan-projektengagemang/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/farah-al-aieshy-ny-vd-foer-norconsult-ab/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.11.2025 08:53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/planeringsmetodiken-som-fraemjar-social-haallbarhet-i-vaarby/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-integrerar-bsab-koder-i-bim/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-boreteknikk-foerdjupar-sitt-erbjudande-med-undervattensdroenare/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/josefin-har-hemmakontoret-paa-semesteroen-gotland/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.08.2026 10:31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-foervaervar-kmv-forum/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/konsortiet-norconsult-och-dr-techn-olav-olsen-loeser-spektakulaera-fjordfoerbindelser/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.08.2026 10:33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-kraftverk-utan-ritningar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-moderniserar-foer-oekad-godstrafik-till-industrin/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/foersta-kvartalet-2021-oekad-omsaettning-och-foerbaettrat-resultat-foer-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-saekrar-dammen-i-ramsele-kraftverk/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/2020-aars-resultat-och-q4-rapportering-stark-omsaettnings-och-resultatutveckling-foer-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-foerstaerker-straeckan-eskilstuna-flen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-syr-ihop-saekerheten-i-boraas/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-akustiken-i-kasper-salin-nominerad-skola/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/nystart-foer-norconsult-i-piteaa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/maangfacetterat-planarbete/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-skruvar-upp-ambitionerna-nettonollutslaepp-till-2030/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-varbergs-nya-vattentorn-och-landmaerke/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 13:56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-slaar-samman-faeltgeotekniska-teamen-i-norge-till-ett-nytt-foeretag/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-maelarbanans-arbetsmiljoepris-2020/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-aateruppbyggnaden-av-polarbroed/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-utreder-anpassning-av-malmoe-c-infoer-hoeghastighetstrafik/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/saevehuset-vann-pris-som-aarets-miljoebyggnad/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/maangsysslare-med-foetterna-i-jorden/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.08.2026 10:37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-faeltgeoteknik-breddar-sitt-erbjudande-genom-sveriges-stoersta-muddringsprojekt/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-handplockade-till-vaerldens-fraemsta-passivhusmaessa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-banar-vaeg-foer-cirkulaera-energisystem-i-nytt-kraftledningsuppdrag/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.08.2024 06:25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-utvecklar-industriomraade-i-luleaa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-internationellt-uppdrag-inom-dammsaekerhet-i-malawi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-multifunktionell-vattenpark-i-vaesteraas/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-hjaelper-european-energy-att-realisera-skandinaviens-stoersta-solcellsanlaeggning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/faeltgeotekniska-undersoekningar-ska-saekra-nya-hamnterminalen-vid-arendal/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-utreder-dricksvattenfoersoerjning-naer-nacka-vaexer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.08.2023 10:43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-foerbaettrar-kapaciteten-foer-stockholms-elnaet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/kyla-paa-bestaellning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/foerlaengt-liv-foer-unik-bro/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-planerar-foer-en-haallbar-smaastad-i-vaargaarda/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.04.2024 13:04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/framtidens-malmoe-i-storstadsfoerpackning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 13:03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-oekar-kapaciteten-och-saekerheten-vid-oerebro-soedra/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-vaestmanlands-arkitekturpris-foer-faunapassagen-i-vaesteraas/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/nu-oeppnar-sveriges-foersta-passivhuscertifierade-ishall/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/effektiv-miljoeprovtagning-saekrar-fryksdalsbanan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/egil-hogna-ny-koncernchef-foer-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-hoejer-kapaciteten-paa-vaestkustbanan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/nygammal-idrottsplats-berikar-foereningslivet-i-borlaenges-naeromraade/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.08.2024 06:29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-och-tyrens-i-topp-naer-det-gaeller-jaemstaelldhet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-faeltgeoteknik-oeppnar-upp-skandiaporten/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-samarbetar-internationellt-i-nytt-uppdrag-foer-svenska-kraftnaet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.09.2024 12:02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/tillsammans-foer-fossilfri-konkurrenskraft/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/konsekvenser-paa-spaaret/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-moderniserar-sunderby-sjukhus/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/va-projektoer-blev-foerklaedesfabrikoer-till-foermaan-foer-stockholms-sjukvaard/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-oekar-tillgaengligheten-i-skaane-och-blekinge/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-trafiksaekrar-vaeg-97/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/naturen-startar-om-i-laangsaan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-bidrar-till-moderniseringen-av-roslagsbanan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/tvaa-patent-som-lagrar-solens-energi/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.06.2023 06:07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/aaterbrukbart-material-i-kulturhus/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.06.2023 06:06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/mer-jaernvaegsgods-baettre-trafikmiljoe/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.04.2024 13:06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/framtidens-bilanlaeggning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-faeltgeoteknik-tar-helhetsgrepp-om-haallbarhet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/generatorbyte-med-kirurgisk-precision/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/haallbara-affaerer-lockade-michael-tillbaka-till-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.08.2026 10:41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-oekar-tillgaengligheten-i-smaaland/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/naturen-trogen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-lyfts-som-en-av-stockholms-fraemsta-leverantoerer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/cik-aer-publikdragare-till-framtidens-idrotts-fritidsanlaeggningar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/haallbara-hav-inom-horisonten/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/branka-brinner-foer-tillgaenglig-arkitektur/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.08.2026 10:43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-finalist-i-plaatpriset-2020/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/vattenverk-staeller-krav-paa-grundlig-utredning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/energiprojekt-som-bidrar-till-sveriges-miljoemaal/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.06.2023 06:03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/kvarteret-pumpan-vinnare-av-alingsaas-arkitekturpris/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 11:49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/unikt-centrum-foer-idrott-och-kultur-invigs-i-knivsta/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/moerbylaanga-vattenverk-vinner-innovationspris/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.05.2024 07:17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/full-fart-framaat-foer-barkarbystaden/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-norges-stoersta-vattenkraftverk/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/sobackens-nya-avloppsreningsverk-aer-invigt-moejliggoer-tillvaext-foer-boraas/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-utreder-kapaciteten-paa-skaanebanan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/upplands-bros-snyggaste-tryggaste-och-mest-jaemstaellda-aktivitetspark-invigd/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/moerbylaanga-vattenverk-invigs/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.05.2024 07:18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/topplacering-foer-norconsult-fjaerde-aaret-i-rad/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.08.2026 11:06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-as-projekterade-aarets-bygge-2018/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/pris-foer-ex-jobb-om-raettvisa-gatuutymmen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.08.2026 10:44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/saras-exjobb-prisades-paa-bergdagarna-2019/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/maelarbanan-norconsults-stoersta-projekt-naagonsin/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/ledarskap-lockade-bernhard-tillbaka-till-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 18:59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/full-fart-framaat-foer-jessica/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 19:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-gotlands-arkitekturpris/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/infrastrukturprojekt-vann-aarets-bygge/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 19:01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/vann-arkitekturpris-andra-aaret-i-rad/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.08.2026 10:58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-kungsbackas-arkitekturpris-igen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 19:06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/grattis-askersunds-kommun-vinnare-av-priset-aarets-samhaellsbyggare-2017/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 19:07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/sveriges-vackraste-kulturhus-aer-invigt/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.05.2024 09:20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinnare-av-arkitekturpris/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 19:12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/guld-till-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 19:15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/aarets-bygge-2016-goer-norconsults-akustiker-till-vinnare/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.06.2023 19:16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tar-fram-haallbarhetsprogram-inom-ramen-foer-citylab/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.06.2023 11:38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-ramavtal-inom-infrastruktur-i-piteaa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-staerker-kompetensen-inom-fastighetsutveckling-och-miljoecertifiering/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-goer-foerstudie-av-supercykelstraak/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03.07.2023 06:26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-hoejer-kapacitet-paa-godsstraaket-genom-bergslagen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.07.2023 07:46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-uppdrag-foer-modernisering-av-vaegskyddsanlaeggningar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.08.2023 08:33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-samverkar-oever-graensen-projekterar-ny-straecka-paa-norska-e18/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.08.2024 06:32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-formar-framtidens-vattenproduktion-i-nytt-exjobb/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.06.2024 09:40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/nu-invigs-harjagersbadet-kaevlinges-nya-badhus-ritat-av-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.10.2024 06:38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-oeppnar-kontor-i-kristianstad/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.09.2023 07:21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-levererar-konsulttjaenster-till-sveriges-stoersta-biogasanlaeggning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.08.2024 06:03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/fortsatt-stark-tillvaext-foer-norconsult-sverige/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.08.2024 05:41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-lyfter-ambitionerna-foer-ljud-i-offentliga-miljoeer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.09.2023 11:08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/sveriges-aeldsta-vagnhall-moderniseras-norconsult-goer-foerstudie/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.08.2024 06:33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-lss-boende-i-bollebygd/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.11.2023 14:21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/nytt-digitalt-verktyg-optimerar-planering-av-infrastruktur/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.08.2024 06:39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tar-fram-foerslag-paa-nya-vilundabadet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.08.2024 05:50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tecknar-ramavtal-foer-tjaenster-inom-distributionsnaet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.06.2026 11:34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-klimatsaekrar-nyhamnen-i-malmoe/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.08.2024 05:42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tecknar-tvaa-kommunala-ramavtal-inom-stadsbyggnad/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.09.2024 11:56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-listas-paa-oslo-boers/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.11.2023 13:47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-tre-ramavtal-inom-belysning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.11.2023 08:20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/identitetsskapare-och-trygghetsfaktor-mjukare-vaerden-genomsyrar-offentlig-belysning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.11.2023 08:18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-utsett-till-karriaerfoeretag-foer-tredje-aaret-i-rad/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-oekar-kapaciteten-paa-halmstad-centralstation/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.08.2024 05:46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-sverige-redovisar-oekad-loensamhet-och-fortsatt-tillvaext/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.08.2024 05:49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tar-fram-foerslag-foer-baettre-status-i-vattendrag/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-samordnar-aaterbruk-paa-skola-i-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.08.2024 05:47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tecknar-tvaa-nya-ramavtal-inom-installationsteknik/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.08.2024 05:52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/saa-blir-goeteborgs-tvaa-nya-lokalbad/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.08.2024 06:40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tar-fram-naturbaserade-erosionsskydd-i-goeta-aelv/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.05.2026 06:35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tecknar-nytt-ramavtal-inom-arkitektur/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.08.2024 05:51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-satsar-ytterligare-inom-badhus/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tillgaengliggoer-stadsbyggnad-foer-yngre-aaldrar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.08.2024 06:34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/radarverktyget-som-kan-foerhindra-katastrofer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tar-fram-planeringsstrategi-foer-ekeroe-kommun/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-har-bidragit-till-detaljplan-foer-nytt-omraade-i-trollhaettan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.06.2026 06:48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tecknar-nytt-ramavtal-inom-trafik/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-sverige-avslutar-aaret-starkt/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.08.2024 05:48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-stoedjer-deep-wind-offshore-i-tillstaandsprocess-foer-satsning-paa-havsbaserad-vindkraft/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tillsaetter-ny-avdelningschef-foer-arkitektur/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/foertydligande-gaellande-den-senaste-mediarapporteringen-e6-stenungsund/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.02.2024 11:24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-reder-ut-riktvaerden-foer-pfas-i-dagvatten/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.08.2024 05:43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/nytt-stoed-skapar-utslaeppsminskning-med-sidonytta-foer-va-bolag/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-uppmaerksammar-jaemstaelldhet-paa-8-mars/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-navigerar-raett-med-georaptor/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.08.2024 10:32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-utformar-goetenes-nya-badhus-med-kommunen-och-peab/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.08.2024 06:38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-ingaar-nytt-ramavtal-inom-arkitektur/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/nytt-ramavtal-inom-stadsutveckling-till-norconsult/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/saa-skapas-klimatsmarta-och-haallbara-stadsdelar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tecknar-flera-nya-avtal-med-trelleborgs-kommun/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-sverige-utser-ny-divisionschef-foer-energi-industri/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-inventerar-kulturvaerden-i-goetene-och-katrineholm/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.04.2024 09:28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-levererar-logistikkompetens-till-ssab-oxeloesund/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.04.2024 13:46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-inspekterar-bergsslaenter-i-nytt-uppdrag/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03.05.2024 08:08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-sverige-fortsaetter-att-vaexa-under-foersta-kvartalet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.05.2024 08:03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/nytt-uppdrag-ska-leda-till-laangsiktigt-boende-foer-vaaldsutsatta/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.05.2024 08:48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-utreder-naturvaerden-i-karlskrona-och-ronneby/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.05.2024 07:32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/arktiska-kvarter-och-aaterbruk-norconsult-tar-fram-foerslag-foer-stadsdel-i-nya-kiruna/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.08.2024 06:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-skapar-specialistteam-inom-krisberedskap/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.08.2024 11:44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-koeper-wermlands-infrakonsult-ab/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.06.2024 08:16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-undersoeker-historiskt-laxfiske-i-oerebro/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.06.2024 11:12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-genomfoer-uppdrag-aat-vaexjoe-energi-gaellande-koldioxidinfaangning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.06.2026 11:21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tar-fram-nya-operationssalar-oerebro/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.06.2024 09:42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-ramavtal-inom-geoteknik-ska-undersoeka-skredrisk/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vinner-nytt-uppdrag-foer-modernisering-av-vaegskyddsanlaeggningar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tecknar-ramavtal-inom-klimatberaekning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.06.2024 11:27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/nu-simmar-fiskarna-tryggare-i-vanaan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.06.2024 11:58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-ny-dagvattenanlaeggning-i-luleaa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03.07.2024 08:04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-sverige-oekar-tillvaexttakten/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.09.2024 09:07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-sverige-faar-foernyat-foertroende-foer-maelarbanan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.08.2024 07:13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-sverige-satsar-inom-installationsteknik/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.09.2024 12:54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/projektering-av-tillfarter-till-slutfoervar-foer-anvaent-kaernbraensle/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.09.2024 04:47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-aer-topp-10-bland-young-professionals/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.10.2024 09:16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-klimatsaekrar-vaestsveriges-spaar-och-vaegar-tillsammans-med-trafikverket/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.09.2024 13:07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-planerar-vaexelbyten-paa-uppdrag-av-trafikverket/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.09.2024 08:04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/erik-segersaell-en-flytande-vindkraftspark-i-oestersjoen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.08.2026 11:04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/ny-karttjaenst-ska-oeka-anvaendandet-av-insar-data/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.09.2024 05:06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-signerar-faerdplan-foer-minskad-klimatpaaverkan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.10.2024 06:50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-har-gestaltat-nya-simhallen-i-malung-saelen-invigs-naesta-vecka/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.10.2024 06:58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tar-fram-detaljplan-foer-utoekning-av-gruvverksamhet-i-pajala/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.10.2024 04:34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tecknar-generalkonsultavtal-med-moelndals-stad/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.10.2024 04:31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-sverige-tillsaetter-ny-hr-chef/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.10.2024 07:07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-simhall-i-emmaboda/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.10.2024 08:11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-av-teknik-foer-konsertlokal-i-karlshamn/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25.10.2024 11:20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-framtidssaekrar-vattenfoersoerjningen-i-aare-kommun/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.11.2024 12:44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-sverige-tillsaetter-ny-cfo/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.11.2025 08:54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-sverige-redovisar-oekad-loensamhet-och-fortsatt-tillvaext-1/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07.11.2024 06:12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/nu-vaentar-vattenkraften-paa-tydligare-riktlinjer/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.11.2024 11:41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-oeppnar-nytt-kontor-i-malmoe/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.11.2024 16:19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/vi-blir-karriaerfoeretag-aeven-under-2025/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.08.2026 11:07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-ingaar-ramavtal-med-kungsbacka-kommun/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.11.2024 12:06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/kommuner-faar-ta-konsekvensen-foer-tidigare-misstag/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.11.2024 09:27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/ny-teknik-och-nya-metoder-hjaelper-kommunerna-till-raett-beslut/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.11.2024 09:24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/kan-hoega-vattenfloeden-inspirera-i-stadsplaneringen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.11.2024 09:31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-undersoeker-hoega-temperaturer-i-goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.11.2024 08:15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-faar-tvaa-nya-jaernvaegsuppdrag-foer-trafikverket/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.11.2024 08:06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-landskrona-simhall/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.11.2024 12:43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-lyser-upp-moerkret-under-nobel-festival-i-stockholm/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04.12.2024 08:08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-undersoeker-restid-foer-linkoepingsbor/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.12.2024 12:10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-foervaervar-konsultbolaget-sigma-civil/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.02.2025 10:33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/ny-rapport-ger-snabbspaar-till-bra-dricksvatten/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.12.2024 13:28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tecknar-ramavtal-med-eon/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.06.2026 11:33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-inventerar-vaexter-paa-antarktis/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.01.2025 09:06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-faar-utoekat-uppdrag-i-baalforsens-kraftverk/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.01.2025 11:50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-utreder-stationsomraadet-i-gaellivare/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.01.2025 08:10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-inspekterar-jaernvaegstunnlar-paa-uppdrag-av-trafikverket/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.01.2025 08:20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-ingaar-ramavtal-inom-infrastruktur/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.02.2025 08:33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tecknar-ramavtal-med-boraas-stad/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.02.2025 10:57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-sverige-fortsaetter-accelerera-tillvaexten-och-foerbaettrar-ebita-marginalen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.02.2025 09:23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-utfoer-inspektioner-som-ska-foerhindra-ras/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.02.2025 15:40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-sverige-har-gett-norbergs-kommunhus-en-vaelbehoevlig-ansiktslyftning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.03.2025 08:42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vaexer-flyttar-till-stoerre-kontor-i-stockholm/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.04.2025 08:18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tecknar-ramavtal-med-uppsala-kommun-skolfastigheter-ab/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.04.2025 12:23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsults-arkitekter-utformar-nytt-modernt-badhus-i-vaexjoe/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.04.2025 13:51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-bidrar-till-den-nya-lindholmsfoerbindelsen-med-tvaa-uppdrag/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.05.2025 11:24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-effektiviserar-detaljprojektering-med-ny-digital-samordningsmodell/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.06.2026 11:18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-sverige-inleder-aaret-starkt-med-fortsatt-tillvaext-och-god-loensamhet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.05.2025 05:27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsults-3d-modell-effektiviserar-renovering-av-vattenkraftstation/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.05.2025 09:53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-vaexer-inom-trafik-och-miljoe-satsar-paa-stockholmsregionen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.06.2025 09:07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/ai-och-droenarteknik-kartlaegger-trafikfloedet-vid-baerbyleden/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03.06.2025 08:05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-utreder-busshaallplatser-i-uppsala/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.06.2025 10:53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-gaang-och-cykelvaeg-till-sillviksbadet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.06.2025 08:40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/kommentar-till-shks-slutrapport-om-skredet-vid-e6-utanfoer-stenungsund-2023/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19.06.2025 08:24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tar-fram-vaegplan-foer-graabovaegen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.06.2025 06:59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-utfoer-trafikutredningar-foer-skanska/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.07.2025 13:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-har-tilldelats-kontrakt-med-svenska-kraftnaet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tecknar-ramavtal-med-svenska-kraftnaet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.06.2026 11:14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-sverige-fortsaetter-sin-starka-tillvaext/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.08.2025 06:58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-foer-persontrafik-paa-markarydsbanan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26.08.2025 07:21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-samlar-hela-verksamheten-i-karlstad-paa-nytt-kontor/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.09.2025 08:25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-faar-uppdraget-att-utveckla-skulltorpsmotet-paa-e20-i-partille/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09.09.2025 08:40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-bakom-gestaltningen-av-lidingoes-nya-simhall/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.09.2025 07:12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tar-oever-projekteringen-av-lovoetunneln/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.10.2025 10:27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tecknar-ramavtal-med-norrkoepings-kommun-foer-trafikutredningar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.10.2025 10:26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-tecknar-nytt-ramavtal-med-haerryda-vatten-och-avfall-ab/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-stoettar-goeteborgs-stad-i-implementering-av-klimatkalkyler-och-nyttokostnadsanalyser/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.10.2025 09:33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-sverige-fortsaetter-leverera-stark-tillvaext/</x:t>
+  </x:si>
+  <x:si>
     <x:t>05.11.2025 06:18</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.se/karriaer/lediga-tjaenster/</x:t>
-[...1879 lines deleted...]
-  <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-bidrar-till-stadsutveckling-i-partille/</x:t>
   </x:si>
   <x:si>
     <x:t>11.11.2025 10:41</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-staerker-verksamheten-med-ny-chefsjurist/</x:t>
   </x:si>
   <x:si>
     <x:t>13.11.2025 08:50</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-karriaerfoeretag-foer-femte-aaret-i-rad/</x:t>
   </x:si>
   <x:si>
     <x:t>14.11.2025 12:22</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-tecknar-viktigt-ramavtal-inom-energisektorn/</x:t>
   </x:si>
   <x:si>
     <x:t>18.11.2025 09:23</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-klaettrar-till-topp-fem-bland-sveriges-arkitektfoeretag/</x:t>
@@ -4540,357 +4469,348 @@
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-projekterar-foerlaengning-av-foerbigaangsspaar-i-slaette/</x:t>
   </x:si>
   <x:si>
     <x:t>02.06.2026 06:55</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-tilldelas-ramavtal-foer-arkitekttjaenster-i-varbergs-kommun/</x:t>
   </x:si>
   <x:si>
     <x:t>09.06.2026 07:35</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/nytt-projekt-ska-ta-fram-nationell-standard-foer-noedsanitet-i-sverige/</x:t>
   </x:si>
   <x:si>
     <x:t>16.06.2026 06:33</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/aktuellt/norconsult-gestaltar-ny-bro-som-knyter-ihop-vaexjoes-stadsdelar/</x:t>
   </x:si>
   <x:si>
     <x:t>18.06.2026 11:45</x:t>
   </x:si>
   <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-bidrar-till-modernisering-av-otterhaellans-befolkningsskyddsrum/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.08.2026 11:01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/aktuellt/norconsult-sverige-vaexer-med-foerbaettrad-loensamhet/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.08.2026 05:39</x:t>
+  </x:si>
+  <x:si>
     <x:t>https://norconsult.se/om-oss/</x:t>
   </x:si>
   <x:si>
     <x:t>04.05.2026 13:34</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/om-oss/vaar-kultur/</x:t>
   </x:si>
   <x:si>
     <x:t>17.02.2026 10:12</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/om-oss/etik-och-integritet/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/om-oss/certifieringar/</x:t>
   </x:si>
   <x:si>
     <x:t>09.06.2026 13:52</x:t>
   </x:si>
   <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.04.2026 13:48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/alingsaas/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.04.2024 07:26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/boden/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/borlaenge/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.05.2024 13:21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/gaellivare/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08.05.2025 06:36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/gaevle/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.01.2025 14:06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/goeteborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.10.2024 13:11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/halmstad/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.08.2026 14:38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/helsingborg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.04.2024 07:28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/hudiksvall/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/joenkoeping/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/kalmar/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.04.2026 13:14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/karlstad/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.08.2025 12:09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/kiruna/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.05.2024 05:52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/kristianstad/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.04.2024 07:30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/kungaelv/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/linkoeping/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/ludvika/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.04.2024 07:31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/luleaa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/malmoe/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.09.2024 12:02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/maersta/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/norrkoeping/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.08.2025 12:15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/piteaa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21.11.2025 11:56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/skellefteaa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.04.2024 07:32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/sollefteaa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/sollentuna/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/stockholm/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.04.2025 13:27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/sundsvall/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.04.2024 07:33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/trollhaettan/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.04.2024 07:34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/umeaa/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06.05.2026 07:10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/uppsala/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.08.2026 14:24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/varberg/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07.05.2025 11:13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/vaesteraas/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30.06.2026 12:39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/vaexjoe/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.04.2024 07:35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/aelvkarleby/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.04.2024 07:36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/aelvsjoe/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24.04.2024 07:38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/oerebro/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/oernskoeldsvik/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/kontakta-oss/oestersund/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/vi-tar-oss-an-pfas-utmaningen/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02.06.2025 13:21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/vi-tar-oss-an-pfas-utmaningen/teknikval-foer-dricksvattenberedning/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03.05.2024 11:28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/sekretessinformation/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05.11.2025 06:19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://norconsult.se/sekretessinformation/anvaendning-av-cookies/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.12.2023 15:13</x:t>
+  </x:si>
+  <x:si>
     <x:t>https://norconsult.se/haallbarhet/</x:t>
   </x:si>
   <x:si>
-    <x:t>22.08.2025 09:25</x:t>
-[...230 lines deleted...]
-    <x:t>12.12.2023 15:13</x:t>
+    <x:t>07.08.2026 07:16</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/innovation/</x:t>
   </x:si>
   <x:si>
     <x:t>02.06.2025 12:53</x:t>
   </x:si>
   <x:si>
-    <x:t>https://norconsult.se/med-ljuset-som-verktyg/</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>https://norconsult.se/10-aar-med-hisingsleden/</x:t>
   </x:si>
   <x:si>
     <x:t>15.05.2024 08:01</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/helhetsleverantoer-inom-elnaetstjaenster/</x:t>
   </x:si>
   <x:si>
     <x:t>15.06.2026 11:31</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/georaptor-optimerar-planering-foer-infrastruktur/</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/speak-up/</x:t>
   </x:si>
   <x:si>
     <x:t>15.04.2024 07:59</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/leverantoersinformation/</x:t>
   </x:si>
   <x:si>
     <x:t>13.08.2024 07:11</x:t>
   </x:si>
   <x:si>
     <x:t>https://norconsult.se/soek/</x:t>
   </x:si>
   <x:si>
     <x:t>24.04.2024 07:24</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>19.05.2025 14:24</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="2">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
     </x:fill>
@@ -4909,51 +4829,51 @@
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="1">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6935,303 +6855,83 @@
       <x:c r="B86" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
-<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F10"/>
+  <x:dimension ref="A1:F359"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>1590</x:v>
-[...218 lines deleted...]
-      <x:c r="A2" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
@@ -14323,228 +14023,228 @@
       </x:c>
       <x:c r="E357" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F357" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:6">
       <x:c r="A358" s="0" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="B358" s="0" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="C358" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D358" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E358" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F358" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="359" spans="1:6">
+      <x:c r="A359" s="0" t="s">
+        <x:v>829</x:v>
+      </x:c>
+      <x:c r="B359" s="0" t="s">
+        <x:v>830</x:v>
+      </x:c>
+      <x:c r="C359" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D359" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E359" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F359" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F7"/>
+  <x:dimension ref="A1:F6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>829</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>830</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>832</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>833</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>834</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>835</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>836</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="0" t="s">
-        <x:v>837</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>838</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>8</x:v>
-[...18 lines deleted...]
-      <x:c r="F7" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F417"/>
+  <x:dimension ref="A1:F395"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
@@ -14711,151 +14411,151 @@
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="0" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="A11" s="0" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
+        <x:v>860</x:v>
+      </x:c>
+      <x:c r="B12" s="0" t="s">
         <x:v>861</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>860</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="0" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>863</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="0" t="s">
-        <x:v>864</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
-        <x:v>865</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:6">
       <x:c r="A16" s="0" t="s">
+        <x:v>865</x:v>
+      </x:c>
+      <x:c r="B16" s="0" t="s">
         <x:v>866</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>860</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6">
       <x:c r="A17" s="0" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
@@ -14871,251 +14571,251 @@
     <x:row r="18" spans="1:6">
       <x:c r="A18" s="0" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:6">
       <x:c r="A19" s="0" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>872</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:6">
       <x:c r="A20" s="0" t="s">
+        <x:v>872</x:v>
+      </x:c>
+      <x:c r="B20" s="0" t="s">
         <x:v>873</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>874</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:6">
       <x:c r="A21" s="0" t="s">
+        <x:v>874</x:v>
+      </x:c>
+      <x:c r="B21" s="0" t="s">
         <x:v>875</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>860</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:6">
       <x:c r="A22" s="0" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6">
       <x:c r="A23" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>879</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6">
       <x:c r="A24" s="0" t="s">
-        <x:v>880</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6">
       <x:c r="A25" s="0" t="s">
+        <x:v>880</x:v>
+      </x:c>
+      <x:c r="B25" s="0" t="s">
         <x:v>881</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>879</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6">
       <x:c r="A26" s="0" t="s">
         <x:v>882</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>879</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6">
       <x:c r="A27" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>884</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6">
       <x:c r="A28" s="0" t="s">
-        <x:v>885</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6">
       <x:c r="A29" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>888</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6">
       <x:c r="A30" s="0" t="s">
         <x:v>889</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>890</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
@@ -15131,9006 +14831,8663 @@
     <x:row r="31" spans="1:6">
       <x:c r="A31" s="0" t="s">
         <x:v>891</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6">
       <x:c r="A32" s="0" t="s">
         <x:v>893</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>879</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6">
       <x:c r="A33" s="0" t="s">
         <x:v>894</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>895</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6">
       <x:c r="A34" s="0" t="s">
         <x:v>896</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>897</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6">
       <x:c r="A35" s="0" t="s">
-        <x:v>898</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>897</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6">
       <x:c r="A36" s="0" t="s">
-        <x:v>899</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>900</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6">
       <x:c r="A37" s="0" t="s">
-        <x:v>901</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>897</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6">
       <x:c r="A38" s="0" t="s">
-        <x:v>902</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>903</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6">
       <x:c r="A39" s="0" t="s">
-        <x:v>904</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>897</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6">
       <x:c r="A40" s="0" t="s">
-        <x:v>905</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
-        <x:v>897</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6">
       <x:c r="A41" s="0" t="s">
-        <x:v>906</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>897</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6">
       <x:c r="A42" s="0" t="s">
+        <x:v>906</x:v>
+      </x:c>
+      <x:c r="B42" s="0" t="s">
         <x:v>907</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>897</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6">
       <x:c r="A43" s="0" t="s">
         <x:v>908</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>897</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6">
       <x:c r="A44" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
-        <x:v>910</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6">
       <x:c r="A45" s="0" t="s">
-        <x:v>911</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>912</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6">
       <x:c r="A46" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
-        <x:v>914</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6">
       <x:c r="A47" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>916</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6">
       <x:c r="A48" s="0" t="s">
-        <x:v>917</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
-        <x:v>918</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6">
       <x:c r="A49" s="0" t="s">
         <x:v>919</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>912</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6">
       <x:c r="A50" s="0" t="s">
         <x:v>920</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
-        <x:v>921</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6">
       <x:c r="A51" s="0" t="s">
-        <x:v>922</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>923</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6">
       <x:c r="A52" s="0" t="s">
-        <x:v>924</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
-        <x:v>912</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6">
       <x:c r="A53" s="0" t="s">
+        <x:v>924</x:v>
+      </x:c>
+      <x:c r="B53" s="0" t="s">
         <x:v>925</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>912</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6">
       <x:c r="A54" s="0" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
-        <x:v>912</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6">
       <x:c r="A55" s="0" t="s">
         <x:v>927</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>912</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6">
       <x:c r="A56" s="0" t="s">
+        <x:v>929</x:v>
+      </x:c>
+      <x:c r="B56" s="0" t="s">
         <x:v>928</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>929</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6">
       <x:c r="A57" s="0" t="s">
         <x:v>930</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>931</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6">
       <x:c r="A58" s="0" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
-        <x:v>931</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6">
       <x:c r="A59" s="0" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>934</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6">
       <x:c r="A60" s="0" t="s">
         <x:v>935</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
-        <x:v>934</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6">
       <x:c r="A61" s="0" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>937</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6">
       <x:c r="A62" s="0" t="s">
         <x:v>938</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
-        <x:v>934</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6">
       <x:c r="A63" s="0" t="s">
         <x:v>939</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>940</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6">
       <x:c r="A64" s="0" t="s">
-        <x:v>941</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
-        <x:v>934</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6">
       <x:c r="A65" s="0" t="s">
+        <x:v>941</x:v>
+      </x:c>
+      <x:c r="B65" s="0" t="s">
         <x:v>942</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>943</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6">
       <x:c r="A66" s="0" t="s">
-        <x:v>944</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
-        <x:v>934</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6">
       <x:c r="A67" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>934</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6">
       <x:c r="A68" s="0" t="s">
+        <x:v>945</x:v>
+      </x:c>
+      <x:c r="B68" s="0" t="s">
         <x:v>946</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>934</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6">
       <x:c r="A69" s="0" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6">
       <x:c r="A70" s="0" t="s">
         <x:v>949</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6">
       <x:c r="A71" s="0" t="s">
         <x:v>950</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6">
       <x:c r="A72" s="0" t="s">
-        <x:v>951</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
-        <x:v>952</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6">
       <x:c r="A73" s="0" t="s">
         <x:v>953</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>954</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6">
       <x:c r="A74" s="0" t="s">
         <x:v>955</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6">
       <x:c r="A75" s="0" t="s">
         <x:v>956</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>957</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6">
       <x:c r="A76" s="0" t="s">
+        <x:v>957</x:v>
+      </x:c>
+      <x:c r="B76" s="0" t="s">
         <x:v>958</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>948</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6">
       <x:c r="A77" s="0" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>960</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6">
       <x:c r="A78" s="0" t="s">
-        <x:v>961</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6">
       <x:c r="A79" s="0" t="s">
-        <x:v>962</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>957</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6">
       <x:c r="A80" s="0" t="s">
+        <x:v>962</x:v>
+      </x:c>
+      <x:c r="B80" s="0" t="s">
         <x:v>963</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>964</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:6">
       <x:c r="A81" s="0" t="s">
-        <x:v>965</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>964</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:6">
       <x:c r="A82" s="0" t="s">
-        <x:v>966</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
-        <x:v>964</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:6">
       <x:c r="A83" s="0" t="s">
-        <x:v>967</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>964</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:6">
       <x:c r="A84" s="0" t="s">
+        <x:v>967</x:v>
+      </x:c>
+      <x:c r="B84" s="0" t="s">
         <x:v>968</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>964</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:6">
       <x:c r="A85" s="0" t="s">
         <x:v>969</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>970</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:6">
       <x:c r="A86" s="0" t="s">
+        <x:v>970</x:v>
+      </x:c>
+      <x:c r="B86" s="0" t="s">
         <x:v>971</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>964</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:6">
       <x:c r="A87" s="0" t="s">
         <x:v>972</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>964</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:6">
       <x:c r="A88" s="0" t="s">
         <x:v>973</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
-        <x:v>964</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:6">
       <x:c r="A89" s="0" t="s">
         <x:v>974</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>964</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:6">
       <x:c r="A90" s="0" t="s">
         <x:v>975</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:6">
       <x:c r="A91" s="0" t="s">
         <x:v>977</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>976</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:6">
       <x:c r="A92" s="0" t="s">
         <x:v>978</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:6">
       <x:c r="A93" s="0" t="s">
         <x:v>980</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>976</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:6">
       <x:c r="A94" s="0" t="s">
         <x:v>981</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
-        <x:v>976</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:6">
       <x:c r="A95" s="0" t="s">
-        <x:v>982</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>976</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:6">
       <x:c r="A96" s="0" t="s">
-        <x:v>983</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
-        <x:v>984</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:6">
       <x:c r="A97" s="0" t="s">
-        <x:v>985</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>976</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:6">
       <x:c r="A98" s="0" t="s">
-        <x:v>986</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:6">
       <x:c r="A99" s="0" t="s">
-        <x:v>988</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>976</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:6">
       <x:c r="A100" s="0" t="s">
-        <x:v>989</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
-        <x:v>990</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:6">
       <x:c r="A101" s="0" t="s">
         <x:v>991</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>952</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:6">
       <x:c r="A102" s="0" t="s">
-        <x:v>992</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
-        <x:v>993</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:6">
       <x:c r="A103" s="0" t="s">
         <x:v>994</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>995</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:6">
       <x:c r="A104" s="0" t="s">
-        <x:v>996</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
-        <x:v>995</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:6">
       <x:c r="A105" s="0" t="s">
-        <x:v>997</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>995</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:6">
       <x:c r="A106" s="0" t="s">
+        <x:v>997</x:v>
+      </x:c>
+      <x:c r="B106" s="0" t="s">
         <x:v>998</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>995</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:6">
       <x:c r="A107" s="0" t="s">
         <x:v>999</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>1000</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:6">
       <x:c r="A108" s="0" t="s">
         <x:v>1001</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
-        <x:v>995</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:6">
       <x:c r="A109" s="0" t="s">
         <x:v>1002</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>995</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:6">
       <x:c r="A110" s="0" t="s">
         <x:v>1003</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
-        <x:v>995</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:6">
       <x:c r="A111" s="0" t="s">
-        <x:v>1004</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>995</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:6">
       <x:c r="A112" s="0" t="s">
-        <x:v>1005</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
-        <x:v>1006</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:6">
       <x:c r="A113" s="0" t="s">
         <x:v>1007</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>1008</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:6">
       <x:c r="A114" s="0" t="s">
-        <x:v>1009</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="B114" s="0" t="s">
-        <x:v>1008</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:6">
       <x:c r="A115" s="0" t="s">
-        <x:v>1010</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>1008</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:6">
       <x:c r="A116" s="0" t="s">
-        <x:v>1011</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="B116" s="0" t="s">
-        <x:v>1012</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:6">
       <x:c r="A117" s="0" t="s">
-        <x:v>1013</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>1008</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:6">
       <x:c r="A118" s="0" t="s">
-        <x:v>1014</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
-        <x:v>1008</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:6">
       <x:c r="A119" s="0" t="s">
-        <x:v>1015</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>1008</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:6">
       <x:c r="A120" s="0" t="s">
+        <x:v>1015</x:v>
+      </x:c>
+      <x:c r="B120" s="0" t="s">
         <x:v>1016</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1008</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:6">
       <x:c r="A121" s="0" t="s">
         <x:v>1017</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>1008</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:6">
       <x:c r="A122" s="0" t="s">
         <x:v>1018</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
-        <x:v>1008</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:6">
       <x:c r="A123" s="0" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>1008</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:6">
       <x:c r="A124" s="0" t="s">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="B124" s="0" t="s">
-        <x:v>1008</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:6">
       <x:c r="A125" s="0" t="s">
         <x:v>1021</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>1022</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:6">
       <x:c r="A126" s="0" t="s">
+        <x:v>1022</x:v>
+      </x:c>
+      <x:c r="B126" s="0" t="s">
         <x:v>1023</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1022</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:6">
       <x:c r="A127" s="0" t="s">
         <x:v>1024</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>1022</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:6">
       <x:c r="A128" s="0" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="B128" s="0" t="s">
-        <x:v>1022</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:6">
       <x:c r="A129" s="0" t="s">
-        <x:v>1026</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>1022</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:6">
       <x:c r="A130" s="0" t="s">
-        <x:v>1027</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="B130" s="0" t="s">
-        <x:v>1022</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:6">
       <x:c r="A131" s="0" t="s">
-        <x:v>1028</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>1022</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:6">
       <x:c r="A132" s="0" t="s">
-        <x:v>1029</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="B132" s="0" t="s">
-        <x:v>1022</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:6">
       <x:c r="A133" s="0" t="s">
-        <x:v>1030</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>1022</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:6">
       <x:c r="A134" s="0" t="s">
-        <x:v>1031</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="B134" s="0" t="s">
-        <x:v>1022</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:6">
       <x:c r="A135" s="0" t="s">
-        <x:v>1032</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>1033</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:6">
       <x:c r="A136" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="B136" s="0" t="s">
-        <x:v>1033</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:6">
       <x:c r="A137" s="0" t="s">
-        <x:v>1035</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>1036</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:6">
       <x:c r="A138" s="0" t="s">
-        <x:v>1037</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="B138" s="0" t="s">
-        <x:v>1033</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:6">
       <x:c r="A139" s="0" t="s">
-        <x:v>1038</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>1033</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:6">
       <x:c r="A140" s="0" t="s">
-        <x:v>1039</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="B140" s="0" t="s">
-        <x:v>1033</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:6">
       <x:c r="A141" s="0" t="s">
-        <x:v>1040</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>1033</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:6">
       <x:c r="A142" s="0" t="s">
-        <x:v>1041</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
-        <x:v>1033</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:6">
       <x:c r="A143" s="0" t="s">
-        <x:v>1042</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>993</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:6">
       <x:c r="A144" s="0" t="s">
-        <x:v>1043</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="B144" s="0" t="s">
-        <x:v>1033</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:6">
       <x:c r="A145" s="0" t="s">
-        <x:v>1044</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>1045</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:6">
       <x:c r="A146" s="0" t="s">
-        <x:v>1046</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="B146" s="0" t="s">
-        <x:v>1033</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:6">
       <x:c r="A147" s="0" t="s">
-        <x:v>1047</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>1048</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:6">
       <x:c r="A148" s="0" t="s">
-        <x:v>1049</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="B148" s="0" t="s">
-        <x:v>1048</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:6">
       <x:c r="A149" s="0" t="s">
-        <x:v>1050</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>1048</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:6">
       <x:c r="A150" s="0" t="s">
-        <x:v>1051</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="B150" s="0" t="s">
-        <x:v>1048</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:6">
       <x:c r="A151" s="0" t="s">
-        <x:v>1052</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>1048</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:6">
       <x:c r="A152" s="0" t="s">
+        <x:v>1057</x:v>
+      </x:c>
+      <x:c r="B152" s="0" t="s">
         <x:v>1053</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1048</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:6">
       <x:c r="A153" s="0" t="s">
-        <x:v>1054</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>1048</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:6">
       <x:c r="A154" s="0" t="s">
-        <x:v>1055</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="B154" s="0" t="s">
-        <x:v>1048</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:6">
       <x:c r="A155" s="0" t="s">
-        <x:v>1056</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>1048</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:6">
       <x:c r="A156" s="0" t="s">
-        <x:v>1057</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="B156" s="0" t="s">
-        <x:v>1058</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:6">
       <x:c r="A157" s="0" t="s">
-        <x:v>1059</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>1058</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:6">
       <x:c r="A158" s="0" t="s">
-        <x:v>1060</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="B158" s="0" t="s">
-        <x:v>1058</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:6">
       <x:c r="A159" s="0" t="s">
-        <x:v>1061</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>1062</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:6">
       <x:c r="A160" s="0" t="s">
-        <x:v>1063</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="B160" s="0" t="s">
         <x:v>1062</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:6">
       <x:c r="A161" s="0" t="s">
-        <x:v>1064</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>1062</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:6">
       <x:c r="A162" s="0" t="s">
-        <x:v>1065</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="B162" s="0" t="s">
-        <x:v>1062</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:6">
       <x:c r="A163" s="0" t="s">
-        <x:v>1066</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>1062</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:6">
       <x:c r="A164" s="0" t="s">
-        <x:v>1067</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="B164" s="0" t="s">
-        <x:v>1062</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:6">
       <x:c r="A165" s="0" t="s">
-        <x:v>1068</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>1062</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:6">
       <x:c r="A166" s="0" t="s">
-        <x:v>1069</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="B166" s="0" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:6">
       <x:c r="A167" s="0" t="s">
-        <x:v>1071</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>1062</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:6">
       <x:c r="A168" s="0" t="s">
-        <x:v>1072</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="B168" s="0" t="s">
-        <x:v>1073</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:6">
       <x:c r="A169" s="0" t="s">
-        <x:v>1074</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>1073</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:6">
       <x:c r="A170" s="0" t="s">
-        <x:v>1075</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="B170" s="0" t="s">
-        <x:v>1073</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:6">
       <x:c r="A171" s="0" t="s">
-        <x:v>1076</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>1073</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:6">
       <x:c r="A172" s="0" t="s">
-        <x:v>1077</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="B172" s="0" t="s">
-        <x:v>1073</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:6">
       <x:c r="A173" s="0" t="s">
-        <x:v>1078</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>1073</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:6">
       <x:c r="A174" s="0" t="s">
-        <x:v>1079</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="B174" s="0" t="s">
-        <x:v>1073</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:6">
       <x:c r="A175" s="0" t="s">
-        <x:v>1080</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>1081</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:6">
       <x:c r="A176" s="0" t="s">
-        <x:v>1082</x:v>
+        <x:v>1090</x:v>
       </x:c>
       <x:c r="B176" s="0" t="s">
-        <x:v>1083</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:6">
       <x:c r="A177" s="0" t="s">
-        <x:v>1084</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>1081</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:6">
       <x:c r="A178" s="0" t="s">
-        <x:v>1085</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="B178" s="0" t="s">
         <x:v>1081</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:6">
       <x:c r="A179" s="0" t="s">
-        <x:v>1086</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>1081</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:6">
       <x:c r="A180" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="B180" s="0" t="s">
-        <x:v>1081</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:6">
       <x:c r="A181" s="0" t="s">
-        <x:v>1088</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>1081</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:6">
       <x:c r="A182" s="0" t="s">
-        <x:v>1089</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="B182" s="0" t="s">
-        <x:v>1090</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:6">
       <x:c r="A183" s="0" t="s">
-        <x:v>1091</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>1092</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:6">
       <x:c r="A184" s="0" t="s">
-        <x:v>1093</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="B184" s="0" t="s">
-        <x:v>1092</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:6">
       <x:c r="A185" s="0" t="s">
+        <x:v>1102</x:v>
+      </x:c>
+      <x:c r="B185" s="0" t="s">
         <x:v>1094</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1092</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:6">
       <x:c r="A186" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="B186" s="0" t="s">
-        <x:v>1092</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:6">
       <x:c r="A187" s="0" t="s">
-        <x:v>1096</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>1097</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:6">
       <x:c r="A188" s="0" t="s">
-        <x:v>1098</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="B188" s="0" t="s">
-        <x:v>1099</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:6">
       <x:c r="A189" s="0" t="s">
-        <x:v>1100</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>1092</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:6">
       <x:c r="A190" s="0" t="s">
-        <x:v>1101</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="B190" s="0" t="s">
-        <x:v>1092</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:6">
       <x:c r="A191" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>1092</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:6">
       <x:c r="A192" s="0" t="s">
-        <x:v>1103</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="B192" s="0" t="s">
-        <x:v>1092</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:6">
       <x:c r="A193" s="0" t="s">
-        <x:v>1104</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>1092</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:6">
       <x:c r="A194" s="0" t="s">
-        <x:v>1105</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="B194" s="0" t="s">
-        <x:v>1106</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E194" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:6">
       <x:c r="A195" s="0" t="s">
-        <x:v>1107</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>1108</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:6">
       <x:c r="A196" s="0" t="s">
-        <x:v>1109</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="B196" s="0" t="s">
-        <x:v>1106</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:6">
       <x:c r="A197" s="0" t="s">
-        <x:v>1110</x:v>
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>1106</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:6">
       <x:c r="A198" s="0" t="s">
-        <x:v>1111</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="B198" s="0" t="s">
-        <x:v>1112</x:v>
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:6">
       <x:c r="A199" s="0" t="s">
-        <x:v>1113</x:v>
+        <x:v>1122</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>1106</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:6">
       <x:c r="A200" s="0" t="s">
-        <x:v>1114</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="B200" s="0" t="s">
-        <x:v>1106</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:6">
       <x:c r="A201" s="0" t="s">
-        <x:v>1115</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>1106</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:6">
       <x:c r="A202" s="0" t="s">
-        <x:v>1116</x:v>
+        <x:v>1126</x:v>
       </x:c>
       <x:c r="B202" s="0" t="s">
-        <x:v>1106</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:6">
       <x:c r="A203" s="0" t="s">
-        <x:v>1117</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>1106</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:6">
       <x:c r="A204" s="0" t="s">
-        <x:v>1118</x:v>
+        <x:v>1128</x:v>
       </x:c>
       <x:c r="B204" s="0" t="s">
-        <x:v>1119</x:v>
+        <x:v>1129</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:6">
       <x:c r="A205" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>1119</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:6">
       <x:c r="A206" s="0" t="s">
-        <x:v>1121</x:v>
+        <x:v>1131</x:v>
       </x:c>
       <x:c r="B206" s="0" t="s">
-        <x:v>1119</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:6">
       <x:c r="A207" s="0" t="s">
-        <x:v>1122</x:v>
+        <x:v>1132</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>1119</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:6">
       <x:c r="A208" s="0" t="s">
-        <x:v>1123</x:v>
+        <x:v>1134</x:v>
       </x:c>
       <x:c r="B208" s="0" t="s">
-        <x:v>1124</x:v>
+        <x:v>1135</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E208" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:6">
       <x:c r="A209" s="0" t="s">
-        <x:v>1125</x:v>
+        <x:v>1136</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>1126</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E209" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:6">
       <x:c r="A210" s="0" t="s">
-        <x:v>1127</x:v>
+        <x:v>1138</x:v>
       </x:c>
       <x:c r="B210" s="0" t="s">
-        <x:v>1128</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D210" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E210" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F210" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:6">
       <x:c r="A211" s="0" t="s">
-        <x:v>1129</x:v>
+        <x:v>1140</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>1119</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E211" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:6">
       <x:c r="A212" s="0" t="s">
-        <x:v>1130</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="B212" s="0" t="s">
-        <x:v>1119</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:6">
       <x:c r="A213" s="0" t="s">
-        <x:v>1131</x:v>
+        <x:v>1143</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>1132</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E213" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:6">
       <x:c r="A214" s="0" t="s">
-        <x:v>1133</x:v>
+        <x:v>1144</x:v>
       </x:c>
       <x:c r="B214" s="0" t="s">
-        <x:v>1134</x:v>
+        <x:v>1145</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:6">
       <x:c r="A215" s="0" t="s">
-        <x:v>1135</x:v>
+        <x:v>1146</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>1134</x:v>
+        <x:v>1145</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:6">
       <x:c r="A216" s="0" t="s">
-        <x:v>1136</x:v>
+        <x:v>1147</x:v>
       </x:c>
       <x:c r="B216" s="0" t="s">
-        <x:v>1134</x:v>
+        <x:v>1148</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D216" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E216" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F216" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:6">
       <x:c r="A217" s="0" t="s">
-        <x:v>1137</x:v>
+        <x:v>1149</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>1134</x:v>
+        <x:v>1150</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:6">
       <x:c r="A218" s="0" t="s">
-        <x:v>1138</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="B218" s="0" t="s">
-        <x:v>1134</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:6">
       <x:c r="A219" s="0" t="s">
-        <x:v>1139</x:v>
+        <x:v>1153</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>1134</x:v>
+        <x:v>1154</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:6">
       <x:c r="A220" s="0" t="s">
-        <x:v>1140</x:v>
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="B220" s="0" t="s">
-        <x:v>1141</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D220" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E220" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F220" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:6">
       <x:c r="A221" s="0" t="s">
-        <x:v>1142</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>1141</x:v>
+        <x:v>1158</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:6">
       <x:c r="A222" s="0" t="s">
-        <x:v>1143</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="B222" s="0" t="s">
-        <x:v>1141</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:6">
       <x:c r="A223" s="0" t="s">
-        <x:v>1144</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>1141</x:v>
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D223" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E223" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F223" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:6">
       <x:c r="A224" s="0" t="s">
-        <x:v>1145</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="B224" s="0" t="s">
-        <x:v>1141</x:v>
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D224" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E224" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F224" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:6">
       <x:c r="A225" s="0" t="s">
-        <x:v>1146</x:v>
+        <x:v>1164</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>1141</x:v>
+        <x:v>1165</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D225" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E225" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F225" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:6">
       <x:c r="A226" s="0" t="s">
-        <x:v>1147</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="B226" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D226" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E226" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F226" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:6">
       <x:c r="A227" s="0" t="s">
-        <x:v>1149</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>1150</x:v>
+        <x:v>1169</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D227" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E227" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F227" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:6">
       <x:c r="A228" s="0" t="s">
-        <x:v>1151</x:v>
+        <x:v>1170</x:v>
       </x:c>
       <x:c r="B228" s="0" t="s">
-        <x:v>1152</x:v>
+        <x:v>1171</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D228" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E228" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F228" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:6">
       <x:c r="A229" s="0" t="s">
-        <x:v>1153</x:v>
+        <x:v>1172</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>1154</x:v>
+        <x:v>1173</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D229" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E229" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F229" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:6">
       <x:c r="A230" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1174</x:v>
       </x:c>
       <x:c r="B230" s="0" t="s">
-        <x:v>1156</x:v>
+        <x:v>1175</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D230" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E230" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F230" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:6">
       <x:c r="A231" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>1176</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>1156</x:v>
+        <x:v>1177</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D231" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E231" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F231" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:6">
       <x:c r="A232" s="0" t="s">
-        <x:v>1158</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="B232" s="0" t="s">
-        <x:v>1156</x:v>
+        <x:v>1179</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D232" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E232" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F232" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:6">
       <x:c r="A233" s="0" t="s">
-        <x:v>1159</x:v>
+        <x:v>1180</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>1160</x:v>
+        <x:v>1181</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E233" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F233" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:6">
       <x:c r="A234" s="0" t="s">
-        <x:v>1161</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="B234" s="0" t="s">
-        <x:v>1160</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D234" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E234" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:6">
       <x:c r="A235" s="0" t="s">
-        <x:v>1162</x:v>
+        <x:v>1183</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>1163</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D235" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E235" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:6">
       <x:c r="A236" s="0" t="s">
-        <x:v>1164</x:v>
+        <x:v>1184</x:v>
       </x:c>
       <x:c r="B236" s="0" t="s">
-        <x:v>1165</x:v>
+        <x:v>1185</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D236" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E236" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F236" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:6">
       <x:c r="A237" s="0" t="s">
-        <x:v>1166</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>1167</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D237" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E237" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F237" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:6">
       <x:c r="A238" s="0" t="s">
-        <x:v>1168</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="B238" s="0" t="s">
-        <x:v>1167</x:v>
+        <x:v>1189</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D238" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E238" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:6">
       <x:c r="A239" s="0" t="s">
-        <x:v>1169</x:v>
+        <x:v>1190</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>1170</x:v>
+        <x:v>1191</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D239" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E239" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F239" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:6">
       <x:c r="A240" s="0" t="s">
-        <x:v>1171</x:v>
+        <x:v>1192</x:v>
       </x:c>
       <x:c r="B240" s="0" t="s">
-        <x:v>1172</x:v>
+        <x:v>1193</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D240" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E240" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F240" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:6">
       <x:c r="A241" s="0" t="s">
-        <x:v>1173</x:v>
+        <x:v>1194</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>1174</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D241" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E241" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F241" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:6">
       <x:c r="A242" s="0" t="s">
-        <x:v>1175</x:v>
+        <x:v>1196</x:v>
       </x:c>
       <x:c r="B242" s="0" t="s">
-        <x:v>1176</x:v>
+        <x:v>1197</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D242" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E242" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:6">
       <x:c r="A243" s="0" t="s">
-        <x:v>1177</x:v>
+        <x:v>1198</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>1176</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D243" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E243" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F243" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:6">
       <x:c r="A244" s="0" t="s">
-        <x:v>1178</x:v>
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="B244" s="0" t="s">
-        <x:v>1179</x:v>
+        <x:v>1201</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D244" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E244" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F244" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:6">
       <x:c r="A245" s="0" t="s">
-        <x:v>1180</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>1181</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D245" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E245" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:6">
       <x:c r="A246" s="0" t="s">
-        <x:v>1182</x:v>
+        <x:v>1204</x:v>
       </x:c>
       <x:c r="B246" s="0" t="s">
-        <x:v>1183</x:v>
+        <x:v>1205</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D246" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E246" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F246" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:6">
       <x:c r="A247" s="0" t="s">
-        <x:v>1184</x:v>
+        <x:v>1206</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>1185</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D247" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E247" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F247" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:6">
       <x:c r="A248" s="0" t="s">
-        <x:v>1186</x:v>
+        <x:v>1208</x:v>
       </x:c>
       <x:c r="B248" s="0" t="s">
-        <x:v>1187</x:v>
+        <x:v>1209</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D248" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E248" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F248" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:6">
       <x:c r="A249" s="0" t="s">
-        <x:v>1188</x:v>
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>1189</x:v>
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E249" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:6">
       <x:c r="A250" s="0" t="s">
-        <x:v>1190</x:v>
+        <x:v>1212</x:v>
       </x:c>
       <x:c r="B250" s="0" t="s">
-        <x:v>1191</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:6">
       <x:c r="A251" s="0" t="s">
-        <x:v>1192</x:v>
+        <x:v>1214</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>1193</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E251" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:6">
       <x:c r="A252" s="0" t="s">
-        <x:v>1194</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="B252" s="0" t="s">
-        <x:v>1195</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:6">
       <x:c r="A253" s="0" t="s">
-        <x:v>1196</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>952</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E253" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:6">
       <x:c r="A254" s="0" t="s">
-        <x:v>1197</x:v>
+        <x:v>1220</x:v>
       </x:c>
       <x:c r="B254" s="0" t="s">
-        <x:v>1108</x:v>
+        <x:v>1221</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E254" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F254" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:6">
       <x:c r="A255" s="0" t="s">
-        <x:v>1198</x:v>
+        <x:v>1222</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>1199</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E255" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F255" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:6">
       <x:c r="A256" s="0" t="s">
-        <x:v>1200</x:v>
+        <x:v>1224</x:v>
       </x:c>
       <x:c r="B256" s="0" t="s">
-        <x:v>1201</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D256" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E256" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F256" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:6">
       <x:c r="A257" s="0" t="s">
-        <x:v>1202</x:v>
+        <x:v>1225</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>1203</x:v>
+        <x:v>1226</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E257" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F257" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:6">
       <x:c r="A258" s="0" t="s">
-        <x:v>1204</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="B258" s="0" t="s">
-        <x:v>1205</x:v>
+        <x:v>1228</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E258" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F258" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:6">
       <x:c r="A259" s="0" t="s">
-        <x:v>1206</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
-        <x:v>1207</x:v>
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E259" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F259" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:6">
       <x:c r="A260" s="0" t="s">
-        <x:v>1208</x:v>
+        <x:v>1230</x:v>
       </x:c>
       <x:c r="B260" s="0" t="s">
-        <x:v>1209</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D260" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E260" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F260" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:6">
       <x:c r="A261" s="0" t="s">
-        <x:v>1210</x:v>
+        <x:v>1232</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
-        <x:v>1211</x:v>
+        <x:v>1233</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D261" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E261" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F261" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:6">
       <x:c r="A262" s="0" t="s">
-        <x:v>1212</x:v>
+        <x:v>1234</x:v>
       </x:c>
       <x:c r="B262" s="0" t="s">
-        <x:v>1213</x:v>
+        <x:v>1235</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D262" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E262" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F262" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:6">
       <x:c r="A263" s="0" t="s">
-        <x:v>1214</x:v>
+        <x:v>1236</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>1215</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="C263" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D263" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E263" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F263" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:6">
       <x:c r="A264" s="0" t="s">
-        <x:v>1216</x:v>
+        <x:v>1238</x:v>
       </x:c>
       <x:c r="B264" s="0" t="s">
-        <x:v>1217</x:v>
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D264" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E264" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F264" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:6">
       <x:c r="A265" s="0" t="s">
-        <x:v>1218</x:v>
+        <x:v>1240</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>1219</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D265" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E265" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F265" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:6">
       <x:c r="A266" s="0" t="s">
-        <x:v>1220</x:v>
+        <x:v>1241</x:v>
       </x:c>
       <x:c r="B266" s="0" t="s">
-        <x:v>1221</x:v>
+        <x:v>1242</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D266" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E266" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F266" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:6">
       <x:c r="A267" s="0" t="s">
-        <x:v>1222</x:v>
+        <x:v>1243</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
-        <x:v>1223</x:v>
+        <x:v>1235</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D267" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E267" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F267" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:6">
       <x:c r="A268" s="0" t="s">
-        <x:v>1224</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="B268" s="0" t="s">
-        <x:v>1225</x:v>
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D268" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E268" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F268" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:6">
       <x:c r="A269" s="0" t="s">
-        <x:v>1226</x:v>
+        <x:v>1245</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>1227</x:v>
+        <x:v>1246</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D269" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E269" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F269" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:6">
       <x:c r="A270" s="0" t="s">
-        <x:v>1228</x:v>
+        <x:v>1247</x:v>
       </x:c>
       <x:c r="B270" s="0" t="s">
-        <x:v>1229</x:v>
+        <x:v>1242</x:v>
       </x:c>
       <x:c r="C270" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D270" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E270" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F270" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:6">
       <x:c r="A271" s="0" t="s">
-        <x:v>1230</x:v>
+        <x:v>1248</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>1231</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="C271" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D271" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E271" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F271" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:6">
       <x:c r="A272" s="0" t="s">
-        <x:v>1232</x:v>
+        <x:v>1250</x:v>
       </x:c>
       <x:c r="B272" s="0" t="s">
-        <x:v>1233</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D272" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E272" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F272" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:6">
       <x:c r="A273" s="0" t="s">
-        <x:v>1234</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>1235</x:v>
+        <x:v>1233</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D273" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E273" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F273" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:6">
       <x:c r="A274" s="0" t="s">
-        <x:v>1236</x:v>
+        <x:v>1252</x:v>
       </x:c>
       <x:c r="B274" s="0" t="s">
-        <x:v>1237</x:v>
+        <x:v>1253</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D274" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E274" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F274" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:6">
       <x:c r="A275" s="0" t="s">
-        <x:v>1238</x:v>
+        <x:v>1254</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>914</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D275" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E275" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F275" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:6">
       <x:c r="A276" s="0" t="s">
-        <x:v>1239</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="B276" s="0" t="s">
-        <x:v>1240</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="C276" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D276" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E276" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F276" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:6">
       <x:c r="A277" s="0" t="s">
-        <x:v>1241</x:v>
+        <x:v>1257</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>1242</x:v>
       </x:c>
       <x:c r="C277" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D277" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E277" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F277" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:6">
       <x:c r="A278" s="0" t="s">
-        <x:v>1243</x:v>
+        <x:v>1258</x:v>
       </x:c>
       <x:c r="B278" s="0" t="s">
-        <x:v>1244</x:v>
+        <x:v>1259</x:v>
       </x:c>
       <x:c r="C278" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D278" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E278" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F278" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:6">
       <x:c r="A279" s="0" t="s">
-        <x:v>1245</x:v>
+        <x:v>1260</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>1225</x:v>
+        <x:v>1261</x:v>
       </x:c>
       <x:c r="C279" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D279" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E279" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F279" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:6">
       <x:c r="A280" s="0" t="s">
-        <x:v>1246</x:v>
+        <x:v>1262</x:v>
       </x:c>
       <x:c r="B280" s="0" t="s">
-        <x:v>1247</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="C280" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D280" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E280" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F280" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:6">
       <x:c r="A281" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1263</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>1249</x:v>
+        <x:v>1235</x:v>
       </x:c>
       <x:c r="C281" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D281" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E281" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F281" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:6">
       <x:c r="A282" s="0" t="s">
-        <x:v>1250</x:v>
+        <x:v>1264</x:v>
       </x:c>
       <x:c r="B282" s="0" t="s">
-        <x:v>1251</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="C282" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D282" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E282" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F282" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:6">
       <x:c r="A283" s="0" t="s">
-        <x:v>1252</x:v>
+        <x:v>1265</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>1253</x:v>
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="C283" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D283" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E283" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F283" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:6">
       <x:c r="A284" s="0" t="s">
-        <x:v>1254</x:v>
+        <x:v>1266</x:v>
       </x:c>
       <x:c r="B284" s="0" t="s">
-        <x:v>1255</x:v>
+        <x:v>1228</x:v>
       </x:c>
       <x:c r="C284" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D284" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E284" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F284" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:6">
       <x:c r="A285" s="0" t="s">
-        <x:v>1256</x:v>
+        <x:v>1267</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
-        <x:v>1257</x:v>
+        <x:v>1268</x:v>
       </x:c>
       <x:c r="C285" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D285" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E285" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F285" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:6">
       <x:c r="A286" s="0" t="s">
-        <x:v>1258</x:v>
+        <x:v>1269</x:v>
       </x:c>
       <x:c r="B286" s="0" t="s">
-        <x:v>1247</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="C286" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D286" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E286" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F286" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:6">
       <x:c r="A287" s="0" t="s">
-        <x:v>1259</x:v>
+        <x:v>1271</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>1260</x:v>
+        <x:v>1272</x:v>
       </x:c>
       <x:c r="C287" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D287" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E287" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F287" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:6">
       <x:c r="A288" s="0" t="s">
-        <x:v>1261</x:v>
+        <x:v>1273</x:v>
       </x:c>
       <x:c r="B288" s="0" t="s">
-        <x:v>1251</x:v>
+        <x:v>1274</x:v>
       </x:c>
       <x:c r="C288" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D288" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E288" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F288" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:6">
       <x:c r="A289" s="0" t="s">
-        <x:v>1262</x:v>
+        <x:v>1275</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>1257</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="C289" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D289" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E289" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F289" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:6">
       <x:c r="A290" s="0" t="s">
-        <x:v>1263</x:v>
+        <x:v>1277</x:v>
       </x:c>
       <x:c r="B290" s="0" t="s">
-        <x:v>1264</x:v>
+        <x:v>1278</x:v>
       </x:c>
       <x:c r="C290" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D290" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E290" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F290" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:6">
       <x:c r="A291" s="0" t="s">
-        <x:v>1265</x:v>
+        <x:v>1279</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
-        <x:v>1266</x:v>
+        <x:v>1280</x:v>
       </x:c>
       <x:c r="C291" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D291" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E291" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F291" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:6">
       <x:c r="A292" s="0" t="s">
-        <x:v>1267</x:v>
+        <x:v>1281</x:v>
       </x:c>
       <x:c r="B292" s="0" t="s">
-        <x:v>1260</x:v>
+        <x:v>1282</x:v>
       </x:c>
       <x:c r="C292" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D292" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E292" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F292" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:6">
       <x:c r="A293" s="0" t="s">
-        <x:v>1268</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
-        <x:v>1269</x:v>
+        <x:v>1284</x:v>
       </x:c>
       <x:c r="C293" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D293" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E293" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F293" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:6">
       <x:c r="A294" s="0" t="s">
-        <x:v>1270</x:v>
+        <x:v>1285</x:v>
       </x:c>
       <x:c r="B294" s="0" t="s">
-        <x:v>1269</x:v>
+        <x:v>1286</x:v>
       </x:c>
       <x:c r="C294" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D294" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E294" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F294" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:6">
       <x:c r="A295" s="0" t="s">
-        <x:v>1271</x:v>
+        <x:v>1287</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
-        <x:v>1249</x:v>
+        <x:v>1288</x:v>
       </x:c>
       <x:c r="C295" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D295" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E295" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F295" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:6">
       <x:c r="A296" s="0" t="s">
-        <x:v>1272</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="B296" s="0" t="s">
-        <x:v>1273</x:v>
+        <x:v>1290</x:v>
       </x:c>
       <x:c r="C296" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D296" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E296" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F296" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:6">
       <x:c r="A297" s="0" t="s">
-        <x:v>1274</x:v>
+        <x:v>1291</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
-        <x:v>1275</x:v>
+        <x:v>1290</x:v>
       </x:c>
       <x:c r="C297" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D297" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E297" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F297" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:6">
       <x:c r="A298" s="0" t="s">
-        <x:v>1276</x:v>
+        <x:v>1292</x:v>
       </x:c>
       <x:c r="B298" s="0" t="s">
-        <x:v>1231</x:v>
+        <x:v>1193</x:v>
       </x:c>
       <x:c r="C298" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D298" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E298" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F298" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:6">
       <x:c r="A299" s="0" t="s">
-        <x:v>1277</x:v>
+        <x:v>1293</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>1260</x:v>
+        <x:v>1294</x:v>
       </x:c>
       <x:c r="C299" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D299" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E299" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F299" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:6">
       <x:c r="A300" s="0" t="s">
-        <x:v>1278</x:v>
+        <x:v>1295</x:v>
       </x:c>
       <x:c r="B300" s="0" t="s">
-        <x:v>1279</x:v>
+        <x:v>1296</x:v>
       </x:c>
       <x:c r="C300" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D300" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E300" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F300" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:6">
       <x:c r="A301" s="0" t="s">
-        <x:v>1280</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
-        <x:v>1281</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="C301" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D301" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E301" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F301" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:6">
       <x:c r="A302" s="0" t="s">
-        <x:v>1282</x:v>
+        <x:v>1299</x:v>
       </x:c>
       <x:c r="B302" s="0" t="s">
-        <x:v>1229</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="C302" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D302" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E302" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F302" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:6">
       <x:c r="A303" s="0" t="s">
-        <x:v>1283</x:v>
+        <x:v>1301</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>1251</x:v>
+        <x:v>1302</x:v>
       </x:c>
       <x:c r="C303" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D303" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E303" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F303" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:6">
       <x:c r="A304" s="0" t="s">
-        <x:v>1284</x:v>
+        <x:v>1303</x:v>
       </x:c>
       <x:c r="B304" s="0" t="s">
-        <x:v>1231</x:v>
+        <x:v>1304</x:v>
       </x:c>
       <x:c r="C304" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D304" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E304" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F304" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:6">
       <x:c r="A305" s="0" t="s">
-        <x:v>1285</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>1257</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="C305" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D305" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E305" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F305" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:6">
       <x:c r="A306" s="0" t="s">
-        <x:v>1286</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="B306" s="0" t="s">
-        <x:v>1244</x:v>
+        <x:v>1308</x:v>
       </x:c>
       <x:c r="C306" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D306" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E306" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F306" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:6">
       <x:c r="A307" s="0" t="s">
-        <x:v>1287</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>1288</x:v>
+        <x:v>1310</x:v>
       </x:c>
       <x:c r="C307" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D307" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E307" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F307" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:6">
       <x:c r="A308" s="0" t="s">
-        <x:v>1289</x:v>
+        <x:v>1311</x:v>
       </x:c>
       <x:c r="B308" s="0" t="s">
-        <x:v>1290</x:v>
+        <x:v>1312</x:v>
       </x:c>
       <x:c r="C308" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D308" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E308" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F308" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:6">
       <x:c r="A309" s="0" t="s">
-        <x:v>1291</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>1292</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="C309" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D309" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E309" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F309" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:6">
       <x:c r="A310" s="0" t="s">
-        <x:v>1293</x:v>
+        <x:v>1315</x:v>
       </x:c>
       <x:c r="B310" s="0" t="s">
-        <x:v>1294</x:v>
+        <x:v>1316</x:v>
       </x:c>
       <x:c r="C310" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D310" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E310" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F310" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:6">
       <x:c r="A311" s="0" t="s">
-        <x:v>1295</x:v>
+        <x:v>1317</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>1296</x:v>
+        <x:v>1318</x:v>
       </x:c>
       <x:c r="C311" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D311" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E311" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F311" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:6">
       <x:c r="A312" s="0" t="s">
-        <x:v>1297</x:v>
+        <x:v>1319</x:v>
       </x:c>
       <x:c r="B312" s="0" t="s">
-        <x:v>1298</x:v>
+        <x:v>1320</x:v>
       </x:c>
       <x:c r="C312" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D312" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E312" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F312" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:6">
       <x:c r="A313" s="0" t="s">
-        <x:v>1299</x:v>
+        <x:v>1321</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>1300</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="C313" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D313" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E313" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F313" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:6">
       <x:c r="A314" s="0" t="s">
-        <x:v>1301</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="B314" s="0" t="s">
-        <x:v>1302</x:v>
+        <x:v>1324</x:v>
       </x:c>
       <x:c r="C314" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D314" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E314" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F314" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:6">
       <x:c r="A315" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1325</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>1304</x:v>
+        <x:v>1326</x:v>
       </x:c>
       <x:c r="C315" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D315" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E315" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F315" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:6">
       <x:c r="A316" s="0" t="s">
-        <x:v>1305</x:v>
+        <x:v>1327</x:v>
       </x:c>
       <x:c r="B316" s="0" t="s">
-        <x:v>1306</x:v>
+        <x:v>1328</x:v>
       </x:c>
       <x:c r="C316" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D316" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E316" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F316" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:6">
       <x:c r="A317" s="0" t="s">
-        <x:v>1307</x:v>
+        <x:v>1329</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>1308</x:v>
+        <x:v>1330</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D317" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E317" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F317" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:6">
       <x:c r="A318" s="0" t="s">
-        <x:v>1309</x:v>
+        <x:v>1331</x:v>
       </x:c>
       <x:c r="B318" s="0" t="s">
-        <x:v>1310</x:v>
+        <x:v>1332</x:v>
       </x:c>
       <x:c r="C318" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D318" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E318" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F318" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:6">
       <x:c r="A319" s="0" t="s">
-        <x:v>1311</x:v>
+        <x:v>1333</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>1310</x:v>
+        <x:v>1334</x:v>
       </x:c>
       <x:c r="C319" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D319" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E319" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F319" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:6">
       <x:c r="A320" s="0" t="s">
-        <x:v>1312</x:v>
+        <x:v>1335</x:v>
       </x:c>
       <x:c r="B320" s="0" t="s">
-        <x:v>1207</x:v>
+        <x:v>1336</x:v>
       </x:c>
       <x:c r="C320" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D320" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E320" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F320" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:6">
       <x:c r="A321" s="0" t="s">
-        <x:v>1313</x:v>
+        <x:v>1337</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>1314</x:v>
+        <x:v>1338</x:v>
       </x:c>
       <x:c r="C321" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D321" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E321" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F321" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:6">
       <x:c r="A322" s="0" t="s">
-        <x:v>1315</x:v>
+        <x:v>1339</x:v>
       </x:c>
       <x:c r="B322" s="0" t="s">
-        <x:v>1316</x:v>
+        <x:v>1340</x:v>
       </x:c>
       <x:c r="C322" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D322" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E322" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F322" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:6">
       <x:c r="A323" s="0" t="s">
-        <x:v>1317</x:v>
+        <x:v>1341</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
-        <x:v>1318</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="C323" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D323" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E323" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F323" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:6">
       <x:c r="A324" s="0" t="s">
-        <x:v>1319</x:v>
+        <x:v>1343</x:v>
       </x:c>
       <x:c r="B324" s="0" t="s">
-        <x:v>1320</x:v>
+        <x:v>1344</x:v>
       </x:c>
       <x:c r="C324" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D324" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E324" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F324" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:6">
       <x:c r="A325" s="0" t="s">
-        <x:v>1321</x:v>
+        <x:v>1345</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
-        <x:v>1322</x:v>
+        <x:v>1346</x:v>
       </x:c>
       <x:c r="C325" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D325" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E325" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F325" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:6">
       <x:c r="A326" s="0" t="s">
-        <x:v>1323</x:v>
+        <x:v>1347</x:v>
       </x:c>
       <x:c r="B326" s="0" t="s">
-        <x:v>1324</x:v>
+        <x:v>1348</x:v>
       </x:c>
       <x:c r="C326" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D326" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E326" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F326" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:6">
       <x:c r="A327" s="0" t="s">
-        <x:v>1325</x:v>
+        <x:v>1349</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
-        <x:v>1326</x:v>
+        <x:v>1350</x:v>
       </x:c>
       <x:c r="C327" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D327" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E327" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F327" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:6">
       <x:c r="A328" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1351</x:v>
       </x:c>
       <x:c r="B328" s="0" t="s">
-        <x:v>1328</x:v>
+        <x:v>1352</x:v>
       </x:c>
       <x:c r="C328" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D328" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E328" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F328" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:6">
       <x:c r="A329" s="0" t="s">
-        <x:v>1329</x:v>
+        <x:v>1353</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>1330</x:v>
+        <x:v>1354</x:v>
       </x:c>
       <x:c r="C329" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D329" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E329" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F329" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:6">
       <x:c r="A330" s="0" t="s">
-        <x:v>1331</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="B330" s="0" t="s">
-        <x:v>1332</x:v>
+        <x:v>1356</x:v>
       </x:c>
       <x:c r="C330" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D330" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E330" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F330" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:6">
       <x:c r="A331" s="0" t="s">
-        <x:v>1333</x:v>
+        <x:v>1357</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
-        <x:v>1334</x:v>
+        <x:v>1358</x:v>
       </x:c>
       <x:c r="C331" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D331" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E331" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F331" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:6">
       <x:c r="A332" s="0" t="s">
-        <x:v>1335</x:v>
+        <x:v>1359</x:v>
       </x:c>
       <x:c r="B332" s="0" t="s">
-        <x:v>1336</x:v>
+        <x:v>1360</x:v>
       </x:c>
       <x:c r="C332" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D332" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E332" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F332" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:6">
       <x:c r="A333" s="0" t="s">
-        <x:v>1337</x:v>
+        <x:v>1361</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>1338</x:v>
+        <x:v>1362</x:v>
       </x:c>
       <x:c r="C333" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D333" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E333" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F333" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:6">
       <x:c r="A334" s="0" t="s">
-        <x:v>1339</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="B334" s="0" t="s">
-        <x:v>1340</x:v>
+        <x:v>1364</x:v>
       </x:c>
       <x:c r="C334" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D334" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E334" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F334" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:6">
       <x:c r="A335" s="0" t="s">
-        <x:v>1341</x:v>
+        <x:v>1365</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
-        <x:v>1342</x:v>
+        <x:v>1366</x:v>
       </x:c>
       <x:c r="C335" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D335" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E335" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F335" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:6">
       <x:c r="A336" s="0" t="s">
-        <x:v>1343</x:v>
+        <x:v>1367</x:v>
       </x:c>
       <x:c r="B336" s="0" t="s">
-        <x:v>1344</x:v>
+        <x:v>1368</x:v>
       </x:c>
       <x:c r="C336" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D336" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E336" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F336" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:6">
       <x:c r="A337" s="0" t="s">
-        <x:v>1345</x:v>
+        <x:v>1369</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1370</x:v>
       </x:c>
       <x:c r="C337" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D337" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E337" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F337" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:6">
       <x:c r="A338" s="0" t="s">
-        <x:v>1347</x:v>
+        <x:v>1371</x:v>
       </x:c>
       <x:c r="B338" s="0" t="s">
-        <x:v>1348</x:v>
+        <x:v>1372</x:v>
       </x:c>
       <x:c r="C338" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D338" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E338" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F338" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:6">
       <x:c r="A339" s="0" t="s">
-        <x:v>1349</x:v>
+        <x:v>1373</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
-        <x:v>1350</x:v>
+        <x:v>1374</x:v>
       </x:c>
       <x:c r="C339" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D339" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E339" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F339" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:6">
       <x:c r="A340" s="0" t="s">
-        <x:v>1351</x:v>
+        <x:v>1375</x:v>
       </x:c>
       <x:c r="B340" s="0" t="s">
-        <x:v>1352</x:v>
+        <x:v>1376</x:v>
       </x:c>
       <x:c r="C340" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D340" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E340" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F340" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:6">
       <x:c r="A341" s="0" t="s">
-        <x:v>1353</x:v>
+        <x:v>1377</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>1354</x:v>
+        <x:v>1378</x:v>
       </x:c>
       <x:c r="C341" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D341" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E341" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F341" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:6">
       <x:c r="A342" s="0" t="s">
-        <x:v>1355</x:v>
+        <x:v>1379</x:v>
       </x:c>
       <x:c r="B342" s="0" t="s">
-        <x:v>1356</x:v>
+        <x:v>1380</x:v>
       </x:c>
       <x:c r="C342" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D342" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E342" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F342" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:6">
       <x:c r="A343" s="0" t="s">
-        <x:v>1357</x:v>
+        <x:v>1381</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
-        <x:v>1358</x:v>
+        <x:v>1382</x:v>
       </x:c>
       <x:c r="C343" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D343" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E343" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F343" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:6">
       <x:c r="A344" s="0" t="s">
-        <x:v>1359</x:v>
+        <x:v>1383</x:v>
       </x:c>
       <x:c r="B344" s="0" t="s">
-        <x:v>1360</x:v>
+        <x:v>1384</x:v>
       </x:c>
       <x:c r="C344" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D344" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E344" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F344" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:6">
       <x:c r="A345" s="0" t="s">
-        <x:v>1361</x:v>
+        <x:v>1385</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
-        <x:v>1362</x:v>
+        <x:v>1386</x:v>
       </x:c>
       <x:c r="C345" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D345" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E345" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F345" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:6">
       <x:c r="A346" s="0" t="s">
-        <x:v>1363</x:v>
+        <x:v>1387</x:v>
       </x:c>
       <x:c r="B346" s="0" t="s">
-        <x:v>1364</x:v>
+        <x:v>1388</x:v>
       </x:c>
       <x:c r="C346" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D346" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E346" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F346" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:6">
       <x:c r="A347" s="0" t="s">
-        <x:v>1365</x:v>
+        <x:v>1389</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
-        <x:v>1366</x:v>
+        <x:v>1390</x:v>
       </x:c>
       <x:c r="C347" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D347" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E347" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F347" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:6">
       <x:c r="A348" s="0" t="s">
-        <x:v>1367</x:v>
+        <x:v>1391</x:v>
       </x:c>
       <x:c r="B348" s="0" t="s">
-        <x:v>1368</x:v>
+        <x:v>1392</x:v>
       </x:c>
       <x:c r="C348" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D348" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E348" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F348" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:6">
       <x:c r="A349" s="0" t="s">
-        <x:v>1369</x:v>
+        <x:v>1393</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
-        <x:v>1370</x:v>
+        <x:v>1394</x:v>
       </x:c>
       <x:c r="C349" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D349" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E349" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F349" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:6">
       <x:c r="A350" s="0" t="s">
-        <x:v>1371</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="B350" s="0" t="s">
-        <x:v>1372</x:v>
+        <x:v>1396</x:v>
       </x:c>
       <x:c r="C350" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D350" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E350" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F350" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:6">
       <x:c r="A351" s="0" t="s">
-        <x:v>1373</x:v>
+        <x:v>1397</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
-        <x:v>1374</x:v>
+        <x:v>1398</x:v>
       </x:c>
       <x:c r="C351" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D351" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E351" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F351" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:6">
       <x:c r="A352" s="0" t="s">
-        <x:v>1375</x:v>
+        <x:v>1399</x:v>
       </x:c>
       <x:c r="B352" s="0" t="s">
-        <x:v>1376</x:v>
+        <x:v>1400</x:v>
       </x:c>
       <x:c r="C352" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D352" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E352" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F352" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:6">
       <x:c r="A353" s="0" t="s">
-        <x:v>1377</x:v>
+        <x:v>1401</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
-        <x:v>1378</x:v>
+        <x:v>1402</x:v>
       </x:c>
       <x:c r="C353" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D353" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E353" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F353" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:6">
       <x:c r="A354" s="0" t="s">
-        <x:v>1379</x:v>
+        <x:v>1403</x:v>
       </x:c>
       <x:c r="B354" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1404</x:v>
       </x:c>
       <x:c r="C354" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D354" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E354" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F354" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:6">
       <x:c r="A355" s="0" t="s">
-        <x:v>1381</x:v>
+        <x:v>1405</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
-        <x:v>1382</x:v>
+        <x:v>1406</x:v>
       </x:c>
       <x:c r="C355" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D355" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E355" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F355" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:6">
       <x:c r="A356" s="0" t="s">
-        <x:v>1383</x:v>
+        <x:v>1407</x:v>
       </x:c>
       <x:c r="B356" s="0" t="s">
-        <x:v>1384</x:v>
+        <x:v>1408</x:v>
       </x:c>
       <x:c r="C356" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D356" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E356" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F356" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:6">
       <x:c r="A357" s="0" t="s">
-        <x:v>1385</x:v>
+        <x:v>1409</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
-        <x:v>1386</x:v>
+        <x:v>1410</x:v>
       </x:c>
       <x:c r="C357" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D357" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E357" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F357" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:6">
       <x:c r="A358" s="0" t="s">
-        <x:v>1387</x:v>
+        <x:v>1411</x:v>
       </x:c>
       <x:c r="B358" s="0" t="s">
-        <x:v>1388</x:v>
+        <x:v>1412</x:v>
       </x:c>
       <x:c r="C358" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D358" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E358" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F358" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:6">
       <x:c r="A359" s="0" t="s">
-        <x:v>1389</x:v>
+        <x:v>1413</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
-        <x:v>1390</x:v>
+        <x:v>1394</x:v>
       </x:c>
       <x:c r="C359" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D359" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E359" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F359" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:6">
       <x:c r="A360" s="0" t="s">
-        <x:v>1391</x:v>
+        <x:v>1414</x:v>
       </x:c>
       <x:c r="B360" s="0" t="s">
-        <x:v>1392</x:v>
+        <x:v>1415</x:v>
       </x:c>
       <x:c r="C360" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D360" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E360" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F360" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:6">
       <x:c r="A361" s="0" t="s">
-        <x:v>1393</x:v>
+        <x:v>1416</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
-        <x:v>1394</x:v>
+        <x:v>1417</x:v>
       </x:c>
       <x:c r="C361" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D361" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E361" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F361" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:6">
       <x:c r="A362" s="0" t="s">
-        <x:v>1395</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="B362" s="0" t="s">
-        <x:v>1396</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="C362" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D362" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E362" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F362" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:6">
       <x:c r="A363" s="0" t="s">
-        <x:v>1397</x:v>
+        <x:v>1420</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
-        <x:v>1398</x:v>
+        <x:v>1421</x:v>
       </x:c>
       <x:c r="C363" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D363" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E363" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F363" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:6">
       <x:c r="A364" s="0" t="s">
-        <x:v>1399</x:v>
+        <x:v>1422</x:v>
       </x:c>
       <x:c r="B364" s="0" t="s">
-        <x:v>1400</x:v>
+        <x:v>1423</x:v>
       </x:c>
       <x:c r="C364" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D364" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E364" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F364" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:6">
       <x:c r="A365" s="0" t="s">
-        <x:v>1401</x:v>
+        <x:v>1424</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
-        <x:v>1402</x:v>
+        <x:v>1425</x:v>
       </x:c>
       <x:c r="C365" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D365" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E365" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F365" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:6">
       <x:c r="A366" s="0" t="s">
-        <x:v>1403</x:v>
+        <x:v>1426</x:v>
       </x:c>
       <x:c r="B366" s="0" t="s">
-        <x:v>1404</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="C366" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D366" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E366" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F366" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:6">
       <x:c r="A367" s="0" t="s">
-        <x:v>1405</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
-        <x:v>1406</x:v>
+        <x:v>1429</x:v>
       </x:c>
       <x:c r="C367" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D367" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E367" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F367" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:6">
       <x:c r="A368" s="0" t="s">
-        <x:v>1407</x:v>
+        <x:v>1430</x:v>
       </x:c>
       <x:c r="B368" s="0" t="s">
-        <x:v>1408</x:v>
+        <x:v>1429</x:v>
       </x:c>
       <x:c r="C368" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D368" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E368" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F368" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:6">
       <x:c r="A369" s="0" t="s">
-        <x:v>1409</x:v>
+        <x:v>1431</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
-        <x:v>1410</x:v>
+        <x:v>1432</x:v>
       </x:c>
       <x:c r="C369" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D369" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E369" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F369" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:6">
       <x:c r="A370" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="B370" s="0" t="s">
-        <x:v>1412</x:v>
+        <x:v>1434</x:v>
       </x:c>
       <x:c r="C370" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D370" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E370" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F370" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:6">
       <x:c r="A371" s="0" t="s">
-        <x:v>1413</x:v>
+        <x:v>1435</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
-        <x:v>1414</x:v>
+        <x:v>1436</x:v>
       </x:c>
       <x:c r="C371" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D371" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E371" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F371" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:6">
       <x:c r="A372" s="0" t="s">
-        <x:v>1415</x:v>
+        <x:v>1437</x:v>
       </x:c>
       <x:c r="B372" s="0" t="s">
-        <x:v>1416</x:v>
+        <x:v>1438</x:v>
       </x:c>
       <x:c r="C372" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D372" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E372" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F372" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:6">
       <x:c r="A373" s="0" t="s">
-        <x:v>1417</x:v>
+        <x:v>1439</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
-        <x:v>1418</x:v>
+        <x:v>1440</x:v>
       </x:c>
       <x:c r="C373" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D373" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E373" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F373" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:6">
       <x:c r="A374" s="0" t="s">
-        <x:v>1419</x:v>
+        <x:v>1441</x:v>
       </x:c>
       <x:c r="B374" s="0" t="s">
-        <x:v>1420</x:v>
+        <x:v>1442</x:v>
       </x:c>
       <x:c r="C374" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D374" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E374" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F374" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:6">
       <x:c r="A375" s="0" t="s">
-        <x:v>1421</x:v>
+        <x:v>1443</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
-        <x:v>1422</x:v>
+        <x:v>1444</x:v>
       </x:c>
       <x:c r="C375" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D375" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E375" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F375" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:6">
       <x:c r="A376" s="0" t="s">
-        <x:v>1423</x:v>
+        <x:v>1445</x:v>
       </x:c>
       <x:c r="B376" s="0" t="s">
-        <x:v>1424</x:v>
+        <x:v>1446</x:v>
       </x:c>
       <x:c r="C376" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D376" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E376" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F376" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:6">
       <x:c r="A377" s="0" t="s">
-        <x:v>1425</x:v>
+        <x:v>1447</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
-        <x:v>1426</x:v>
+        <x:v>1448</x:v>
       </x:c>
       <x:c r="C377" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D377" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E377" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F377" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:6">
       <x:c r="A378" s="0" t="s">
-        <x:v>1427</x:v>
+        <x:v>1449</x:v>
       </x:c>
       <x:c r="B378" s="0" t="s">
-        <x:v>1428</x:v>
+        <x:v>1450</x:v>
       </x:c>
       <x:c r="C378" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D378" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E378" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F378" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:6">
       <x:c r="A379" s="0" t="s">
-        <x:v>1429</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
-        <x:v>1430</x:v>
+        <x:v>1452</x:v>
       </x:c>
       <x:c r="C379" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D379" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E379" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F379" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:6">
       <x:c r="A380" s="0" t="s">
-        <x:v>1431</x:v>
+        <x:v>1453</x:v>
       </x:c>
       <x:c r="B380" s="0" t="s">
-        <x:v>1432</x:v>
+        <x:v>1454</x:v>
       </x:c>
       <x:c r="C380" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D380" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E380" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F380" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:6">
       <x:c r="A381" s="0" t="s">
-        <x:v>1433</x:v>
+        <x:v>1455</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
-        <x:v>1434</x:v>
+        <x:v>1456</x:v>
       </x:c>
       <x:c r="C381" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D381" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E381" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F381" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:6">
       <x:c r="A382" s="0" t="s">
-        <x:v>1435</x:v>
+        <x:v>1457</x:v>
       </x:c>
       <x:c r="B382" s="0" t="s">
-        <x:v>1416</x:v>
+        <x:v>1458</x:v>
       </x:c>
       <x:c r="C382" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D382" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E382" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F382" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:6">
       <x:c r="A383" s="0" t="s">
-        <x:v>1436</x:v>
+        <x:v>1459</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
-        <x:v>1437</x:v>
+        <x:v>1460</x:v>
       </x:c>
       <x:c r="C383" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D383" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E383" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F383" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:6">
       <x:c r="A384" s="0" t="s">
-        <x:v>1438</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="B384" s="0" t="s">
-        <x:v>1439</x:v>
+        <x:v>1462</x:v>
       </x:c>
       <x:c r="C384" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D384" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E384" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F384" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:6">
       <x:c r="A385" s="0" t="s">
-        <x:v>1440</x:v>
+        <x:v>1463</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
-        <x:v>1441</x:v>
+        <x:v>1464</x:v>
       </x:c>
       <x:c r="C385" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D385" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E385" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F385" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:6">
       <x:c r="A386" s="0" t="s">
-        <x:v>1442</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="B386" s="0" t="s">
-        <x:v>1443</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="C386" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D386" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E386" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F386" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:6">
       <x:c r="A387" s="0" t="s">
-        <x:v>1444</x:v>
+        <x:v>1467</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
-        <x:v>1445</x:v>
+        <x:v>1468</x:v>
       </x:c>
       <x:c r="C387" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D387" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E387" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F387" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:6">
       <x:c r="A388" s="0" t="s">
-        <x:v>1446</x:v>
+        <x:v>1469</x:v>
       </x:c>
       <x:c r="B388" s="0" t="s">
-        <x:v>1447</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="C388" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D388" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E388" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F388" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:6">
       <x:c r="A389" s="0" t="s">
-        <x:v>1448</x:v>
+        <x:v>1471</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
-        <x:v>1449</x:v>
+        <x:v>1472</x:v>
       </x:c>
       <x:c r="C389" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D389" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E389" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F389" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:6">
       <x:c r="A390" s="0" t="s">
-        <x:v>1450</x:v>
+        <x:v>1473</x:v>
       </x:c>
       <x:c r="B390" s="0" t="s">
-        <x:v>1451</x:v>
+        <x:v>1474</x:v>
       </x:c>
       <x:c r="C390" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D390" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E390" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F390" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:6">
       <x:c r="A391" s="0" t="s">
-        <x:v>1452</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
-        <x:v>1453</x:v>
+        <x:v>1476</x:v>
       </x:c>
       <x:c r="C391" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D391" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E391" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F391" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:6">
       <x:c r="A392" s="0" t="s">
-        <x:v>1454</x:v>
+        <x:v>1477</x:v>
       </x:c>
       <x:c r="B392" s="0" t="s">
-        <x:v>1453</x:v>
+        <x:v>1478</x:v>
       </x:c>
       <x:c r="C392" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D392" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E392" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F392" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:6">
       <x:c r="A393" s="0" t="s">
-        <x:v>1455</x:v>
+        <x:v>1479</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
-        <x:v>1456</x:v>
+        <x:v>1480</x:v>
       </x:c>
       <x:c r="C393" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D393" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E393" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F393" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:6">
       <x:c r="A394" s="0" t="s">
-        <x:v>1457</x:v>
+        <x:v>1481</x:v>
       </x:c>
       <x:c r="B394" s="0" t="s">
-        <x:v>830</x:v>
+        <x:v>1482</x:v>
       </x:c>
       <x:c r="C394" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D394" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E394" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F394" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:6">
       <x:c r="A395" s="0" t="s">
-        <x:v>1458</x:v>
+        <x:v>1483</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
-        <x:v>1459</x:v>
+        <x:v>1484</x:v>
       </x:c>
       <x:c r="C395" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D395" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E395" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F395" s="0" t="s">
-        <x:v>8</x:v>
-[...438 lines deleted...]
-      <x:c r="F417" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:F5"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>1504</x:v>
+        <x:v>1485</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>1505</x:v>
+        <x:v>1486</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>1506</x:v>
+        <x:v>1487</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>1507</x:v>
+        <x:v>1488</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
-        <x:v>1508</x:v>
+        <x:v>1489</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>1507</x:v>
+        <x:v>1488</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="A5" s="0" t="s">
-        <x:v>1509</x:v>
+        <x:v>1490</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>1510</x:v>
+        <x:v>1491</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F4"/>
+  <x:dimension ref="A1:F40"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>1511</x:v>
+        <x:v>1492</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>1512</x:v>
+        <x:v>1493</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>1513</x:v>
+        <x:v>1494</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>1514</x:v>
+        <x:v>1495</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="0" t="s">
+        <x:v>1496</x:v>
+      </x:c>
+      <x:c r="B4" s="0" t="s">
+        <x:v>1495</x:v>
+      </x:c>
+      <x:c r="C4" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D4" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E4" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F4" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:6">
+      <x:c r="A5" s="0" t="s">
+        <x:v>1497</x:v>
+      </x:c>
+      <x:c r="B5" s="0" t="s">
+        <x:v>1498</x:v>
+      </x:c>
+      <x:c r="C5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:6">
+      <x:c r="A6" s="0" t="s">
+        <x:v>1499</x:v>
+      </x:c>
+      <x:c r="B6" s="0" t="s">
+        <x:v>1500</x:v>
+      </x:c>
+      <x:c r="C6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:6">
+      <x:c r="A7" s="0" t="s">
+        <x:v>1501</x:v>
+      </x:c>
+      <x:c r="B7" s="0" t="s">
+        <x:v>1502</x:v>
+      </x:c>
+      <x:c r="C7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:6">
+      <x:c r="A8" s="0" t="s">
+        <x:v>1503</x:v>
+      </x:c>
+      <x:c r="B8" s="0" t="s">
+        <x:v>1504</x:v>
+      </x:c>
+      <x:c r="C8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:6">
+      <x:c r="A9" s="0" t="s">
+        <x:v>1505</x:v>
+      </x:c>
+      <x:c r="B9" s="0" t="s">
+        <x:v>1506</x:v>
+      </x:c>
+      <x:c r="C9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:6">
+      <x:c r="A10" s="0" t="s">
+        <x:v>1507</x:v>
+      </x:c>
+      <x:c r="B10" s="0" t="s">
+        <x:v>1508</x:v>
+      </x:c>
+      <x:c r="C10" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D10" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E10" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F10" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:6">
+      <x:c r="A11" s="0" t="s">
+        <x:v>1509</x:v>
+      </x:c>
+      <x:c r="B11" s="0" t="s">
+        <x:v>1508</x:v>
+      </x:c>
+      <x:c r="C11" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E11" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F11" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:6">
+      <x:c r="A12" s="0" t="s">
+        <x:v>1510</x:v>
+      </x:c>
+      <x:c r="B12" s="0" t="s">
+        <x:v>1508</x:v>
+      </x:c>
+      <x:c r="C12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F12" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:6">
+      <x:c r="A13" s="0" t="s">
+        <x:v>1511</x:v>
+      </x:c>
+      <x:c r="B13" s="0" t="s">
+        <x:v>1512</x:v>
+      </x:c>
+      <x:c r="C13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F13" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:6">
+      <x:c r="A14" s="0" t="s">
+        <x:v>1513</x:v>
+      </x:c>
+      <x:c r="B14" s="0" t="s">
+        <x:v>1514</x:v>
+      </x:c>
+      <x:c r="C14" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E14" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F14" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:6">
+      <x:c r="A15" s="0" t="s">
         <x:v>1515</x:v>
       </x:c>
-      <x:c r="B4" s="0" t="s">
+      <x:c r="B15" s="0" t="s">
         <x:v>1516</x:v>
       </x:c>
-      <x:c r="C4" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="F4" s="0" t="s">
+      <x:c r="C15" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F15" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:6">
+      <x:c r="A16" s="0" t="s">
+        <x:v>1517</x:v>
+      </x:c>
+      <x:c r="B16" s="0" t="s">
+        <x:v>1518</x:v>
+      </x:c>
+      <x:c r="C16" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F16" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:6">
+      <x:c r="A17" s="0" t="s">
+        <x:v>1519</x:v>
+      </x:c>
+      <x:c r="B17" s="0" t="s">
+        <x:v>1518</x:v>
+      </x:c>
+      <x:c r="C17" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F17" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:6">
+      <x:c r="A18" s="0" t="s">
+        <x:v>1520</x:v>
+      </x:c>
+      <x:c r="B18" s="0" t="s">
+        <x:v>1518</x:v>
+      </x:c>
+      <x:c r="C18" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F18" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:6">
+      <x:c r="A19" s="0" t="s">
+        <x:v>1521</x:v>
+      </x:c>
+      <x:c r="B19" s="0" t="s">
+        <x:v>1522</x:v>
+      </x:c>
+      <x:c r="C19" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F19" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:6">
+      <x:c r="A20" s="0" t="s">
+        <x:v>1523</x:v>
+      </x:c>
+      <x:c r="B20" s="0" t="s">
+        <x:v>1522</x:v>
+      </x:c>
+      <x:c r="C20" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E20" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F20" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:6">
+      <x:c r="A21" s="0" t="s">
+        <x:v>1524</x:v>
+      </x:c>
+      <x:c r="B21" s="0" t="s">
+        <x:v>1525</x:v>
+      </x:c>
+      <x:c r="C21" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E21" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F21" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:6">
+      <x:c r="A22" s="0" t="s">
+        <x:v>1526</x:v>
+      </x:c>
+      <x:c r="B22" s="0" t="s">
+        <x:v>1522</x:v>
+      </x:c>
+      <x:c r="C22" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E22" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F22" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:6">
+      <x:c r="A23" s="0" t="s">
+        <x:v>1527</x:v>
+      </x:c>
+      <x:c r="B23" s="0" t="s">
+        <x:v>1528</x:v>
+      </x:c>
+      <x:c r="C23" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D23" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E23" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F23" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:6">
+      <x:c r="A24" s="0" t="s">
+        <x:v>1529</x:v>
+      </x:c>
+      <x:c r="B24" s="0" t="s">
+        <x:v>1530</x:v>
+      </x:c>
+      <x:c r="C24" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D24" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E24" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F24" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:6">
+      <x:c r="A25" s="0" t="s">
+        <x:v>1531</x:v>
+      </x:c>
+      <x:c r="B25" s="0" t="s">
+        <x:v>1532</x:v>
+      </x:c>
+      <x:c r="C25" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D25" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E25" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F25" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:6">
+      <x:c r="A26" s="0" t="s">
+        <x:v>1533</x:v>
+      </x:c>
+      <x:c r="B26" s="0" t="s">
+        <x:v>1532</x:v>
+      </x:c>
+      <x:c r="C26" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D26" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E26" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F26" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:6">
+      <x:c r="A27" s="0" t="s">
+        <x:v>1534</x:v>
+      </x:c>
+      <x:c r="B27" s="0" t="s">
+        <x:v>1532</x:v>
+      </x:c>
+      <x:c r="C27" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D27" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E27" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F27" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:6">
+      <x:c r="A28" s="0" t="s">
+        <x:v>1535</x:v>
+      </x:c>
+      <x:c r="B28" s="0" t="s">
+        <x:v>1536</x:v>
+      </x:c>
+      <x:c r="C28" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D28" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E28" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F28" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:6">
+      <x:c r="A29" s="0" t="s">
+        <x:v>1537</x:v>
+      </x:c>
+      <x:c r="B29" s="0" t="s">
+        <x:v>1538</x:v>
+      </x:c>
+      <x:c r="C29" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D29" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E29" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F29" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:6">
+      <x:c r="A30" s="0" t="s">
+        <x:v>1539</x:v>
+      </x:c>
+      <x:c r="B30" s="0" t="s">
+        <x:v>1540</x:v>
+      </x:c>
+      <x:c r="C30" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D30" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E30" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F30" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:6">
+      <x:c r="A31" s="0" t="s">
+        <x:v>1541</x:v>
+      </x:c>
+      <x:c r="B31" s="0" t="s">
+        <x:v>1542</x:v>
+      </x:c>
+      <x:c r="C31" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D31" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E31" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F31" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:6">
+      <x:c r="A32" s="0" t="s">
+        <x:v>1543</x:v>
+      </x:c>
+      <x:c r="B32" s="0" t="s">
+        <x:v>1544</x:v>
+      </x:c>
+      <x:c r="C32" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D32" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E32" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F32" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:6">
+      <x:c r="A33" s="0" t="s">
+        <x:v>1545</x:v>
+      </x:c>
+      <x:c r="B33" s="0" t="s">
+        <x:v>1546</x:v>
+      </x:c>
+      <x:c r="C33" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D33" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E33" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F33" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:6">
+      <x:c r="A34" s="0" t="s">
+        <x:v>1547</x:v>
+      </x:c>
+      <x:c r="B34" s="0" t="s">
+        <x:v>1548</x:v>
+      </x:c>
+      <x:c r="C34" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D34" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E34" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F34" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:6">
+      <x:c r="A35" s="0" t="s">
+        <x:v>1549</x:v>
+      </x:c>
+      <x:c r="B35" s="0" t="s">
+        <x:v>1550</x:v>
+      </x:c>
+      <x:c r="C35" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D35" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E35" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F35" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:6">
+      <x:c r="A36" s="0" t="s">
+        <x:v>1551</x:v>
+      </x:c>
+      <x:c r="B36" s="0" t="s">
+        <x:v>1552</x:v>
+      </x:c>
+      <x:c r="C36" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D36" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E36" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F36" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:6">
+      <x:c r="A37" s="0" t="s">
+        <x:v>1553</x:v>
+      </x:c>
+      <x:c r="B37" s="0" t="s">
+        <x:v>1554</x:v>
+      </x:c>
+      <x:c r="C37" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D37" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E37" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F37" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:6">
+      <x:c r="A38" s="0" t="s">
+        <x:v>1555</x:v>
+      </x:c>
+      <x:c r="B38" s="0" t="s">
+        <x:v>1554</x:v>
+      </x:c>
+      <x:c r="C38" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D38" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E38" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F38" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:6">
+      <x:c r="A39" s="0" t="s">
+        <x:v>1556</x:v>
+      </x:c>
+      <x:c r="B39" s="0" t="s">
+        <x:v>1554</x:v>
+      </x:c>
+      <x:c r="C39" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D39" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E39" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F39" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:6">
+      <x:c r="A40" s="0" t="s">
+        <x:v>1557</x:v>
+      </x:c>
+      <x:c r="B40" s="0" t="s">
+        <x:v>1554</x:v>
+      </x:c>
+      <x:c r="C40" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D40" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E40" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F40"/>
+  <x:dimension ref="A1:F3"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>1517</x:v>
+        <x:v>1558</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>1518</x:v>
+        <x:v>1559</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>1519</x:v>
+        <x:v>1560</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>1520</x:v>
+        <x:v>1561</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
-        <x:v>8</x:v>
-[...738 lines deleted...]
-      <x:c r="F40" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:F3"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>1582</x:v>
+        <x:v>1562</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>1583</x:v>
+        <x:v>1563</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>1584</x:v>
+        <x:v>1564</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>1585</x:v>
+        <x:v>1565</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F3"/>
+  <x:dimension ref="A1:F9"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="0" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:6">
       <x:c r="A2" s="0" t="s">
-        <x:v>1586</x:v>
+        <x:v>1566</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>1587</x:v>
+        <x:v>1567</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="A3" s="0" t="s">
-        <x:v>1588</x:v>
+        <x:v>1568</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>1589</x:v>
+        <x:v>1569</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:6">
+      <x:c r="A4" s="0" t="s">
+        <x:v>1570</x:v>
+      </x:c>
+      <x:c r="B4" s="0" t="s">
+        <x:v>1571</x:v>
+      </x:c>
+      <x:c r="C4" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D4" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E4" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F4" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:6">
+      <x:c r="A5" s="0" t="s">
+        <x:v>1572</x:v>
+      </x:c>
+      <x:c r="B5" s="0" t="s">
+        <x:v>1573</x:v>
+      </x:c>
+      <x:c r="C5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F5" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:6">
+      <x:c r="A6" s="0" t="s">
+        <x:v>1574</x:v>
+      </x:c>
+      <x:c r="B6" s="0" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="C6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F6" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:6">
+      <x:c r="A7" s="0" t="s">
+        <x:v>1575</x:v>
+      </x:c>
+      <x:c r="B7" s="0" t="s">
+        <x:v>1576</x:v>
+      </x:c>
+      <x:c r="C7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F7" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:6">
+      <x:c r="A8" s="0" t="s">
+        <x:v>1577</x:v>
+      </x:c>
+      <x:c r="B8" s="0" t="s">
+        <x:v>1578</x:v>
+      </x:c>
+      <x:c r="C8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F8" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:6">
+      <x:c r="A9" s="0" t="s">
+        <x:v>1579</x:v>
+      </x:c>
+      <x:c r="B9" s="0" t="s">
+        <x:v>1580</x:v>
+      </x:c>
+      <x:c r="C9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="F9" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
-    <vt:vector baseType="lpstr" size="30">
+    <vt:vector baseType="lpstr" size="27">
       <vt:lpstr>Tjaenster</vt:lpstr>
       <vt:lpstr>Projekt</vt:lpstr>
       <vt:lpstr>Karriaer</vt:lpstr>
       <vt:lpstr>Aktuellt</vt:lpstr>
       <vt:lpstr>Om-oss</vt:lpstr>
-      <vt:lpstr>Haallbarhet</vt:lpstr>
       <vt:lpstr>Kontakta-oss</vt:lpstr>
       <vt:lpstr>Vi-tar-oss-an-pfas-utmaningen</vt:lpstr>
       <vt:lpstr>Sekretessinformation</vt:lpstr>
       <vt:lpstr>Annet</vt:lpstr>
       <vt:lpstr>Tjaenster!Print_Area</vt:lpstr>
       <vt:lpstr>Tjaenster!Print_Titles</vt:lpstr>
       <vt:lpstr>Projekt!Print_Area</vt:lpstr>
       <vt:lpstr>Projekt!Print_Titles</vt:lpstr>
       <vt:lpstr>Karriaer!Print_Area</vt:lpstr>
       <vt:lpstr>Karriaer!Print_Titles</vt:lpstr>
       <vt:lpstr>Aktuellt!Print_Area</vt:lpstr>
       <vt:lpstr>Aktuellt!Print_Titles</vt:lpstr>
       <vt:lpstr>Om-oss!Print_Area</vt:lpstr>
       <vt:lpstr>Om-oss!Print_Titles</vt:lpstr>
-      <vt:lpstr>Haallbarhet!Print_Area</vt:lpstr>
-      <vt:lpstr>Haallbarhet!Print_Titles</vt:lpstr>
       <vt:lpstr>Kontakta-oss!Print_Area</vt:lpstr>
       <vt:lpstr>Kontakta-oss!Print_Titles</vt:lpstr>
       <vt:lpstr>Vi-tar-oss-an-pfas-utmaningen!Print_Area</vt:lpstr>
       <vt:lpstr>Vi-tar-oss-an-pfas-utmaningen!Print_Titles</vt:lpstr>
       <vt:lpstr>Sekretessinformation!Print_Area</vt:lpstr>
       <vt:lpstr>Sekretessinformation!Print_Titles</vt:lpstr>
       <vt:lpstr>Annet!Print_Area</vt:lpstr>
       <vt:lpstr>Annet!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>10</vt:i4>
+        <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>20</vt:i4>
+        <vt:i4>18</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>